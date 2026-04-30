--- v0 (2026-03-06)
+++ v1 (2026-04-30)
@@ -1186,308 +1186,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Analyse des asymétries du travail collectif dans un contexte d’école inclusive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Thomazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mérini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Transverse </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, thématique « Interactions et dynamiques des asymétries », pp.23-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’agir ensemble en contexte d’école inclusive : qu’en dit la littérature scientifique récente ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bélanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basma Frangieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugène Graziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Thomazet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 44 (1), pp.138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1054160ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01971027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Outre les dilemmes propres à chacun des métiers, ils rencontrent des dilemmes d’intermétiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Profession Education </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 260, pp.10-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013266v1</w:t>
-              </w:r>
-[...210 lines deleted...]
-                <w:t xml:space="preserve">hal-01971027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des traductions réciproques entre les activités de recherche, professionnelles et de gouvernance.</w:t>
               </w:r>
@@ -1720,51 +1720,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers des PEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2, pp.25-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01396323v1</w:t>
+                <w:t xml:space="preserve">hal-03380391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faciliter la coopération entre les différents acteurs de l’école inclusive</w:t>
               </w:r>
@@ -1802,51 +1802,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers des PEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2, pp.25-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03380391v1</w:t>
+                <w:t xml:space="preserve">hal-01396323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’école inclusive comme objet frontière.</w:t>
               </w:r>
@@ -2470,893 +2470,893 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00926651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Éducation à la santé en milieu scolaire : enquête franco-québécoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bizzoni-Prévieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La santé de l'Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 421, pp.40-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01119262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au seuil de la classe, le maître E régule différentes temporalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Ponté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Thomazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mérini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, HS N°4, pp.31-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00711744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Éducation à la santé et à la citoyenneté à l’école primaire : diversité et cohérence des pratiques enseignantes en éducation à…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Les éducations à… : nouvelles recherches, nouveaux questionnements, 50, pp.39-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01116761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Didier Jourdan</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trois obstacles au développement du partenariat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La santé de l'Homme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 421, pp.40-42</w:t>
+              <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (édition numérique), pp.édition numérique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'éducation à la santé en milieu scolaire : un champ de pratique et de recherche en émergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bizzoni-Prévieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14 (2), pp.3-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00726080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enseignant spécialisé chargé de l'aide à l'école primaire : un métier en (re)construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Thomazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ponté</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Thomazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, HS N°4, pp.31-41</w:t>
+              <w:t xml:space="preserve">, 2011, 11, pp.106-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Corinne Mérini</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00711712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les maîtres E au seuil de la classe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Ponté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Thomazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 24 (édition numérique), pp.édition numérique</w:t>
+              <w:t xml:space="preserve">Le Café Pédagogique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Corinne Mérini</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01131692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Critique des fondements et usages de l'écosystémie dans le domaine du partenariat école-famille-communauté: application d'une perspective contextuelle et socioculturelle dans le cadre du programme Famille, école, communauté, réussir ensemble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Larose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge J. Larivée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Service Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 57 (2), pp.1-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00726144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les partenariats en éducation à la santé au primaire : analyse comparée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bizzoni-Prévieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanne Otis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Bizzoni-Prévieux</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Grenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 14 (2), pp.3-5</w:t>
-[...434 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2011, L’éducation à la santé en milieu scolaire : un champ de pratique et de recherche en émergence, 14 (2), pp.43-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1008911ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
@@ -3534,51 +3534,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éducation à la santé à l'école primaire : approche comparative des pratiques au Québec et en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bizzoni-Prévieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanne Otis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3668,51 +3668,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail des enseignants en éducation à la santé : analyse des dynamiques collectives du dispositif « Apprendre à mieux vivre ensemble a l'école »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3914,51 +3914,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire un partenariat en éducation à la santé à l'école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bizzoni-Prévieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Formation et Profession</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, N° spécial éducation à la santé, pp.32-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4825,329 +4825,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01678575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ouverture et synthèse du colloque 'Former les enseignants à l’éducation à la santé et prévention des conduites addictives'.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mérini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du 1er colloque du réseau de la CDIUFM. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travailler collectivement, un allant de soi ? analyse des dynamiques collectives de travail dans un dispositif de recherche-intervention visant le renforcement des compétences (CPS) auprès des 7-12ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Simar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22nd IUHPE World Conference on Health Promotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Curitiba, Brésil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01677503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le travail collectif et/ou partenarial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des coordonateurs REP </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie de Paris, Jan 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le partenariat, un changement de paradigme : Du modèle aux compétences et aux évolutions nécessaires de la recherche.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Journée scientifique du laboratoire CERSE EA 965</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Caen, Mar 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396364v1</w:t>
-              </w:r>
-[...162 lines deleted...]
-                <w:t xml:space="preserve">hal-01396331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche-intervention et méthodes mixtes des pistes d’observation des pratiques collaboratives pluri-adressées.</w:t>
               </w:r>
@@ -5563,217 +5563,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01678559v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’école inclusive: derrière les mots quelles conceptions et quel recours au partenariat ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Thomazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basma Frangieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bélanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evane Graziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium 23 : Construire une communauté éducative pour tous. Axe 1 : nouveaux paradigmes pour la formation.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XIVème rencontre REF Oct 2015, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vers une modélisation des partenariats éducatifs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESEN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396428v1</w:t>
-              </w:r>
-[...119 lines deleted...]
-                <w:t xml:space="preserve">hal-01403062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignant spécialisé : quelles évolutions du métier pour faire face à la diversité des élèves dans une école inclusive ?</w:t>
               </w:r>
@@ -6163,424 +6163,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La recherche intervention comme situation d’inter-métiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mérini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du laboratoire EFTS de Toulouse Jean Jaurès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EFTS de Toulouse, Dec 2014, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travailler ensemble pour l’école inclusive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Thomazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basma Frangieh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">82ème congrès de l'ACFAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01096104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Articulation(s) » des différents projets : des outils pour le penser.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mérini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Enfance et Handicap: Projets, coopérations: pour une dynamique inclusive ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Bourgoin-Jallieu France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La recherche-intervention : Un agir commun négocié unissant différents mondes sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire sur la recherche-intervention en sciences de l’éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d’été de l’Aude, Jun 2014, Carcassonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01409958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éducation à la santé à l’école : Regard sur les pratiques enseignantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation à la santé et complexité : recherches, formations et pratiques, 4ème colloque international d'UNIRéS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UNIRéS, Oct 2012, Paris, France. pp.193-207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01087338v1</w:t>
-              </w:r>
-[...162 lines deleted...]
-                <w:t xml:space="preserve">hal-01096104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le partenariat: une réponse aux besoins particuliers des élèves</w:t>
               </w:r>
@@ -6849,50 +6849,188 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Complexité, méthodes mixtes/multiréférentialité: enjeux et limites.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mérini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche santé et société EHESP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place des contenus dans l’activité d’accompagnement en situations d’apprentissages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mérini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium ''La place des contenus dans l’activité d’accompagnement en situations d’apprentissages''</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maria Pagoni et Catherine Boyer AREF, Aug 2013, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01409796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le travail collectif un élément de réponse aux besoins particuliers des élèves?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6901,195 +7039,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ASH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESPE Amiens, Mar 2013, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123479v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-01409796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail collectif comme élément de réponse aux besoins particuliers des élèves</w:t>
               </w:r>
@@ -7384,50 +7384,227 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00923219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Éduquer au vivre-ensemble: analyse comparée de deux actions en éducation à la santé à l'école primaire en France et au Québec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bizzoni-Prévieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mérini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GREE/AFEC Eduquer et former au vivre ensemble ? 80ème congrès de l'ACFAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00808935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The specialist teacher mediate the relationship to parents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvire Gaime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Thomazet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECER "The Need for Educational Research to Champion Freedom, Education and Development for All</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECER, Sep 2012, Cadix, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01109165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'alternative rupture continuité source de cohérence d'action en situation partenariale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thomazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7436,234 +7613,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Apprentissage et développement professionnel"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00711755v2</w:t>
-              </w:r>
-[...175 lines deleted...]
-                <w:t xml:space="preserve">hal-00808935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le partenariat un outil à la mise en œuvre de l'éducation à la santé</w:t>
               </w:r>
@@ -7958,57 +7958,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01116775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le partenariat et la relation aux parents dans les politiques publiques : analyse comparée Franco-québecoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bélanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Thomazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mérini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVII Congrès de l'AMSE-AMCE-WAER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00922386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le réseau de collaboration une forme de pratique favorable à une approche globale et complexe de l’éducation à la santé à l’école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bizzoni-Prévieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8049,152 +8144,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ARIS 2010 « Mieux formés pour agir dans une société en mouvement ».</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Sherbrooke, May 2012, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01403041v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-00922386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The notion of partnership in éducation: crossed books</w:t>
               </w:r>
@@ -8318,51 +8318,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The network of collaboration: a form of good practice to a global and complex approach of health education at school</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bizzoni-Prévieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8420,260 +8420,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01098657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Working in partnership: a professional gesture of the special needs teacher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Thomazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Ponté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international de l'European Conference on Educational Research "Urban Education"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECER, Sep 2011, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01109164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Apprendre à mieux vivre ensemble » Une approche de l’éducation à la santé en milieu scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIème colloque ASCOMED : "Santé des élèves, Santé des personnels. Quels liens ? Pour quelle prévention ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01116736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...93 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une approche plus globale et systémique de l'éducation à la santé: exploration des conditions d'une mise en œuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Victor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">79ème congrès de l'ACFAS Curiosité, diversité, responsabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8793,51 +8793,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le réseau de collaboration : une forme de pratique favorable à une approche globale et complexe de l’éducation à la santé à l’école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bizzoni-Prévieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9003,191 +9003,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00817599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Au seuil de la classe, le maître régule différentes temporalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Ponté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Thomazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mérini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du congrès de l'Actualité de la recherche en éducation et en formation (AREF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Genève, Suisse. https://plone2.unige.ch/aref2010/symposiums-longs/coordinateurs-en-m/personnalisation-et-individuali</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00782275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comment impliquer tous les acteurs et s’ouvrir sur l’extérieur.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la prévention et santé en milieu scolaire. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MGEN et TV5, Apr 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396382v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-00782275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques collaboratives du maître E: le métier vu sous un angle inédit.</w:t>
               </w:r>
@@ -9846,51 +9846,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducateur physique et à la santé : Travail individuel ou collectif ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bizzoni-Prévieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9967,51 +9967,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical and health educator at primary school : individual or collective work ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bizzoni-Prévieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanne Otis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10118,77 +10118,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Simar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bizzoni-Prévieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20e colloque de l'ADMEE-Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10446,51 +10446,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collective work and health education at school: compared analysis between France and Canada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bizzoni-Prévieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10498,51 +10498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Congrès Mondial du Conseil Mondial des Associations d’Éducation Comparée (WCCES): Vivre ensemble-Éducation et dialogue interculturel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Sarajevo, Bosnia and Herzegovina</w:t>
@@ -10571,51 +10571,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développer l’éducation à la santé à l’école élémentaire : une stratégie de recherche intervention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bizzoni-Prévieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10666,51 +10666,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of dynamic collective of work in health education at school</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bizzoni-Prévieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10761,51 +10761,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic collective of work and health education at school: compared analysis between France and Quebec.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bizzoni-Prévieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10886,77 +10886,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collective Work and Health Education at School: Compared Analysis Between France and Canada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bizzoni-Prévieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11080,77 +11080,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expérience collective comment en rendre compte ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bizzoni-Prévieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11201,51 +11201,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre à Mieux Vivre Ensemble à l’Ecole : analyse comparée de deux études Franco-Québècoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bizzoni-Prévieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11397,51 +11397,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation plurielle d'actions en éducation à la santé à l'école primaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bizzoni-Prévieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11748,51 +11748,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The question of partnership in education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bizzoni-Prévieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Masson PH., Pilo M. The Book Edition, pp.13-33, 2009, 978-2-9533881-0-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11836,64 +11836,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine de Peretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12040,91 +12040,91 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00726100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des dynamiques des interactions lors des phases de mise en œuvre d’un dispositif académique de recherche - intervention en lien avec les compétences psychosociales : identification et analyse des nœuds décisionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12476,51 +12476,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolween Violon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12556,188 +12556,50 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01926202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agir ensemble et en partenariat : Un changement de paradigme pour les pratiques et la recherche ?</w:t>
-[...136 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Politiques publiques ayant trait aux besoins particuliers des élèves : quels partages dans l’Agir ensemble ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bélanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -12759,146 +12621,146 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoirs au travail : savoirs en partage en éducation et formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions éducagri, pp.111-130, 2017, 979-10-275-0158-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du négoce à la négociation : terrains d’entente entre recherche et intervention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Educagri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La recherche-intervention par les sciences de l'éducation : accompagner le changement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chaptre 10, pp.181-193, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01410045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-construire des habiletés partenariales pour la prise en compte des besoins particuliers des élèves chez des enseignants novices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12931,73 +12793,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Portelance, L.; Martineau, S.; Mukamurera, J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Favoriser le développement et la persévérance professionnels des enseignants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Québec, 2014, 978-2-7605-4039-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01122773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle place pour l'aide pédagogique spécialisée dans l'école inclusive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thomazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13017,73 +12879,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Perez, J.M &amp; Assude, T. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques inclusives et savoirs scolaires.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Nancy, pp161-172, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00817605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la dynamique sociale des pratiques enseignantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Marcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13103,73 +12965,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Altet, C. Blanchard - Laville &amp; M. Bru. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observer les pratiques enseignantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.83-109, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00817603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la position du maître E à ses rôles de partenaires : vers une cartographie des pratiques collaboratives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13202,87 +13064,87 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Liliane Portelance, Cécilia Borges, Joanne Pharand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La collaboration dans le milieu de l'éducation: dimensions pratiques et perspectives théoriques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Québec, pp.103-122, 2011, SBN 978-2-7605-3037-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00726099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le réseau de collaboration Une forme de pratique favorable à une approche globale et complexe de l'éducation à la santé à l'école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bizzoni-Prévieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13327,584 +13189,584 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Spallanzani, C., Goyette, R., Roy, M., Turcotte S., Desbiens, J.F &amp; Beaudoin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mieux former pour agir dans une société en mouvement.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUQ Numérique, pp.225-230, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00821347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles compétences professionnelles pour l'éducation à la santé à l'école primaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00821347v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Anne Leroux-Garrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
-              <w:r>
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Trignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Berger D. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education à la santé : Enjeux et dispositifs à l'école</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Universitaires du Sud, pp.101-109, 2010, Ecole et santé, 978-2-7227-0132-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00726097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques d’éducation à la santé à l’école, entre des logiques endogènes et exogènes à l’établissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Éducation à la santé : enjeux et dispositifs à l’école</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Universitaires du sud, pp.573-588, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01409998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Éducation à la santé à l'école élémentaire en France: éléments d'analyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Grenier J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire équipe en éducation à la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses des universités du Québec à Montréal, pp.65-83, 2009, collection santé et société</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00726093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques d'éducation à la santé à l'école entre des logiques endogènes et exogènes à l'établissement. Synthèse de l'atelier : quelles compétences pour l'éducation à la santé à l'école primaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Berger D., Jourdan D. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education à la santé et prévention des conduites addictives. Quelles formations en IUFM.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du sud, p.15-16, 317-324, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00817604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de scénario de formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jorro Anne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evaluation et développement professionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.123-133, 2007, pratiques en formation</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00726092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dynamiques collectives dans le travail enseignant : du mythe à l'analyse d'une réalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marcel JF, Dupriez V., Périsset-Bagnoud D., Tardif M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coordonner, collaborer, coopérer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Deboeck, pp.35-47, 2007, Perspectives en éducation et formation, 978-2-8041-5522-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00726090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le partenariat outil du maître E ? Comment tisser des liens pour faire réussir les élèves ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Retz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tisser des liens pour apprendre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.57-75, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01410050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13914,368 +13776,368 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecole inclusive et partenariat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Thomazet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00923204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le maître E dans ses rôles de partenaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Thomazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Ponté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00824157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecole inclusive et partenariat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne Mérini</w:t>
+                <w:t xml:space="preserve">Le travail des enseignants en éducation à la santé : Analyse des dynamiques collectives de travail des écoles impliquée dans le dispositif &amp;quot; Apprendre à Mieux Vivre Ensemble à l'Ecole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009, 286p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00817741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le maître E dans ses rôles de partenaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Ponté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thomazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2013</w:t>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
-              <w:r>
-[...240 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00923205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14285,433 +14147,433 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherche « Formation professionnelle inclusive : on a tous à y gagner »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Gasparaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Thomazet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] ASTEI - Association Scientifique et Technique pour la Promotion d'une Education Inclusive; ACTé EA 4281. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03699693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’intégration et la coordination des actions en éducation à la sexualité en milieu scolaire dans le contexte de la transformation des réseaux de l’éducation à la santé.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanne Otis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Justine Gasparaux</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Gaudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonn Éva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Travaux universitaires] Rapport d’étude de la chaire de recherche du Canada en éducation à la santé, UQAM. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01410057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RAPPORT FINAL LE MAITRE E DANS SES ROLES DE PARTENAIRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thomazet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] ASTEI - Association Scientifique et Technique pour la Promotion d'une Education Inclusive; ACTé EA 4281. 2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Ponté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire PAEDI/ACTé. 2011, pp.OV Axe3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...73 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Gaudreau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-01123473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">[Travaux universitaires] Rapport d’étude de la chaire de recherche du Canada en éducation à la santé, UQAM. 2011</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le maître E dans ses rôles de partenaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Thomazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Ponté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...179 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00923207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId231"/>
+      <w:footerReference w:type="default" r:id="rId229"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14858,51 +14720,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05030387v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne M&#233;rini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Thomazet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04677021v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Allenbach" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Pelletier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;anne G&#233;linas-Proulx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.095.0127" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04912037v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.095.0057" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04912058v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hoarau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Payet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sabban" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289975v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Gasparaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.094.0147" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03525858v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pironom" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean B&#233;langer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.092.0123" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04912018v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Frangieh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.092.0087" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889985v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Maillot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089038v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Champagnac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129067v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.085.0103" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013358v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013266v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013260v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01971027v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Graziani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1054160ar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013369v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1052110ar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678547v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.077.0153" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396323v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380391v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396309v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123480v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.1509" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102230v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131737v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Gaime" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123468v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.472.0031" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116762v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pont&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926651v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116761v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Victor" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jourdan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119262v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bizzoni-Pr&#233;vieux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711744v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116754v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726080v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711712v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131692v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726144v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Boulanger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Larose" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge J. Lariv&#233;e" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Couturier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116759v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Otis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Grenier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1008911ar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801635v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725941v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726139v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116757v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725938v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396278v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821353v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725814v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/SAVO.016.0077" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396254v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04912084v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04911061v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089141v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129612v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Simar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatia Terfous" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021987v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013364v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678586v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e Gu&#233;vel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678575v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396885v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396364v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677503v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Berger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396331v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403187v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327669v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346403v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403212v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678559v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396428v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403062v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evane Graziani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101560v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143638v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396877v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174779v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396867v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409958v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396412v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087338v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116780v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096104v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396860v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396421v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402190v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396395v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123479v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116778v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409796v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123474v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396356v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396346v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923219v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711755v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109165v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808935v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808921v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808930v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808926v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116775v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403041v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922386v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410095v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808941v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098657v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116736v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109164v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808907v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782286v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084931v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817599v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396382v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782275v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396390v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817610v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817609v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806533v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812199v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817607v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109162v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396895v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808936v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806528v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806527v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099515v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806525v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Florea" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806531v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396336v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403253v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409774v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403029v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403258v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fiard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099550v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409981v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403022v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403004v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402994v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099523v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312648v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Llob&#233;res" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Haezebrouck" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Plaisance" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gardou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/musique-et-handicap/77671" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03334192v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Marcel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Piot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726095v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780678v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Peretti" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801786v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726100v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934779v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04912070v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/de-la-communaute-educative-inclusive/76016" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129652v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013363v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926202v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolween Violon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013360v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678595v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013361v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410045v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122773v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817605v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817603v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726099v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821347v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726097v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leroux-Garrec" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Trignol" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409998v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726093v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817604v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726092v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726090v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410050v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923204v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824157v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817741v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923205v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699693v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410057v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Michaud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gaudreau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonn &#201;va" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123473v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923207v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05030387v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne M&#233;rini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Thomazet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04677021v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Allenbach" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Pelletier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;anne G&#233;linas-Proulx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.095.0127" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04912037v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.095.0057" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04912058v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hoarau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Payet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sabban" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289975v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Gasparaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.094.0147" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03525858v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pironom" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean B&#233;langer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.092.0123" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04912018v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Frangieh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.092.0087" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889985v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Maillot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089038v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Champagnac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129067v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.085.0103" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013358v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013260v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01971027v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Graziani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1054160ar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013266v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013369v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1052110ar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678547v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.077.0153" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380391v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396323v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396309v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123480v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.1509" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102230v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131737v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Gaime" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123468v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.472.0031" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116762v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pont&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926651v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119262v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bizzoni-Pr&#233;vieux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jourdan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711744v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116761v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Victor" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116754v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726080v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711712v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131692v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726144v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Boulanger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Larose" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge J. Lariv&#233;e" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Couturier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116759v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Otis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Grenier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1008911ar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801635v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725941v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726139v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116757v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725938v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396278v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821353v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725814v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/SAVO.016.0077" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396254v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04912084v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04911061v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089141v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129612v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Simar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatia Terfous" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021987v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013364v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678586v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e Gu&#233;vel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678575v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396331v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677503v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Berger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396885v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396364v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403187v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327669v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346403v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403212v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678559v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403062v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evane Graziani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396428v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101560v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143638v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396877v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174779v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396867v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116780v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096104v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396412v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409958v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087338v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396860v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396421v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402190v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396395v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116778v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409796v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123479v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123474v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396356v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396346v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923219v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808935v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109165v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711755v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808921v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808930v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808926v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116775v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922386v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403041v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410095v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808941v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098657v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109164v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116736v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808907v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782286v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084931v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817599v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782275v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396382v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396390v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817610v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817609v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806533v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812199v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817607v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109162v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396895v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808936v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806528v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806527v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099515v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806525v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Florea" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806531v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396336v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403253v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409774v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403029v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403258v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fiard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099550v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409981v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403022v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403004v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402994v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099523v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312648v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Llob&#233;res" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Haezebrouck" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Plaisance" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gardou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/musique-et-handicap/77671" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03334192v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Marcel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Piot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726095v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780678v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Peretti" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801786v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726100v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934779v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04912070v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/de-la-communaute-educative-inclusive/76016" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129652v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013363v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926202v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolween Violon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013361v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410045v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122773v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817605v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817603v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726099v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821347v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726097v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leroux-Garrec" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Trignol" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409998v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726093v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817604v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726092v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726090v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410050v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923204v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824157v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817741v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923205v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699693v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410057v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Michaud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gaudreau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonn &#201;va" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123473v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923207v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>