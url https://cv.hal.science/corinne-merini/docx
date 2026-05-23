--- v1 (2026-04-30)
+++ v2 (2026-05-23)
@@ -1186,50 +1186,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Outre les dilemmes propres à chacun des métiers, ils rencontrent des dilemmes d’intermétiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mérini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Profession Education </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 260, pp.10-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Analyse des asymétries du travail collectif dans un contexte d’école inclusive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thomazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1238,256 +1307,187 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Transverse </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, thématique « Interactions et dynamiques des asymétries », pp.23-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’agir ensemble en contexte d’école inclusive : qu’en dit la littérature scientifique récente ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bélanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basma Frangieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thomazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des sciences de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 44 (1), pp.138. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1054160ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01971027v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02013266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des traductions réciproques entre les activités de recherche, professionnelles et de gouvernance.</w:t>
               </w:r>
@@ -2094,1353 +2094,1353 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01102230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un cadre théorique et méthodologique pour l’observation des pratiques collaboratives des maîtres E</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Thomazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Ponté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, De l’observation des pratiques enseignantes, 19, pp.108-118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Travailler ensemble au service de tous les élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thomazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvire Gaime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 65, pp.69-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01131737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dimension collaborative, un espace professionnel du maître E</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thomazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 47 (2), pp.31-50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/lsdle.472.0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Corinne Mérini</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agir ensemble et lois France-Québec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bélanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thomazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mérini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education &amp; Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, e-300, pp.31-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éducation à la santé et à la citoyenneté à l’école primaire : diversité et cohérence des pratiques enseignantes en éducation à…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Les éducations à… : nouvelles recherches, nouveaux questionnements, 50, pp.39-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éducation à la santé en milieu scolaire : enquête franco-québécoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bizzoni-Prévieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La santé de l'Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 421, pp.40-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01119262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au seuil de la classe, le maître E régule différentes temporalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ponté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Thomazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, De l’observation des pratiques enseignantes, 19, pp.108-118</w:t>
+              <w:t xml:space="preserve">, 2012, HS N°4, pp.31-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00711744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trois obstacles au développement du partenariat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education &amp; Formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, e-300, pp.31-51</w:t>
+              <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (édition numérique), pp.édition numérique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Didier Jourdan</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les maîtres E au seuil de la classe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Ponté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Thomazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La santé de l'Homme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 421, pp.40-42</w:t>
+              <w:t xml:space="preserve">Le Café Pédagogique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01131692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'éducation à la santé en milieu scolaire : un champ de pratique et de recherche en émergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bizzoni-Prévieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14 (2), pp.3-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00726080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enseignant spécialisé chargé de l'aide à l'école primaire : un métier en (re)construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Thomazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ponté</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Thomazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, HS N°4, pp.31-41</w:t>
+              <w:t xml:space="preserve">, 2011, 11, pp.106-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...69 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00711712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Critique des fondements et usages de l'écosystémie dans le domaine du partenariat école-famille-communauté: application d'une perspective contextuelle et socioculturelle dans le cadre du programme Famille, école, communauté, réussir ensemble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Larose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge J. Larivée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Les éducations à… : nouvelles recherches, nouveaux questionnements, 50, pp.39-51</w:t>
+              <w:t xml:space="preserve">Service Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 57 (2), pp.1-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00726144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les partenariats en éducation à la santé au primaire : analyse comparée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01116761v1</w:t>
-[...104 lines deleted...]
-                <w:t xml:space="preserve">Corinne Mérini</w:t>
+                <w:t xml:space="preserve">Caroline Bizzoni-Prévieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanne Otis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Bizzoni-Prévieux</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Grenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 14 (2), pp.3-5</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, L’éducation à la santé en milieu scolaire : un champ de pratique et de recherche en émergence, 14 (2), pp.43-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1008911ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'aide aux élèves en difficulté: un espace de collaboration sous tension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thomazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...457 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ponté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail et Formation en Education. Revue européenne interdisciplinaire de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 7, http://tfe.revues.org/index1413.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3534,51 +3534,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éducation à la santé à l'école primaire : approche comparative des pratiques au Québec et en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bizzoni-Prévieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanne Otis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3668,51 +3668,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail des enseignants en éducation à la santé : analyse des dynamiques collectives du dispositif « Apprendre à mieux vivre ensemble a l'école »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3763,51 +3763,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail conjoint à l'école : exploration des modalités d'action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ponté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 42 (2), pp.43-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3914,51 +3914,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire un partenariat en éducation à la santé à l'école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bizzoni-Prévieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Formation et Profession</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, N° spécial éducation à la santé, pp.32-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3996,51 +3996,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche-intervention comme mode d'approche des pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ponté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 1 (16), pp.77-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4825,601 +4825,601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01678575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Travailler collectivement, un allant de soi ? analyse des dynamiques collectives de travail dans un dispositif de recherche-intervention visant le renforcement des compétences (CPS) auprès des 7-12ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Simar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22nd IUHPE World Conference on Health Promotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Curitiba, Brésil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01677503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail collectif et/ou partenarial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mérini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée des coordonateurs REP </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie de Paris, Jan 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le partenariat, un changement de paradigme : Du modèle aux compétences et aux évolutions nécessaires de la recherche.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mérini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Journée scientifique du laboratoire CERSE EA 965</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Caen, Mar 2016, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire les conditions de partenariats au service de l’école inclusive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basma Frangieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Thomazet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseigner et Former Aujourd’hui pour Demain </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XVIIIème Congrès International de l'AMSE-AMCE-WAER, May 2016, Eskişehir, Turquie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01327669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coopérer pour construire l'école inclusive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basma Frangieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Thomazet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de l'AREF - A quelles questions cherchons-nous réponse ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Mons, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01346403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherche-intervention et méthodes mixtes des pistes d’observation des pratiques collaboratives pluri-adressées.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bélanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Symposium : L'observation des pratiques collaboratives dans les métiers de l'interaction humaine: des pratiques pluri-adressées </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque international de la structure fédérative OPEEN; Observer pour former, Jun 2016, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ouverture et synthèse du colloque 'Former les enseignants à l’éducation à la santé et prévention des conduites addictives'.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 1er colloque du réseau de la CDIUFM. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396331v1</w:t>
-              </w:r>
-[...503 lines deleted...]
-                <w:t xml:space="preserve">hal-01346403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le partage de savoirs du point de vue des politiques publiques ayant trait aux élèves à besoins particuliers : quels savoirs, pour quels partages de « l’agir ensemble »?</w:t>
               </w:r>
@@ -5563,50 +5563,214 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01678559v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vers une modélisation des partenariats éducatifs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mérini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseignant spécialisé : quelles évolutions du métier pour faire face à la diversité des élèves dans une école inclusive ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basma Frangieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Thomazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mérini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Scientifique International Condition(s) enseignante(s), Conditions pour enseigner. Réalités, enjeux, défis.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01101560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’école inclusive: derrière les mots quelles conceptions et quel recours au partenariat ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5621,254 +5785,90 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basma Frangieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bélanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evane Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium 23 : Construire une communauté éducative pour tous. Axe 1 : nouveaux paradigmes pour la formation.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, XIVème rencontre REF Oct 2015, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01403062v1</w:t>
-              </w:r>
-[...162 lines deleted...]
-                <w:t xml:space="preserve">hal-01101560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un espace d'inter-métiers au service de l'école inclusive</w:t>
               </w:r>
@@ -6163,112 +6163,427 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Articulation(s) » des différents projets : des outils pour le penser.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mérini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Enfance et Handicap: Projets, coopérations: pour une dynamique inclusive ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Bourgoin-Jallieu France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recherche-intervention : Un agir commun négocié unissant différents mondes sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mérini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire sur la recherche-intervention en sciences de l’éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d’été de l’Aude, Jun 2014, Carcassonne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01409958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éducation à la santé à l’école : Regard sur les pratiques enseignantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation à la santé et complexité : recherches, formations et pratiques, 4ème colloque international d'UNIRéS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNIRéS, Oct 2012, Paris, France. pp.193-207</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01087338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le partenariat: une réponse aux besoins particuliers des élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Thomazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mérini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Colloque ASH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FSU 14, Jan 2014, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La recherche intervention comme situation d’inter-métiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du laboratoire EFTS de Toulouse Jean Jaurès</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EFTS de Toulouse, Dec 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01116780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travailler ensemble pour l’école inclusive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6297,372 +6612,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">82ème congrès de l'ACFAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01096104v1</w:t>
-              </w:r>
-[...313 lines deleted...]
-                <w:t xml:space="preserve">hal-01396860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’école inclusive du travail d’inter-métiers.</w:t>
               </w:r>
@@ -6849,247 +6849,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le travail collectif un élément de réponse aux besoins particuliers des élèves?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Thomazet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque ASH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESPE Amiens, Mar 2013, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Complexité, méthodes mixtes/multiréférentialité: enjeux et limites.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche santé et société EHESP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01116778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place des contenus dans l’activité d’accompagnement en situations d’apprentissages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium ''La place des contenus dans l’activité d’accompagnement en situations d’apprentissages''</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maria Pagoni et Catherine Boyer AREF, Aug 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01409796v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01123479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail collectif comme élément de réponse aux besoins particuliers des élèves</w:t>
               </w:r>
@@ -7321,51 +7321,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thomazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvire Gaime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International Ecole et Handicap, ENS, Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7384,601 +7384,601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00923219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The specialist teacher mediate the relationship to parents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvire Gaime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Thomazet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECER "The Need for Educational Research to Champion Freedom, Education and Development for All</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECER, Sep 2012, Cadix, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01109165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'alternative rupture continuité source de cohérence d'action en situation partenariale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Thomazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mérini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Apprentissage et développement professionnel"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00711755v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dimension collaborative, un des espaces professionnels du maître E</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mérini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coopérer, enseigner aider Conférences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUFM d'Amiens, Feb 2012, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le partenariat un outil à la mise en œuvre de l'éducation à la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mérini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parcours optionnels de l'IUFM de Bourgogne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Macon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00808921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle place pour l'aide spécialisée dans l'école inclusive ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Thomazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mérini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IV Colloque international de l'Observatoire des pratiques sur le handicap - Recherche et intervention scolaire (OPHRIS) "école et handicap"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00808930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dimension collaborative : un des espaces professionnels du maître E</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Thomazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Ponté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Coopérer, enseigner, aider"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00808926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Éduquer au vivre-ensemble: analyse comparée de deux actions en éducation à la santé à l'école primaire en France et au Québec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bizzoni-Prévieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GREE/AFEC Eduquer et former au vivre ensemble ? 80ème congrès de l'ACFAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00808935v1</w:t>
-              </w:r>
-[...490 lines deleted...]
-                <w:t xml:space="preserve">hal-01116775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le partenariat et la relation aux parents dans les politiques publiques : analyse comparée Franco-québecoise</w:t>
               </w:r>
@@ -8059,51 +8059,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le réseau de collaboration une forme de pratique favorable à une approche globale et complexe de l’éducation à la santé à l’école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bizzoni-Prévieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8318,51 +8318,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The network of collaboration: a form of good practice to a global and complex approach of health education at school</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bizzoni-Prévieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8452,51 +8452,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thomazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ponté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international de l'European Conference on Educational Research "Urban Education"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECER, Sep 2011, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8534,51 +8534,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Apprendre à mieux vivre ensemble » Une approche de l’éducation à la santé en milieu scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8629,51 +8629,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une approche plus globale et systémique de l'éducation à la santé: exploration des conditions d'une mise en œuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Victor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">79ème congrès de l'ACFAS Curiosité, diversité, responsabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8724,51 +8724,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thomazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ponté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le travail enseignant au XXIe siècle Perspectives croisées : didactiques et didactique professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, France. www.inrp.fr/archives/colloques/travail-enseignant/contrib/43.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8787,57 +8787,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00782286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le maître E dans ses rôles de partenaires, point d'étape de la recherche intervention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Thomazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Ponté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8ème colloque de la FNAME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, La Rochelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00817599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le réseau de collaboration : une forme de pratique favorable à une approche globale et complexe de l’éducation à la santé à l’école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bizzoni-Prévieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8878,182 +8973,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6èmes Biennales de l'ARIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01084931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...93 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au seuil de la classe, le maître régule différentes temporalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ponté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thomazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9374,191 +9374,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00817609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'ouverture de l'école : de la perspective historique au cadre conceptuel du partenariat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mérini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Session " compétences et partenariats en éducation pour la santé en milieu scolaire ". Journées de la Prévention 2 et 3 avril 2009. Institut National de la Prévention et de l'Education pour la Santé.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00812199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le maître E dans ses rôles de partenaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ponté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thomazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque de l'ACFAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Ottawa, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00806533v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00812199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du repérage des pratiques partenariales en ES au primaire à l'identification de besoins en formation initiale. Ouverture du symposium 514 : &amp;quot; L'éducation à la santé à l'école : enjeux entourant la formation initiale des enseignants&amp;quot;.</w:t>
               </w:r>
@@ -9639,51 +9639,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thomazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ponté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium du REF « Les pratiques collectives des acteurs éducatifs au niveau de l’établissement scolaire. Regards croisés et apports de la recherche »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Education et Formation, Jun 2009, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9771,126 +9771,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Physical and health educator at primary school : individual or collective work ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bizzoni-Prévieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanne Otis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Simar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The European Conference on Educational Research: From teaching to learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Göteborg, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire équipe pour améliorer le climat scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Simar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bizzoni-Prévieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20e colloque de l'ADMEE-Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Genève, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vers une approche élargie de la professionnalité enseignante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du groupe de recherche sur les environnements scolaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00808936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducateur physique et à la santé : Travail individuel ou collectif ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bizzoni-Prévieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9931,303 +10177,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème biennale de l'ARIS : l'intervention en sport et ses contextes institutionnels : culture et singularité de l'action.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Rodez, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00806528v1</w:t>
-              </w:r>
-[...244 lines deleted...]
-                <w:t xml:space="preserve">hal-01099515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur le long chemin qui mène de la maison à l'entrée dans l'étude, la mise au travail des élèves: analyse d'une étape obligée, parfois un peu négligée...</w:t>
               </w:r>
@@ -10308,51 +10308,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail conjoint : une pluralité de normes à coordonner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ponté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Equité, efficacité à l'Ecole. AECSE-CREAD.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10440,277 +10440,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Développer l’éducation à la santé à l’école élémentaire : une stratégie de recherche intervention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bizzoni-Prévieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">75ème colloque de l’ACFAS atelier C 514 : les initiatives en ES où en sommes nous ? </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Trois rivières, Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01409774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Collective work and health education at school: compared analysis between France and Canada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bizzoni-Prévieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Congrès Mondial du Conseil Mondial des Associations d’Éducation Comparée (WCCES): Vivre ensemble-Éducation et dialogue interculturel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Sarajevo, Bosnia and Herzegovina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01403253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...93 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of dynamic collective of work in health education at school</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bizzoni-Prévieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10761,51 +10761,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic collective of work and health education at school: compared analysis between France and Quebec.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bizzoni-Prévieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10886,77 +10886,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collective Work and Health Education at School: Compared Analysis Between France and Canada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bizzoni-Prévieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11005,312 +11005,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01099550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’expérience collective comment en rendre compte ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bizzoni-Prévieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mérini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Phénoménologie(s) de l’expérience corporelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprendre à Mieux Vivre Ensemble à l’Ecole : analyse comparée de deux études Franco-Québècoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bizzoni-Prévieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du Colloque international AFEC : « L’école entre tensions et médiations »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aider les élèves en difficulté, par une dynamique collective de travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du Congrès annuel de la FNAME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01409981v1</w:t>
-              </w:r>
-[...214 lines deleted...]
-                <w:t xml:space="preserve">hal-01403004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse des pratiques d’évaluation en formation</w:t>
               </w:r>
@@ -11397,51 +11397,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation plurielle d'actions en éducation à la santé à l'école primaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bizzoni-Prévieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11748,152 +11748,152 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The question of partnership in education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bizzoni-Prévieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Masson PH., Pilo M. The Book Edition, pp.13-33, 2009, 978-2-9533881-0-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00726095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guide ressource pour une éducation à la santé à l'école élémentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Bizzoni-Prévieux</w:t>
-[...86 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patricia Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine de Peretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12040,559 +12040,460 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00726100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des dynamiques des interactions lors des phases de mise en œuvre d’un dispositif académique de recherche - intervention en lien avec les compétences psychosociales : identification et analyse des nœuds décisionnels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Communauté de pratiques éducatives inclusives : Du lieu à un espace de partage et d’accompagnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mérini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thibaud Pombet; Fabienne Serina-Karsky; Augustin Mutuale. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la Communauté Éducative Inclusive : penser et construire des institutions inclusives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Pédagogies, Formations et Recherches, 978-2-336-47303-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04912070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail en situation d’intermétiers aux confins des territoires : dynamiques des interactions dans le cadre d’un dispositif de promotion de la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">presses universitaires de Rouen. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Renée Guével</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thierry Philippot, Jean-François Thémines. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aux frontières du travail enseignant - Géographies de professionnalités mouvantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PURH Presses Universitaires Rouen et du Havre, 2021, 979-10-240-1553-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une critique de l'observation des pratiques collaboratives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bélanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Corinne Mérini; Jean-François Marcel; Thierry Piot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'observation des pratiques collaboratives dans les métiers de l'interaction humaine : des pratiques pluri-adressées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires Rouen Le Havre (PURH), pp.77-100, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...106 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Le travail en situation d’intermétiers aux confins des territoires : dynamiques des interactions dans le cadre d’un dispositif de promotion de la santé</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nœuds décisionnels comme analyseurs du travail collectif en promotion de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...112 lines deleted...]
-              <w:t xml:space="preserve">Corinne Mérini; Jean-François Marcel; Thierry Piot. </w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolween Violon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mérini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J.F., Marcel; C., Mérini; T., Piot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'observation des pratiques collaboratives dans les métiers de l'interaction humaine : des pratiques pluri-adressées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires Rouen Le Havre (PURH), pp.77-100, 2020</w:t>
+              <w:t xml:space="preserve">, PURH, pp.55-76, 2020, La professionnalisation, entre travail et formation, 9791024014586</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02013363v1</w:t>
-[...41 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-01926202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
-              <w:r>
-[...83 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques publiques ayant trait aux besoins particuliers des élèves : quels partages dans l’Agir ensemble ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bélanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12621,245 +12522,245 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoirs au travail : savoirs en partage en éducation et formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions éducagri, pp.111-130, 2017, 979-10-275-0158-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du négoce à la négociation : terrains d’entente entre recherche et intervention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Educagri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La recherche-intervention par les sciences de l'éducation : accompagner le changement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chaptre 10, pp.181-193, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01410045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-construire des habiletés partenariales pour la prise en compte des besoins particuliers des élèves chez des enseignants novices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thomazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvire Gaime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Portelance, L.; Martineau, S.; Mukamurera, J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Favoriser le développement et la persévérance professionnels des enseignants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Québec, 2014, 978-2-7605-4039-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle place pour l'aide pédagogique spécialisée dans l'école inclusive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thomazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12879,73 +12780,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Perez, J.M &amp; Assude, T. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques inclusives et savoirs scolaires.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Nancy, pp161-172, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00817605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la dynamique sociale des pratiques enseignantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Marcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12965,186 +12866,186 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Altet, C. Blanchard - Laville &amp; M. Bru. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observer les pratiques enseignantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.83-109, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00817603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la position du maître E à ses rôles de partenaires : vers une cartographie des pratiques collaboratives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thomazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ponté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Liliane Portelance, Cécilia Borges, Joanne Pharand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La collaboration dans le milieu de l'éducation: dimensions pratiques et perspectives théoriques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Québec, pp.103-122, 2011, SBN 978-2-7605-3037-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00726099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le réseau de collaboration Une forme de pratique favorable à une approche globale et complexe de l'éducation à la santé à l'école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bizzoni-Prévieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13189,584 +13090,584 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Spallanzani, C., Goyette, R., Roy, M., Turcotte S., Desbiens, J.F &amp; Beaudoin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mieux former pour agir dans une société en mouvement.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUQ Numérique, pp.225-230, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00821347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles compétences professionnelles pour l'éducation à la santé à l'école primaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Corinne Mérini</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Leroux-Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Trignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Berger D. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education à la santé : Enjeux et dispositifs à l'école</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Universitaires du Sud, pp.101-109, 2010, Ecole et santé, 978-2-7227-0132-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00726097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques d’éducation à la santé à l’école, entre des logiques endogènes et exogènes à l’établissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Éducation à la santé : enjeux et dispositifs à l’école</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Universitaires du sud, pp.573-588, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01409998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Éducation à la santé à l'école élémentaire en France: éléments d'analyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Grenier J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire équipe en éducation à la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses des universités du Québec à Montréal, pp.65-83, 2009, collection santé et société</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00726093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques d'éducation à la santé à l'école entre des logiques endogènes et exogènes à l'établissement. Synthèse de l'atelier : quelles compétences pour l'éducation à la santé à l'école primaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Berger D., Jourdan D. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education à la santé et prévention des conduites addictives. Quelles formations en IUFM.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du sud, p.15-16, 317-324, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00817604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de scénario de formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jorro Anne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evaluation et développement professionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.123-133, 2007, pratiques en formation</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00726092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dynamiques collectives dans le travail enseignant : du mythe à l'analyse d'une réalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marcel JF, Dupriez V., Périsset-Bagnoud D., Tardif M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coordonner, collaborer, coopérer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Deboeck, pp.35-47, 2007, Perspectives en éducation et formation, 978-2-8041-5522-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00726090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le partenariat outil du maître E ? Comment tisser des liens pour faire réussir les élèves ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Retz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tisser des liens pour apprendre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.57-75, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01410050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13776,368 +13677,368 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecole inclusive et partenariat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Thomazet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00923204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecole inclusive et partenariat</w:t>
+                <w:t xml:space="preserve">Le maître E dans ses rôles de partenaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thomazet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2013</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Ponté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00923204v1</w:t>
+                <w:t xml:space="preserve">hal-00824157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le travail des enseignants en éducation à la santé : Analyse des dynamiques collectives de travail des écoles impliquée dans le dispositif &amp;quot; Apprendre à Mieux Vivre Ensemble à l'Ecole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009, 286p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00817741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le maître E dans ses rôles de partenaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Ponté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thomazet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2011</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
-              <w:r>
-[...152 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00923205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14147,433 +14048,433 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherche « Formation professionnelle inclusive : on a tous à y gagner »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Gasparaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Thomazet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] ASTEI - Association Scientifique et Technique pour la Promotion d'une Education Inclusive; ACTé EA 4281. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03699693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche « Formation professionnelle inclusive : on a tous à y gagner »</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Justine Gasparaux</w:t>
+                <w:t xml:space="preserve">L’intégration et la coordination des actions en éducation à la sexualité en milieu scolaire dans le contexte de la transformation des réseaux de l’éducation à la santé.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanne Otis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Gaudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonn Éva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Travaux universitaires] Rapport d’étude de la chaire de recherche du Canada en éducation à la santé, UQAM. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01410057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RAPPORT FINAL LE MAITRE E DANS SES ROLES DE PARTENAIRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thomazet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] ASTEI - Association Scientifique et Technique pour la Promotion d'une Education Inclusive; ACTé EA 4281. 2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Ponté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire PAEDI/ACTé. 2011, pp.OV Axe3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...86 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonn Éva</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">[Travaux universitaires] Rapport d’étude de la chaire de recherche du Canada en éducation à la santé, UQAM. 2011</w:t>
+                <w:t xml:space="preserve">hal-01123473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le maître E dans ses rôles de partenaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Thomazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Ponté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
-              <w:r>
-[...156 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00923207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId229"/>
+      <w:footerReference w:type="default" r:id="rId228"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14720,51 +14621,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05030387v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne M&#233;rini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Thomazet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04677021v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Allenbach" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Pelletier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;anne G&#233;linas-Proulx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.095.0127" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04912037v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.095.0057" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04912058v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hoarau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Payet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sabban" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289975v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Gasparaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.094.0147" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03525858v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pironom" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean B&#233;langer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.092.0123" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04912018v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Frangieh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.092.0087" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889985v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Maillot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089038v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Champagnac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129067v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.085.0103" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013358v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013260v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01971027v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Graziani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1054160ar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013266v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013369v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1052110ar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678547v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.077.0153" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380391v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396323v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396309v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123480v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.1509" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102230v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131737v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Gaime" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123468v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.472.0031" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116762v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pont&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926651v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119262v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bizzoni-Pr&#233;vieux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jourdan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711744v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116761v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Victor" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116754v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726080v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711712v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131692v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726144v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Boulanger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Larose" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge J. Lariv&#233;e" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Couturier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116759v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Otis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Grenier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1008911ar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801635v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725941v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726139v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116757v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725938v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396278v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821353v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725814v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/SAVO.016.0077" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396254v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04912084v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04911061v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089141v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129612v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Simar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatia Terfous" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021987v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013364v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678586v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e Gu&#233;vel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678575v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396331v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677503v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Berger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396885v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396364v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403187v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327669v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346403v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403212v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678559v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403062v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evane Graziani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396428v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101560v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143638v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396877v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174779v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396867v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116780v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096104v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396412v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409958v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087338v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396860v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396421v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402190v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396395v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116778v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409796v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123479v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123474v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396356v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396346v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923219v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808935v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109165v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711755v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808921v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808930v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808926v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116775v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922386v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403041v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410095v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808941v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098657v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109164v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116736v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808907v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782286v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084931v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817599v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782275v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396382v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396390v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817610v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817609v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806533v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812199v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817607v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109162v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396895v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808936v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806528v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806527v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099515v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806525v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Florea" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806531v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396336v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403253v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409774v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403029v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403258v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fiard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099550v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409981v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403022v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403004v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402994v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099523v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312648v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Llob&#233;res" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Haezebrouck" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Plaisance" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gardou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/musique-et-handicap/77671" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03334192v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Marcel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Piot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726095v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780678v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Peretti" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801786v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726100v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934779v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04912070v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/de-la-communaute-educative-inclusive/76016" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129652v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013363v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926202v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolween Violon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013361v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410045v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122773v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817605v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817603v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726099v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821347v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726097v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leroux-Garrec" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Trignol" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409998v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726093v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817604v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726092v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726090v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410050v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923204v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824157v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817741v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923205v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699693v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410057v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Michaud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gaudreau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonn &#201;va" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123473v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923207v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05030387v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne M&#233;rini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Thomazet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04677021v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Allenbach" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Pelletier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;anne G&#233;linas-Proulx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.095.0127" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04912037v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.095.0057" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04912058v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hoarau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Payet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sabban" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289975v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Gasparaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.094.0147" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03525858v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pironom" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean B&#233;langer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.092.0123" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04912018v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Frangieh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.092.0087" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889985v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Maillot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089038v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Champagnac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129067v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.085.0103" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013358v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013266v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013260v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01971027v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Graziani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1054160ar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013369v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1052110ar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678547v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.077.0153" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380391v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396323v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396309v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123480v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.1509" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102230v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116762v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pont&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131737v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Gaime" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123468v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.472.0031" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926651v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116761v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Victor" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jourdan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119262v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bizzoni-Pr&#233;vieux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711744v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116754v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131692v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726080v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711712v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726144v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Boulanger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Larose" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge J. Lariv&#233;e" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Couturier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116759v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Otis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Grenier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1008911ar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801635v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725941v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726139v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116757v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725938v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396278v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821353v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725814v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/SAVO.016.0077" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396254v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04912084v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04911061v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089141v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129612v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Simar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatia Terfous" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021987v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013364v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678586v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e Gu&#233;vel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678575v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677503v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Berger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396885v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396364v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327669v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346403v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403187v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396331v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403212v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678559v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396428v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101560v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403062v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evane Graziani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143638v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396877v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174779v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396867v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396412v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409958v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087338v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396860v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116780v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096104v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396421v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402190v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396395v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123479v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116778v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409796v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123474v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396356v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396346v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923219v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109165v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711755v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116775v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808921v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808930v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808926v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808935v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922386v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403041v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410095v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808941v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098657v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109164v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116736v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808907v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782286v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817599v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084931v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782275v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396382v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396390v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817610v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817609v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812199v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806533v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817607v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109162v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396895v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806527v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099515v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808936v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806528v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806525v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Florea" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806531v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396336v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409774v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403253v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403029v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403258v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fiard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099550v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403022v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403004v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409981v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402994v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099523v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312648v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Llob&#233;res" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Haezebrouck" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Plaisance" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gardou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/musique-et-handicap/77671" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03334192v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Marcel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Piot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726095v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780678v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Peretti" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801786v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726100v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04912070v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/de-la-communaute-educative-inclusive/76016" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129652v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013363v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926202v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolween Violon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013361v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410045v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122773v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817605v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817603v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726099v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821347v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726097v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leroux-Garrec" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Trignol" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409998v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726093v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817604v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726092v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726090v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410050v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923204v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824157v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817741v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923205v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699693v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410057v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Michaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gaudreau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonn &#201;va" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123473v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923207v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>