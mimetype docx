--- v0 (2026-04-08)
+++ v1 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Corinne Merly </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a webtool helping spatial planners and designers to better integrate soil in their process and practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Guern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Merly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amazigh Ouaksel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boštjan Cotič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUITMA 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Research Institute on Terrestrial Ecosystems (IRET) of the Italian National Research Council (CNR), Oct 2025, PISE, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance des PFAS dans les eaux souterraines en France : Etats des lieux et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Henriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Togola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Merly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème congrès international sur les PFAS (Per- &amp; Poly-fluoro-alkyl-Substances)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, W.E.B.S., Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet H2020 PROMISCES : pour une économie circulaire exempte de PFAS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Merly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boucard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International sur les substances per-et polyfluoroalkylées (PFAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03987389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a less stringent groundwater body objective? Feedback from a French heavily industrial and urban study area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Merly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS - AquaConSoil 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a less stringent groundwater body objective? Feedback from a French heavily industrial and urban study area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Merly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Gremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Clozel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cadilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSMS/EORTS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative assessment of impacts from industrial activities on the groundwater body quality for improved regional groundwater management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Merly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cadilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Doney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Fourniguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaconsoil 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Deltares BRGM, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prioritisation strategies for regional brownfield redevelopment: Perspectives & Feedback on existing tools and approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Limasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Bartke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Merly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Doisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dubromel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AquaConsoil Lyon 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment prendre en compte les concepts de fonctions et services écosystémiques des sols dans le cadre de la gestion des sites et friches pollués ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Bouzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Scamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Hellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Gremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Limasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Services écosystémiques : Apports et pertinence dans les milieux urbains »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 7324 CITERES ; CNRS-Université de tours, équipe IPADE May 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which research needs for a sustainable management and soil use at an european level?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Christine Dictor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Merly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Global Soil Security Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable remediation strategies: multicriteria analysis to select and compare remediation techniques in a sustainability perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Fevre-Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéfan Colombano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Saada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Beranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Merly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ConSoil 2010 : 11th International UFZ- Deltares/TNO Conference on Management of Soil, Groundwater and Sediment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Salzburg, Austria. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réaménagement des friches urbaines à l’échelle d’un territoire industriel : une approche d’optimisation économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Ameller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Rinaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Merly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Février, pp.5 - 33. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.231.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of economic science to brownfield redevelopment: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Ameller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Rinaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Merly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Environmental Assessment and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (2), pp.184-196. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ieam.4233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Points of attention in designing tools for regional brownfield prioritization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Limasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Pizzol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Merly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Gatchett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Guern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 622-623, pp.997 - 1008. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.11.168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of nanoremediation and its potential for future deployment: Risk‐benefit and benchmarking appraisals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bardos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Merly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Kvapil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans‐peter Koschitzky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remediation Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (3), pp.43 - 56. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rem.21559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An End-Users Oriented Methodology for Enhancing the Integration of Knowledge on Soil-Water-Sediment Systems in River Basin Management: An Illustration from the AquaTerra Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Merly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Chapman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 49 (1), pp.111-129. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00267-011-9772-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility, turnover and storage of pollutants in soils, sediments and waters: achievements and results of the EU project AquaTerra. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. C. Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Grathwohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. J. Fowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. H. Gerzabek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (1), p. 161-173. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2007060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk management and decision making in remediation option selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéfan Colombano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Merly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gaboriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Contamination &amp; Reclamation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (3), pp.345 - 353. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2462/09670513.946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId79"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Corinne Merly </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a webtool helping spatial planners and designers to better integrate soil in their process and practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Guern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Merly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amazigh Ouaksel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boštjan Cotič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUITMA 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Research Institute on Terrestrial Ecosystems (IRET) of the Italian National Research Council (CNR), Oct 2025, PISE, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance des PFAS dans les eaux souterraines en France : Etats des lieux et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Henriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Togola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Merly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème congrès international sur les PFAS (Per- &amp; Poly-fluoro-alkyl-Substances)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, W.E.B.S., Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet H2020 PROMISCES : pour une économie circulaire exempte de PFAS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Merly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boucard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International sur les substances per-et polyfluoroalkylées (PFAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03987389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a less stringent groundwater body objective? Feedback from a French heavily industrial and urban study area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Merly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS - AquaConSoil 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a less stringent groundwater body objective? Feedback from a French heavily industrial and urban study area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Merly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Gremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Clozel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cadilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSMS/EORTS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative assessment of impacts from industrial activities on the groundwater body quality for improved regional groundwater management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Merly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cadilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Doney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Fourniguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaconsoil 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Deltares BRGM, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prioritisation strategies for regional brownfield redevelopment: Perspectives & Feedback on existing tools and approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Limasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Bartke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Merly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Doisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dubromel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AquaConsoil Lyon 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment prendre en compte les concepts de fonctions et services écosystémiques des sols dans le cadre de la gestion des sites et friches pollués ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Bouzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Scamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Hellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Gremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Limasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Services écosystémiques : Apports et pertinence dans les milieux urbains »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 7324 CITERES ; CNRS-Université de tours, équipe IPADE May 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which research needs for a sustainable management and soil use at an european level?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Christine Dictor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Merly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Global Soil Security Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable remediation strategies: multicriteria analysis to select and compare remediation techniques in a sustainability perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Fevre-Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéfan Colombano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Saada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Beranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Merly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ConSoil 2010 : 11th International UFZ- Deltares/TNO Conference on Management of Soil, Groundwater and Sediment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Salzburg, Austria. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réaménagement des friches urbaines à l’échelle d’un territoire industriel : une approche d’optimisation économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Ameller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Rinaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Merly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Février, pp.5 - 33. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.231.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of economic science to brownfield redevelopment: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Ameller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Rinaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Merly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Environmental Assessment and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (2), pp.184-196. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ieam.4233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of nanoremediation and its potential for future deployment: Risk‐benefit and benchmarking appraisals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bardos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Merly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Kvapil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans‐peter Koschitzky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remediation Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (3), pp.43 - 56. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rem.21559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Points of attention in designing tools for regional brownfield prioritization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Limasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Pizzol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Merly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Gatchett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Guern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 622-623, pp.997 - 1008. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.11.168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An End-Users Oriented Methodology for Enhancing the Integration of Knowledge on Soil-Water-Sediment Systems in River Basin Management: An Illustration from the AquaTerra Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Merly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Chapman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 49 (1), pp.111-129. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00267-011-9772-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility, turnover and storage of pollutants in soils, sediments and waters: achievements and results of the EU project AquaTerra. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. C. Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Grathwohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. J. Fowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. H. Gerzabek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (1), p. 161-173. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2007060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk management and decision making in remediation option selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéfan Colombano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Merly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gaboriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Contamination &amp; Reclamation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (3), pp.345 - 353. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2462/09670513.946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId79"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272554v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Guern" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Merly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amazigh Ouaksel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Beaufils" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo&#353;tjan Coti&#269;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04113290v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lions" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Henriot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Togola" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lopez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03987389v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boucard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02011935v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01825546v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gremont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vigouroux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Clozel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cadilhac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01484439v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cadilhac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moulin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Doney" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Fourniguet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01478845v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Limasset" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bartke" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Doisy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dubromel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01303952v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Bouzit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Scamps" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hellal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01371834v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Dictor" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gu&#233;rin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Coussy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00672946v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Fevre-Gautier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Colombano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Saada" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beranger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03959848v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Ameller" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Rinaudo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.231.0005" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532209v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ieam.4233" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01864919v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Pizzol" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Gatchett" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.11.168" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04373577v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bardos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Kvapil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans&#8208;peter Koschitzky" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rem.21559" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00847797v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Chapman" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mouvet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-011-9772-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XPTCKLC8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00515883v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. C. Barth" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grathwohl" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Fowler" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bellin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Gerzabek" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2007060" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01698584v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gaboriau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2462/09670513.946" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272554v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Guern" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Merly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amazigh Ouaksel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Beaufils" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo&#353;tjan Coti&#269;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04113290v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lions" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Henriot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Togola" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lopez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03987389v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boucard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02011935v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01825546v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gremont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vigouroux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Clozel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cadilhac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01484439v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cadilhac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moulin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Doney" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Fourniguet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01478845v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Limasset" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bartke" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Doisy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dubromel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01303952v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Bouzit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Scamps" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hellal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01371834v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Dictor" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gu&#233;rin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Coussy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00672946v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Fevre-Gautier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Colombano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Saada" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beranger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03959848v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Ameller" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Rinaudo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.231.0005" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532209v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ieam.4233" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04373577v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bardos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Kvapil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans&#8208;peter Koschitzky" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rem.21559" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01864919v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Pizzol" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Gatchett" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.11.168" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00847797v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Chapman" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mouvet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-011-9772-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XPTCKLC8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00515883v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. C. Barth" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grathwohl" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Fowler" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bellin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Gerzabek" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2007060" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01698584v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gaboriau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2462/09670513.946" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>