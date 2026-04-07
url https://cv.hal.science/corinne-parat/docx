--- v0 (2026-03-05)
+++ v1 (2026-04-07)
@@ -1727,290 +1727,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01496558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of Free Metal Ion Concentrations Using Screen-Printed Electrodes and AGNES with the Charge as Response Function</w:t>
+                <w:t xml:space="preserve">Determination of trace metal speciation parameters by using screen-printed electrodes in stripping chronopotentiometry without deaerating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Parat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Potin-Gautier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Castetbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Potin-Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/elan.201000566⟩</w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 688 (2), pp.156-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2010.12.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01561639v1</w:t>
+                <w:t xml:space="preserve">hal-01444585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of trace metal speciation parameters by using screen-printed electrodes in stripping chronopotentiometry without deaerating</w:t>
+                <w:t xml:space="preserve">Determination of Free Metal Ion Concentrations Using Screen-Printed Electrodes and AGNES with the Charge as Response Function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Parat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Authier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Schneider</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Potin-Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Companys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electroanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (3), pp.619-627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/elan.201000566⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2010.12.034⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01444585v1</w:t>
+                <w:t xml:space="preserve">hal-01561639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure des flux d’éléments traces (Pb, Cd, As, Cu, Zn) dans les sols, végétaux, porcs et lisiers des exploitations porcines du Sud-Ouest</w:t>
               </w:r>
@@ -2424,51 +2424,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Y. Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Parat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2672,298 +2672,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02659683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sludge-derived organic carbon in an agricultural soil estimated by 13C abundance measurements.</w:t>
+                <w:t xml:space="preserve">The organic carbon derived from sewage sludge as a key parameter determining the fate of trace metals.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Parat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chaussod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Andreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 58 (1), pp.166-173. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 69 (4), pp.636-643. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2006.00821.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2007.02.069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00293091v1</w:t>
+                <w:t xml:space="preserve">hal-00292924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The organic carbon derived from sewage sludge as a key parameter determining the fate of trace metals.</w:t>
+                <w:t xml:space="preserve">Sludge-derived organic carbon in an agricultural soil estimated by 13C abundance measurements.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Parat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chaussod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Andreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 69 (4), pp.636-643. </w:t>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 58 (1), pp.166-173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2007.02.069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2006.00821.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00292924v1</w:t>
+                <w:t xml:space="preserve">hal-00293091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of labile cadmium using a screen-printed electrode modified by a microwell</w:t>
               </w:r>
@@ -3001,51 +3001,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Betelu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Petrucciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Potin-Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electroanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 19, pp.403-406</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3255,51 +3255,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Betelu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Potin-Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 573-574, pp.14-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5375,51 +5375,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F7DD9B9E"/>
+    <w:nsid w:val="A1549527"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5606,51 +5606,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092384v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Parat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ricard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Lacoste" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pinaly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Le Faucheur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2025.117320" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620610v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas M Kouadio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Larregieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kessein E N Tillous" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Sei" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tison" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17159/0379-4350/2024/v78a23" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03951327v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Paulo Pinheiro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le H&#233;cho" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28020846" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04142593v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahid Ben Mefteh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2023.142666" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055735v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Berkal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Palas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lartigau-Dagron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Ronga" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.202200508" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272891v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Martinez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ignacio Garcia-Alonso" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ruiz Encinar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b02038" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710448v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pichat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Hoareau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Callot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Legeay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Kavak" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12306" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444580v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adn&#237;via Santos Costa Monteiro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Henrique Rosa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Paulo Pinheiro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2016.01.053" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248660v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Pinheiro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2015.07.016" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5C746MN2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444581v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Authier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Castetbon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aguilar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Companys" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN14184" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444582v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Galceran" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Puy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2012.11.010" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496558v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP52836G" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561639v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potin-Gautier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201000566" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SBBDTLL1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444585v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schneider" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Potin-Gautier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2010.12.034" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648011v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dauguet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denaix" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Royer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Levasseur" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3nkf-j195" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444584v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Authier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1an15481h" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659633v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Heroult" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bussiere" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coriou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2010.04.033" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444586v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Cornu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dauthieu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2009.03.016" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XL3TP45K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659683v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cornu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Schneider" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie V. Sappin-Didier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2009.06.052" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293091v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chaussod" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Andreux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2006.00821.x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3DP1HXK3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292924v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2007.02.069" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPBVZD0N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444589v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Betelu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Petrucciani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444588v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.200603722" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BA26D149C4D93F00AF5FAAE5F96A38C480CF57AC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445846v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2006.04.081" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1GNVLPC6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444106v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussod" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2004.08.025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T5V2R279-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669333v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leveque" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andreux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445847v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dousset" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-003-1864-7" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DA5104A062D1F49B7ADC10FDBC8F4E5CB49473F5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680703v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dousset" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505976v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chaussot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2389.2002.00478.x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L7STDX35-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814667v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Toulm&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Nardin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561231v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608982v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506344v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Paulo F Pinheiro" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rute F Domingos" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F Benedetti" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748828v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Heroult" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetane Lespes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820510v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820327v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Castetbon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Potin-Gautier Martine" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821909v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03117477v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chelet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darracq" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Breton" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504638v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01556412v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092384v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Parat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ricard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Lacoste" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pinaly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Le Faucheur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2025.117320" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620610v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas M Kouadio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Larregieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kessein E N Tillous" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Sei" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tison" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17159/0379-4350/2024/v78a23" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03951327v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Paulo Pinheiro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le H&#233;cho" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28020846" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04142593v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahid Ben Mefteh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2023.142666" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055735v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Berkal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Palas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lartigau-Dagron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Ronga" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.202200508" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272891v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Martinez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ignacio Garcia-Alonso" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ruiz Encinar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b02038" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710448v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pichat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Hoareau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Callot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Legeay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Kavak" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12306" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444580v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adn&#237;via Santos Costa Monteiro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Henrique Rosa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Paulo Pinheiro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2016.01.053" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248660v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Pinheiro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2015.07.016" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5C746MN2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444581v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Authier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Castetbon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aguilar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Companys" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN14184" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444582v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Galceran" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Puy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2012.11.010" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496558v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP52836G" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444585v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schneider" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Potin-Gautier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2010.12.034" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561639v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potin-Gautier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201000566" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SBBDTLL1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648011v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dauguet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denaix" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Royer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Levasseur" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3nkf-j195" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444584v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Authier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1an15481h" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659633v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Heroult" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bussiere" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coriou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2010.04.033" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444586v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Cornu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dauthieu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2009.03.016" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XL3TP45K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659683v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cornu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Schneider" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie V. Sappin-Didier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2009.06.052" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292924v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chaussod" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Andreux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2007.02.069" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPBVZD0N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293091v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2006.00821.x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3DP1HXK3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444589v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Betelu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Petrucciani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444588v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.200603722" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BA26D149C4D93F00AF5FAAE5F96A38C480CF57AC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445846v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2006.04.081" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1GNVLPC6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444106v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussod" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2004.08.025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T5V2R279-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669333v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leveque" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andreux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445847v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dousset" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-003-1864-7" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DA5104A062D1F49B7ADC10FDBC8F4E5CB49473F5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680703v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dousset" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505976v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chaussot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2389.2002.00478.x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L7STDX35-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814667v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Toulm&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Nardin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561231v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608982v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506344v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Paulo F Pinheiro" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rute F Domingos" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F Benedetti" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748828v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Heroult" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetane Lespes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820510v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820327v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Castetbon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Potin-Gautier Martine" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821909v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03117477v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chelet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darracq" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Breton" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504638v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01556412v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>