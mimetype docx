--- v1 (2026-04-07)
+++ v2 (2026-05-05)
@@ -5375,51 +5375,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A1549527"/>
+    <w:nsid w:val="A9E4CBF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>