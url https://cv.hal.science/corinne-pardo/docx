--- v0 (2026-03-20)
+++ v1 (2026-05-05)
@@ -16,50 +16,56 @@
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Corinne Pardo </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IR CNRS - FR 3098 ECCOREV - Direction du LabEx DRIIHM - Co-Direction de l'IR TRESSE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
@@ -388,5691 +394,6851 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03272398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (48)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (61)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OpenCommon plateforme Science Ouverte passerelle pour des communautés intersciences</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCAD2024, journées Calcul Données</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS; INRIA, Nov 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Séminaire annuel de restitution de l'OHM Vallée du Rhône</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 5600 EVS; GRAIE; Université d'Avignon; UMR 7300 ESPACE, Feb 2026, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04793045v1</w:t>
+                <w:t xml:space="preserve">hal-05586446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">News from DRIIHM</w:t>
+                <w:t xml:space="preserve">LabEx DRIIHM et IR TRESSE - Animation, Résultats et Travaux en cours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Séminaire de l'OHM Pyrénées Haut Vicdessos - Restitution des projets de l’APR 2024 et préparation à l’évaluation de 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GEODE (CNRS/UT2J), Nov 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04621454v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05586058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Main results of the ANR SO-DRIIHM open science project &amp;quot;Promote Open Science within the DRIIHM Interdisciplinary Research Facility on Human-Environment Interactions: Co-design of an e-infrastructure implementing the FAIR Principles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les Observatoires Hommes-Milieux (OHM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Labex DRIIHM, Jun 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Atelier PC3 PEPR One Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lyon 1, Nov 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04605616v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">News on the progress of the ANR SO-DRIIHM open science project Promote Open Science within the DRIIHM. Interdisciplinary Research Facility on Human-Environment Interactions: Co-design of an e-infrastructure implementing the FAIR Principles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction générale et actualités du DRIIHM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LabEx DRIIHM, Jun 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Séminaire international du LabEx DRIIHM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LabEx DRIIHM; OHM Littoral caraïbe, Jun 2025, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04128784v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actions EEDD : les offres de services et supports pédagogiques à destination des territoires OHM</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conclusion des journées d'échange 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire 2023 de l’OHM BMP et Transition énergétique en région Sud-PACA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Meyreuil, France</w:t>
+              <w:t xml:space="preserve">Séminaire annuel de restitution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OHMi Téssékéré, May 2025, Dakar, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04624653v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05586278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ORRSO - Outil de Recherche de Ressources sur la Science Ouverte - pour promouvoir et encourager les pratiques de science ouverte dans la communauté du DRIIHM</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MIDELT : un nouvel OHM international parmi les outils d'observation des socio-écosystèmes du CNRS Ecologie-Environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pardo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Massaviol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Café du DRIIHM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LabEx DRIIHM, Feb 2023, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Kick-off meeting de l'OHMi MIDELT (Maroc)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LabEx DRIIHM, Apr 2025, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04009135v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05586236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des données au service des transformations de la société</w:t>
+                <w:t xml:space="preserve">Biodiversité et services écosystémiques de la Grande Muraille Verte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pardo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Méta{données} Biodiversité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PNDB, Nov 2023, Brest, France</w:t>
+              <w:t xml:space="preserve">Journée sur la science et la Grande Muraille Verte dans le sahel Africain dans le cadre de la semaine Écologie Environnement Biodiversité 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Ecologie et Environnement; OHMi Tessekere, May 2025, Dakar, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525037v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05586263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actualités du LabEx DRIIHM et des OHM</w:t>
+                <w:t xml:space="preserve">Introduction des journées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes-Milieux du Bassin Minier de Provence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Meyreuil, France</w:t>
+              <w:t xml:space="preserve">ENERGON 2025 : Transition énergétique et reconfigurations des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OHM Bassin Minier de Provence; UMR TELEMMe; LabEx DRIIHM; CNRS Ecologie et Environnement, Nov 2025, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04624596v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05586330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PEPSO - Promouvoir et Encourager les Pratiques de Science ouverte</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">OpenCommon plateforme Science Ouverte passerelle pour des communautés intersciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Mendy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Jabea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Massaviol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire 2022 de restitution de l'OHM Vallée du Rhône</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JCAD2024, journées Calcul Données</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; INRIA, Nov 2024, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03768248v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Educ'OHM Mangroves</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Henry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel de restitution de l'OHM Littoral caraïbe 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les médiations scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LabEx DRIIHM, Feb 2024, Aix en Provence, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03716452v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ORRSO - Outil de Recherche de Ressources sur la Science Ouverte - pour promouvoir et encourager les pratiques de science ouverte dans la communauté du DRIIHM</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Main results of the ANR SO-DRIIHM open science project &amp;quot;Promote Open Science within the DRIIHM Interdisciplinary Research Facility on Human-Environment Interactions: Co-design of an e-infrastructure implementing the FAIR Principles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birane Cissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Duboz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine DATA-SHS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labex DRIIHM, Jun 2024, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03907759v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04605616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mangroves in Guadeloupe: a suspended ecosystem under anthropic pressures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Galop</w:t>
+                <w:t xml:space="preserve">EVOLUM - EVOLUtion des représentations et perception du changement des Mangroves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Davy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Jean Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Slaouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire annuel de restitution de l'OHM Oyapock</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OHM Oyapock; UAR LEEISA, Dec 2024, Cayenne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03789658v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éducation à l'Environnement et au Développement Durable dans l'OHM BMP</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yves Noack</w:t>
+                <w:t xml:space="preserve">Table-Ronde : Quelles transformations dans les pratiques des parties prenantes pour un passage à l’action concret et durable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Euzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pardo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire 2022 de l'OHM BMP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Rousset, France</w:t>
+              <w:t xml:space="preserve">Journée de clôture de la semaine Ecologie, Environnement, Biodiversité 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Ecologie et Environnement, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03694858v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérer et partager des données multidisciplinaires dans des Observatoires Hommes-Milieux : retours d’expérience du LabEx DRIIHM</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">News from DRIIHM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pardo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier du GdR MAGIS « Réflexions et actions collaboratives autours des observatoires scientifiques Milieux-Sociétés »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03481268v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premiers pas vers le partage et l'ouverture des données des Observatoires Hommes-Milieux : un nécessaire accompagnement pour lever les freins psychologiques et les verrous techniques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le projet EVOLUM - Approche intergénérationnelle de la représentation des mangroves : les dessins comme supports de médiation et données de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Trémélo</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Annuelles de Méthodes, Analyses, Terrains, Enquêtes en Sciences Humaines et Sociales (MATE-SHS 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Bordeaux Montaigne, Jun 2021, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Les médiations scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LabEx DRIIHM, Feb 2024, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03285170v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2E3D - Une plateforme d'éducation à l'environnement et au développement durable à l'échelle du LabEx DRIIHM</w:t>
+                <w:t xml:space="preserve">Les projets transverses SASI, ENERGON, HYDECO - Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de restitution de l'OHM Bassin Minier de Provence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Visioconférence, France</w:t>
+              <w:t xml:space="preserve">Séminaire de restitution du programme transverse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LabEx DRIIHM, Dec 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03272732v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05586080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-design d‘un portail “aiguilleur de la science ouverte” DATA-DRIIHM pour le partage des données interdisciplinaires des Observatoires Hommes-Milieux</w:t>
+                <w:t xml:space="preserve">News on the progress of the ANR SO-DRIIHM open science project Promote Open Science within the DRIIHM. Interdisciplinary Research Facility on Human-Environment Interactions: Co-design of an e-infrastructure implementing the FAIR Principles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birane Cissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Corinne Pardo</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Decaulne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Annuelles de Méthodes, Analyses, Terrains, Enquêtes en Sciences Humaines et Sociales (MATE-SHS 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LabEx DRIIHM, Jun 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03352535v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une plateforme d'Éducation à l’Environnement et au Développement durable à l'échelle du LabEx DRIIHM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Actions EEDD : les offres de services et supports pédagogiques à destination des territoires OHM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes-Milieux du Bassin Minier de Provence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Distanciel, France</w:t>
+              <w:t xml:space="preserve">Séminaire 2023 de l’OHM BMP et Transition énergétique en région Sud-PACA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Meyreuil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04624537v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04624653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actualités du LabEx DRIIHM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ORRSO - Outil de Recherche de Ressources sur la Science Ouverte - pour promouvoir et encourager les pratiques de science ouverte dans la communauté du DRIIHM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Trémélo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Massaviol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quatrième séminaire de restitution des travaux de l’OHM Pays de Bitche</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Café du DRIIHM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LabEx DRIIHM, Feb 2023, Aix-en-Provence, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03611738v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04009135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vision and first actions of the SO-DRIIHM open science project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des données au service des transformations de la société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of Labex DRIIHM 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DRIIHM - Dispositif de Recherche Interdisciplinaire sur les Interactions Hommes-Milieux, Sep 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Méta{données} Biodiversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PNDB, Nov 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03341181v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’outil « frise chronosystémique »</w:t>
+                <w:t xml:space="preserve">Actualités du LabEx DRIIHM et des OHM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pardo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Najat Bhiry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel de l’OHMI Nunavik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes-Milieux du Bassin Minier de Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Meyreuil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04641858v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04624596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A DRIIHM's tool to develop chrono-systemic timelines ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PEPSO - Promouvoir et Encourager les Pratiques de Science ouverte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Trémélo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Massaviol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Martin-Mennetrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel de restitution de l'OHMi Nunavik / Tukisik - 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Séminaire 2022 de restitution de l'OHM Vallée du Rhône</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OHM Vallée du Rhône, Jun 2022, Marseille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34972/driihm-668a52⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03272819v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transversal workinggroups: technical support and training on the DRIIHM 's tools</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Educ'OHM Mangroves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Briche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pardo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal-Jean Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josie Lambourdiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de restitution de l'OHMi Nunavik / Tukisik - 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Séminaire annuel de restitution de l'OHM Littoral caraïbe 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OHM Littoral caraïbe; LabEx DRIIHM; CNRS; Université des Antilles, Mar 2022, Pointe à Pitre, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34972/driihm-d9d732⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03272768v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SO-DRIIHM - Impulser la science ouverte au sein du LabEx DRIIHM : Co-design d'une e-infrastructure intégrant les principes FAIR</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ORRSO - Outil de Recherche de Ressources sur la Science Ouverte - pour promouvoir et encourager les pratiques de science ouverte dans la communauté du DRIIHM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Trémélo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Massaviol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de lancement des projets lauréats de l'Appel Flash SODATA science ouverte de l'ANR (2019)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26147/geode.pjt.so-driihm.zx93-ey74⟩</w:t>
+              <w:t xml:space="preserve">Semaine DATA-SHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUD-AMU, Aix-Marseille Université, Dec 2022, Aix-en-Provence, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34847/nkl.fcf3yga1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02373055v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03907759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le LabEx DRIIHM : renouvellement et feuille de route 2020-2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The mangroves in Guadeloupe: a suspended ecosystem under anthropic pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Angeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Burner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Colomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cordonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Galop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel de restitution de l'OHMi Nunavik / Tukisik - 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LabEx DRIIHM OHMi Nunavik CNRS-InEE, Jun 2022, Nantes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34972/driihm-41d8b9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03272903v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03789658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les OHM d'outre-atlantique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Éducation à l'Environnement et au Développement Durable dans l'OHM BMP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Motta-Pigaglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Noack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel de restitution de l'OHMi Nunavik / Tukisik - 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Séminaire 2022 de l'OHM BMP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Rousset, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03272878v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03694858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bases de données, métadonnées et géo-catalogue de l'OHMi Nunavik</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gérer et partager des données multidisciplinaires dans des Observatoires Hommes-Milieux : retours d’expérience du LabEx DRIIHM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Jean-Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwan Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel de restitution de l'OHMi Nunavik / Tukisik - 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Atelier du GdR MAGIS « Réflexions et actions collaboratives autours des observatoires scientifiques Milieux-Sociétés »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03272895v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03481268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire l’expérience d’un dilemme social dans un jeu de rôle : comment une situation de tension explicite engendre dialogue et innovation. (Le cas de la pollution)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">2E3D - Une plateforme d'éducation à l'environnement et au développement durable à l'échelle du LabEx DRIIHM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pardo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Tretola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes-Milieux du Bassin Minier de Provence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Gardanne, France</w:t>
+              <w:t xml:space="preserve">Séminaire de restitution de l'OHM Bassin Minier de Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04624284v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Education au développement durable et partenariat avec les écoles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-design d‘un portail “aiguilleur de la science ouverte” DATA-DRIIHM pour le partage des données interdisciplinaires des Observatoires Hommes-Milieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Massaviol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel de l’OHMI Nunavik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Journées Annuelles de Méthodes, Analyses, Terrains, Enquêtes en Sciences Humaines et Sociales (MATE-SHS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04640385v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03352535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des données (photothèque, méta données, cartothèque, …)</w:t>
+                <w:t xml:space="preserve">Une plateforme d'Éducation à l’Environnement et au Développement durable à l'échelle du LabEx DRIIHM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pardo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Monique Bernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel de l’OHMI Nunavik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes-Milieux du Bassin Minier de Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04640394v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04624537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des données de recherche de l’OHMi Nunavik</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Premiers pas vers le partage et l'ouverture des données des Observatoires Hommes-Milieux : un nécessaire accompagnement pour lever les freins psychologiques et les verrous techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Monique Bernier</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Trémélo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel de restitution de l'OHMi Nunavik / Tukisik - 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Journées Annuelles de Méthodes, Analyses, Terrains, Enquêtes en Sciences Humaines et Sociales (MATE-SHS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Bordeaux Montaigne, Jun 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03272862v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03285170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éducation au développement durable (EDD) et Partenariat avec les écoles du Nunavik</w:t>
+                <w:t xml:space="preserve">Actualités du LabEx DRIIHM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pardo</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laine Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel de restitution de l'OHMi Nunavik - 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quatrième séminaire de restitution des travaux de l’OHM Pays de Bitche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Bitche, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34972/driihm-af1cd3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03272837v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03611738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les liens sciences-société</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vision and first actions of the SO-DRIIHM open science project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghita Amal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Decaulne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Labex DRIIHM, May 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Symposium of Labex DRIIHM 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DRIIHM - Dispositif de Recherche Interdisciplinaire sur les Interactions Hommes-Milieux, Sep 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03235040v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les relations sciences-société dans la littérature : Éléments pour les OHM</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’outil « frise chronosystémique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samuel Robert</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Decaulne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najat Bhiry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Séminaire annuel de l’OHMI Nunavik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04618869v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04641858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liens Sciences/Société : Pratiques et perspectives pour les OHM</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A DRIIHM's tool to develop chrono-systemic timelines ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pardo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Séminaire annuel de restitution de l'OHMi Nunavik / Tukisik - 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OHMi Nunavik, Nov 2020, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04618838v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une charte pour l'OHMi Nunavik</w:t>
+                <w:t xml:space="preserve">Transversal workinggroups: technical support and training on the DRIIHM 's tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel de restitution de l'OHMi Nunavik / Tukisik - 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, OHMi Nunavik, Nov 2015, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Séminaire de restitution de l'OHMi Nunavik / Tukisik - 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OHMi Nunvavik, Nov 2020, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03272922v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les métadonnées c’est quoi et comment entrer ces informations ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">SO-DRIIHM - Impulser la science ouverte au sein du LabEx DRIIHM : Co-design d'une e-infrastructure intégrant les principes FAIR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Defays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Duboz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel de l’OHMI Nunavik</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journée de lancement des projets lauréats de l'Appel Flash SODATA science ouverte de l'ANR (2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26147/geode.pjt.so-driihm.zx93-ey74⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04638814v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02373055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Base de données, métadonnées et géocatalogue de l'OHMi Nunavik</w:t>
+                <w:t xml:space="preserve">Le LabEx DRIIHM : renouvellement et feuille de route 2020-2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel de restitution de l'OHmi Nunavik / Tukisik - 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, OhMi Nunavik, Nov 2015, Québec, France</w:t>
+              <w:t xml:space="preserve">Séminaire annuel de restitution de l'OHMi Nunavik / Tukisik - 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OHMi Nunavik, Feb 2019, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03272930v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du territoire aux pratiques truffières</w:t>
+                <w:t xml:space="preserve">Les OHM d'outre-atlantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pardo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international "Truffes et territoires"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Brives, France. pp.48</w:t>
+              <w:t xml:space="preserve">Séminaire annuel de restitution de l'OHMi Nunavik / Tukisik - 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02596904v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaborer un diagnostic partagé du territoire. Choisir une méthodologie en fonction du contexte et des enjeux locaux.</w:t>
+                <w:t xml:space="preserve">Bases de données, métadonnées et géo-catalogue de l'OHMi Nunavik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Arranz</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de clôture du programme Pour et Sur le Développement Régional (PSDR) Aquitaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRSTEA Bordeaux, INRA Bordeaux, Région, Apr 2012, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Séminaire annuel de restitution de l'OHMi Nunavik / Tukisik - 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03272439v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global methodology to improve truffle production: from territorial to plot analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Diette</w:t>
+                <w:t xml:space="preserve">Faire l’expérience d’un dilemme social dans un jeu de rôle : comment une situation de tension explicite engendre dialogue et innovation. (Le cas de la pollution)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alise Delserieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Rouchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tretola</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th international workshop on edible mycorrhizal mushrooms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Rabat, Morocco. pp.29</w:t>
+              <w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes-Milieux du Bassin Minier de Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Gardanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02594978v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04624284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les herbiers de zostères, regards d'usagers sur un indicateur écologique. Premiers résultats d'enquête</w:t>
+                <w:t xml:space="preserve">Education au développement durable et partenariat avec les écoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Le Floch</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thora Martina Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Gérin-Lajoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laine Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire interdisciplinaire du projet OSQUAR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, France. pp.13</w:t>
+              <w:t xml:space="preserve">Séminaire annuel de l’OHMI Nunavik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02596709v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04640385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ICZM challenges in the Arcachon Bay: an interdisciplinary analysis of social and economic strategies in a vulnerable oyster industry</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gestion des données (photothèque, méta données, cartothèque, …)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vulnérabilité des écosystèmes côtiers au changement global et aux évènements extrêmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Biarritz, France</w:t>
+              <w:t xml:space="preserve">Séminaire annuel de l’OHMI Nunavik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03272460v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04640394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand un patrimoine naturel menacé devient un patrimoine culturel : une opportunité pour la trufficulture et les territoires associés</w:t>
+                <w:t xml:space="preserve">Éducation au développement durable (EDD) et Partenariat avec les écoles du Nunavik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Blangy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thora Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Gérin-Lajoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laine Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patrimoine culturel et désirs de territoires : vers quels développements ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Nîmes, France. pp.26</w:t>
+              <w:t xml:space="preserve">Séminaire annuel de restitution de l'OHMi Nunavik - 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OHMi Nunavik, Dec 2017, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593804v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une gestion multifonctionnelle des espaces ruraux et l'innovation au coeur du développement territorial durable : le cas de la relance de la production truffière</w:t>
+                <w:t xml:space="preserve">Gestion des données de recherche de l’OHMi Nunavik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lafon</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Bernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Colloque International sur la Gestion Forestière Intégrée : SYNERGIE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Saint Anthème, France. pp.14</w:t>
+              <w:t xml:space="preserve">Séminaire annuel de restitution de l'OHMi Nunavik / Tukisik - 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591347v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La relance de la production truffière en Méditerranée nord-occidentale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les liens sciences-société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synergie Ier Colloque International sur la Gestion Forestière Intégrée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Saint-Anthème, France. pp.7</w:t>
+              <w:t xml:space="preserve">Séminaire 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labex DRIIHM, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591452v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03235040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The territorial Analysis of truffle production: a prerequisite to the biotechnical experimentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Liens Sciences/Société : Pratiques et perspectives pour les OHM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lafon</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3è Congresso Internazionale di Spoleto sul Tartufo (TUBER2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Spoleto, Italy. pp.620-630</w:t>
+              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591498v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04618838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les relations sciences-société dans la littérature : Éléments pour les OHM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04618869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une charte pour l'OHMi Nunavik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire annuel de restitution de l'OHMi Nunavik / Tukisik - 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OHMi Nunavik, Nov 2015, Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les métadonnées c’est quoi et comment entrer ces informations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire annuel de l’OHMI Nunavik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04638814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Base de données, métadonnées et géocatalogue de l'OHMi Nunavik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire annuel de restitution de l'OHmi Nunavik / Tukisik - 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OhMi Nunavik, Nov 2015, Québec, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du territoire aux pratiques truffières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Truffes et territoires"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Brives, France. pp.48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaborer un diagnostic partagé du territoire. Choisir une méthodologie en fonction du contexte et des enjeux locaux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Arranz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de clôture du programme Pour et Sur le Développement Régional (PSDR) Aquitaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRSTEA Bordeaux, INRA Bordeaux, Région, Apr 2012, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Global methodology to improve truffle production: from territorial to plot analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Diette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Chandioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lauriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J. Moundy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th international workshop on edible mycorrhizal mushrooms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Rabat, Morocco. pp.29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les herbiers de zostères, regards d'usagers sur un indicateur écologique. Premiers résultats d'enquête</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ginelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire interdisciplinaire du projet OSQUAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, France. pp.13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ICZM challenges in the Arcachon Bay: an interdisciplinary analysis of social and economic strategies in a vulnerable oyster industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Roussary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Rivaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Cazals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vulnérabilité des écosystèmes côtiers au changement global et aux évènements extrêmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Biarritz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand un patrimoine naturel menacé devient un patrimoine culturel : une opportunité pour la trufficulture et les territoires associés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Patrimoine culturel et désirs de territoires : vers quels développements ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Nîmes, France. pp.26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une gestion multifonctionnelle des espaces ruraux et l'innovation au coeur du développement territorial durable : le cas de la relance de la production truffière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1er Colloque International sur la Gestion Forestière Intégrée : SYNERGIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Saint Anthème, France. pp.14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La relance de la production truffière en Méditerranée nord-occidentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Synergie Ier Colloque International sur la Gestion Forestière Intégrée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Saint-Anthème, France. pp.7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The territorial Analysis of truffle production: a prerequisite to the biotechnical experimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3è Congresso Internazionale di Spoleto sul Tartufo (TUBER2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Spoleto, Italy. pp.620-630</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le végétal, enjeu et témoin de la composition des paysages urbains. Le cas de Lunel (France, Hérault), en quête d’identité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’évaluation du paysage : une utopie nécessaire ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2004, Montpellier, France. pp.599-611</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03272542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (9)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ORRSO, Outil de recherche de ressources en science ouverte</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Trémélo</w:t>
+                <w:t xml:space="preserve">Amélioration de l'application spatio-temporelle Chrono-Rhône et transférabilité à d'autres territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dunesme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Delhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Morandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiquer le science ouverte : des services et des compétences en action</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée annuelle de l'EUR H2O'Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525241v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Observatoires Hommes-Milieux et le LabEx DRIIHM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ORRSO, Outil de recherche de ressources en science ouverte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Trémélo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Massaviol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PEPR One Water</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pratiquer le science ouverte : des services et des compétences en action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04161469v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Success stories of FAIR data publication on behalf of the ANR SO-DRIIHM Open Science project</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Iwan Le Berre</w:t>
+                <w:t xml:space="preserve">Les Observatoires Hommes-Milieux et le LabEx DRIIHM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Badariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Bedell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34972/driihm-a7445b⟩</w:t>
+              <w:t xml:space="preserve">PEPR One Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34972/driihm-821985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04128197v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ORRSO - Open Science Resource Finder</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Success stories of FAIR data publication on behalf of the ANR SO-DRIIHM Open Science project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouveret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ablaye Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34972/driihm-e30250⟩</w:t>
+              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Strasbourg, France. , 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34972/driihm-a7445b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03720513v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SO-DRIIHM: promoting Open Science within the LabEx DRIIHM and improving its Research Data Infrastructure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ORRSO - Open Science Resource Finder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Martin-Mennetrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Trémélo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Massaviol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Priscilla Duboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of LabExDRIIHM 2019</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.3504565⟩</w:t>
+              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Nantes, France. , 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34972/driihm-e30250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02322991v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Offre d'outils et de services communs pour la gestion et la valorisation de l'information scientifique des OHM</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SO-DRIIHM: promoting Open Science within the LabEx DRIIHM and improving its Research Data Infrastructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Defays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Duboz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel du LabEx DRIIHM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium of LabExDRIIHM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Lyon, France. , 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.3504565⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02053495v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DRIIHM - Inter-Disciplinary Research Facility on Human-Environment Interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Offre d'outils et de services communs pour la gestion et la valorisation de l'information scientifique des OHM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Trémélo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Jean-Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de prospective Surfaces et Interfaces Continentales et Ecosphères : Quelles priorités pour la recherche?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Paris, France. </w:t>
+              <w:t xml:space="preserve">Séminaire annuel du LabEx DRIIHM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02972896v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02053495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INGEDICO, Instruments de Gestion et Dispositifs Collectifs de conservation et valorisation de ressources naturelles renouvelables</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DRIIHM - Inter-Disciplinary Research Facility on Human-Environment Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque finale de restitution des projets PSDR3 Aquitaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Colloque de prospective Surfaces et Interfaces Continentales et Ecosphères : Quelles priorités pour la recherche?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03272513v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">INGEDICO, Instruments de Gestion et Dispositifs Collectifs de conservation et valorisation de ressources naturelles renouvelables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Couix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque finale de restitution des projets PSDR3 Aquitaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">INGEDICO - Instruments de Gestion et Dispositifs Collectifs de conservation et valorisation de ressources naturelles renouvelables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole Chercheur des projets PSDR3 Aquitaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Carcans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03272609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6082,2545 +7248,2633 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthode de diagnostic partagé de territoire, des implicites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Arranz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Partenariats pour le développement territorial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, 256 p., 2015, 978-2-759224-08-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimonialisation culturelle d’une ressource naturelle : une opportunité pour la truffe noire du Périgord (Tuber melanosporum Vitt.) et les territoires associés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fournier Laurent-Sébastien; Crozat Dominique; Bernié-Boissard Catherine; Chastagner Claude. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patrimoine et valorisation des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.105-122, 2012, 972-2-336-00478-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03272331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mobilité symbolique du chêne vert (Quercus ilex L.) en Méditerranée nord-occidentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Berger Alain; Chevalier Pascal; Cortes Geneviève; Dedeire Marc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patrimoine, héritages et développement rural en Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.159-177, 2010, Logiques sociales, 978-2-296-12652-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chêne vert : un élément pertinent de l’évaluation des paysages méditerranéens ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Puech Daniel; Rivière-Honegger Anne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'évaluation du Paysage : une utopie nécessaire ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de l'Université Paul Valéry, pp.225-234, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03272416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le végétal, enjeu et témoin de la composition des paysages urbains. Le cas de Lunel (France, Hérault), en quête d'identité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel Puech; Anne Rivière-Honnegger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'évaluation du Paysage. Une utopie nécessaire ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de la Méditerranée - PULM</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.599-611, 2004, coll. "Territoires en mutation", 2-84269-646-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03767711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (23)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ORRSO - Outil de recherche de Ressources sur la Science Ouverte - pour promouvoir et encourager les pratiques de science ouverte dans la communauté du DRIIHM</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Webinaire de présentation de l'IR TRESSE aux équipes de recherche des Observatoires Hommes-Milieux (OHM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Jean Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Noack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525219v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05586424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politique des données des dispositifs et infrastructures de l'INEE</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+                <w:t xml:space="preserve">ORRSO - Outil de recherche de Ressources sur la Science Ouverte - pour promouvoir et encourager les pratiques de science ouverte dans la communauté du DRIIHM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Trémélo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Massaviol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04000652v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human-Environment Observatories</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+                <w:t xml:space="preserve">Politique des données des dispositifs et infrastructures de l'INEE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Callou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyssa Clavreul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hénon Amandine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03420667v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observatoire Hommes-Milieux International (OHMi) Tessékéré</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Priscilla Duboz</w:t>
+                <w:t xml:space="preserve">Human-Environment Observatories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Chenorkian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03424138v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03420667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nunavik&amp;quot; International Human-Environment Observatory (OHM)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Blangy</w:t>
+                <w:t xml:space="preserve">Observatoire Hommes-Milieux International (OHMi) Tessékéré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Boëtsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliou Guisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Duboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03422341v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03424138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pima County Human-Environment Observatory (OHM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+                <w:t xml:space="preserve">Fessenheim Human-Environment Observatory (OHM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Badariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chabaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03424117v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03421109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fessenheim Human-Environment Observatory (OHM)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christelle Roy</w:t>
+                <w:t xml:space="preserve">Pyrenees - haut Vicdessos Human-Environment Observatory (OHM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Galop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Barcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03421109v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03421288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyrenees - haut Vicdessos Human-Environment Observatory (OHM)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hugues Barcet</w:t>
+                <w:t xml:space="preserve">Pima County Human-Environment Observatory (OHM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03421288v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03424117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caribbean Coast Human-Environment Observatory (OHM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Jean Lopez</w:t>
+                <w:t xml:space="preserve">Human-Environment Observatory (OHM) Oyapock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03421619v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03422437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patagonia - Bahia Exploradores (Chile) International Human-Environment Observatory (OHMi)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Galop</w:t>
+                <w:t xml:space="preserve">Caribbean Coast Human-Environment Observatory (OHM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Jean Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03421034v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03421619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human-Environment Observatory (OHM) Oyapock</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Davy</w:t>
+                <w:t xml:space="preserve">Patagonia - Bahia Exploradores (Chile) International Human-Environment Observatory (OHMi)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Salazar-Burrows</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03422437v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03421034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Provence Coalfield Human-Environment Observatory (OHM)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Raynal</w:t>
+                <w:t xml:space="preserve">Nunavik&amp;quot; International Human-Environment Observatory (OHM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Decaulne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najat Birhy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Blangy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03420845v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03422341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estarreja International Human-Environment Observatory (OHMi)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Ferreira da Silva</w:t>
+                <w:t xml:space="preserve">Provence Coalfield Human-Environment Observatory (OHM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Noack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03420998v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03420845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhone Valley Human-Environment Observatory (OHM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Morandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03424335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human-Environment Observatory (OHM) Bitche County</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Hein</w:t>
+                <w:t xml:space="preserve">Estarreja International Human-Environment Observatory (OHMi)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Bedell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03423978v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03420998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French mediterranean coastal zone&amp;quot; Human-Environment Observatory (OHM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Monfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03421803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LabEx DRIIHM - InterDisciplinary Research Facility on Human-Environment Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Chenorkian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03420637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo-DRIIHM, la photothèque du Laboratoire d'Excellence &amp;quot;Dispositif de Recherche Interdisciplinaire sur les Interactions Hommes-Milieux&amp;quot; (DRIIHM)</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2018, https://photo.driihm.fr/</w:t>
+                <w:t xml:space="preserve">Human-Environment Observatory (OHM) Bitche County</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04960561v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03423978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'OHMi Tessekere</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">2017, pp.8</w:t>
+                <w:t xml:space="preserve">Photo-DRIIHM, la photothèque du Laboratoire d'Excellence &amp;quot;Dispositif de Recherche Interdisciplinaire sur les Interactions Hommes-Milieux&amp;quot; (DRIIHM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Jean-Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Massaviol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dunesme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, https://photo.driihm.fr/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03272680v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04960561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INGEDICO Instruments de gestion des ressources naturelles renouvelables et contextes territoriaux : une adéquation à construire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'OHMi Tessekere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pardo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2012</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03272565v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaborer un diagnostic partagé du territoire - Choisir une méthodologie en fonction du contexte et des enjeux locaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">INGEDICO Instruments de gestion des ressources naturelles renouvelables et contextes territoriaux : une adéquation à construire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Arranz</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03272576v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INGEDICO Instruments de gestion des ressources naturelles renouvelables et contextes territoriaux : une adéquation à construire Laboratoires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Elaborer un diagnostic partagé du territoire - Choisir une méthodologie en fonction du contexte et des enjeux locaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2010</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Arranz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03272586v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">INGEDICO Instruments de gestion des ressources naturelles renouvelables et contextes territoriaux : une adéquation à construire Laboratoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Couix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pardo Corinne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">INGEDICO : Instruments de gestion des ressources naturelles renouvelables et contextes territoriaux : une adéquation à construire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8630,243 +9884,243 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promote Open Science within the DRIIHM Interdisciplinary Research Facility on Human- Environment Interactions: Co-design of an e-infrastructure implementing the FAIR Principles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Defays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Duboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] CNRS UMR 5602 GEODE. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02382056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instruments de gestion des ressources naturelles renouvelables et contextes territoriaux: une adéquation à construire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8876,114 +10130,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DU RURAL À L'URBAIN. INTÉGRATIONS, USAGES ET GESTIONS DE L'ARBRE DANS LES PAYSAGES DE LA MÉDITERRANÉE NORD-OCCIDENTALE.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Paul Valéry - Montpellier III, 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00370852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId206"/>
+      <w:footerReference w:type="default" r:id="rId228"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9130,51 +10384,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895247v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jean-Charles" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pardo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18713/JIMIS-120620-6-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594764v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272398v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793045v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dayre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mendy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Jabea" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Massaviol" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621454v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605616v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birane Ciss&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Duboz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128784v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Decaulne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624653v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Henry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gachet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009135v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tr&#233;m&#233;lo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525037v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624596v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768248v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martin-Mennetrier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-668a52" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716452v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Briche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal-Jean Lopez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Lambourdiere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-d9d732" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907759v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.fcf3yga1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789658v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Burner" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cordonnier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-41d8b9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694858v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Motta-Pigaglio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gachet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Noack" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481268v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285170v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Michel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272732v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352535v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624537v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611738v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-af1cd3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341181v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Amal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641858v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Bhiry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272819v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272768v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373055v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Defays" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.pjt.so-driihm.zx93-ey74" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272903v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272878v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272895v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dedieu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624284v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alise Delserieys" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rouchier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tretola" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04640385v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thora Martina Herrmann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; G&#233;rin-Lajoie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laine Chanteloup" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04640394v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bernier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272862v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272837v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blangy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thora Herrmann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235040v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hein" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618869v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618838v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272922v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638814v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272930v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596904v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lafon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272439v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Arranz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594978v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diette" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chandioux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lauriac" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Moundy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596709v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ginelli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Floch" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272460v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Roussary" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rivaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bouet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cazals" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dachary-Bernard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593804v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591347v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591452v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591498v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272542v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Puech" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525241v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161469v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Boyer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Badariotti" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bedell" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-821985" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128197v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouveret" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ablaye Diop" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jung" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-a7445b" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720513v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-e30250" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322991v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3504565" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053495v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972896v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272513v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272609v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603529v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272331v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591450v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272416v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767711v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/l-evaluation-du-paysage-une-utopie-necessaire.html" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525219v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000652v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Clavreul" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;non Amandine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Joly" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420667v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Chenorkian" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424138v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Guisse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422341v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Birhy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424117v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Michel Le Tourneau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421109v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chabaux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Roy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421288v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Barcet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421619v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jean Lopez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421034v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Salazar-Burrows" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422437v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Davy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420845v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Noack" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Raynal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420998v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ferreira da Silva" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424335v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barthelemy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morandi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423978v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421803v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monfort" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420637v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960561v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dunesme" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272680v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272565v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272576v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272586v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pardo Corinne" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594768v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Girard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382056v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820525v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00370852v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895247v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jean-Charles" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pardo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18713/JIMIS-120620-6-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594764v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272398v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05586446v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05586058v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05587402v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05587102v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05586278v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586236v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586263v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05586330v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793045v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dayre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mendy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Jabea" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Massaviol" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05587062v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Henry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605616v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birane Ciss&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Duboz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05587184v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Davy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jean Lopez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Slaouti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05587439v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Euzen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ragueneau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Blanchard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621454v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05587086v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05586080v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128784v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Decaulne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624653v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gachet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009135v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tr&#233;m&#233;lo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525037v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624596v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768248v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martin-Mennetrier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-668a52" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716452v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Briche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal-Jean Lopez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Lambourdiere" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-d9d732" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907759v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.fcf3yga1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789658v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Burner" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cordonnier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-41d8b9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694858v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Motta-Pigaglio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gachet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Noack" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481268v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272732v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352535v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Michel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624537v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285170v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611738v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-af1cd3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341181v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Amal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641858v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Bhiry" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272819v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272768v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373055v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Defays" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.pjt.so-driihm.zx93-ey74" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272903v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272878v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272895v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dedieu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624284v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alise Delserieys" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rouchier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tretola" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04640385v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thora Martina Herrmann" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; G&#233;rin-Lajoie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laine Chanteloup" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04640394v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bernier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272837v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blangy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thora Herrmann" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272862v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235040v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hein" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618838v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618869v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272922v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638814v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272930v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596904v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lafon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272439v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Arranz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594978v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diette" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chandioux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lauriac" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Moundy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596709v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ginelli" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Floch" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272460v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Roussary" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rivaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bouet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cazals" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dachary-Bernard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593804v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591347v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591452v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591498v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272542v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Puech" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574831v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dunesme" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delhomme" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morandi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525241v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161469v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Boyer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Badariotti" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bedell" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-821985" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128197v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouveret" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ablaye Diop" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jung" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-a7445b" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720513v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-e30250" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322991v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3504565" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053495v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972896v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272513v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272609v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603529v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272331v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591450v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272416v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767711v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/l-evaluation-du-paysage-une-utopie-necessaire.html" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05586424v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Noack" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525219v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000652v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Clavreul" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;non Amandine" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Joly" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420667v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Chenorkian" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424138v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Guisse" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421109v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chabaux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Roy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421288v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Barcet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424117v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Michel Le Tourneau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422437v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421619v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421034v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Salazar-Burrows" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422341v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Birhy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420845v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Raynal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424335v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barthelemy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420998v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ferreira da Silva" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421803v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monfort" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420637v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423978v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960561v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272680v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272565v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272576v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272586v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pardo Corinne" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594768v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Girard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382056v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820525v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00370852v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>