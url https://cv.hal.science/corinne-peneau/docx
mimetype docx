--- v0 (2026-04-16)
+++ v1 (2026-05-11)
@@ -601,173 +601,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02333837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Faire et défaire les rois en Suède à la fin du Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Péneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Albrecht Burkardt (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Abdications – Destitutions, de l’Antiquité à l’époque contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01643637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le contexte politique et culturel des Eufemiavisor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Péneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Berthelot et Christine Ferlampin- Acher (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La matière arthurienne en Europe (1270-1550)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUR, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01643631v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-01643637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Chanoines rebelles ou roi sans parole ? Vers la révolte suédoise contre Erik de Poméranie (1432-1434) »</w:t>
               </w:r>
@@ -820,373 +820,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02333767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Law and the King’s Heart: Emotions as Political Statements in the Chronicle of Duke Erik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Péneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Per Förnegård, Erika Kihlman, Mia Åkestam; and Gunnel Engwall (eds.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tears, Sighs and Laughter. Expressions of Emotions in the Middle Ages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kungl. Vitterhetsakademien, The Royal Swedish Academy of Letters, History and Antiquities, p. 64-76, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01643584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ange et le roi nain. Réflexions sur la royauté suédoise à la fin du Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Péneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Béatrice Delaurenti; Blaise Dufal; Piroska Nagy (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Historien et les fantômes. Lectures (autour) de l’œuvre d’Alain Boureau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Belles lettres, p. 117-126, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01643571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">“Au nom de tout le peuple”. La représentation politique en Suède à la fin du Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Péneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Samuel Hayat; Corinne Péneau; Yves Sintomer (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> La représentation avant l’âge représentatif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01643621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique en prose et Petite chronique rimée. Les deux faces d’une même histoire dans la Suède du XVe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Péneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Croizy-Naquet; Michelle Szkilnik. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres du vers et de la prose. Conscience poétique et mise en texte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de la Sorbonne nouvelle, p. 185-200., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02333729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Law and the King’s Heart: Emotions as Political Statements in the Chronicle of Duke Erik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Péneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Per Förnegård, Erika Kihlman, Mia Åkestam; and Gunnel Engwall (eds.). </w:t>
+              <w:t xml:space="preserve">Per Förnegård; Erika Kihlman; Mia Åkestam; Gunnel Engwall. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tears, Sighs and Laughter. Expressions of Emotions in the Middle Ages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Kungl. Vitterhetsakademien, The Royal Swedish Academy of Letters, History and Antiquities, p. 64-76, 2017</w:t>
-[...144 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, The Royal Swedish Academy of Letters, History and Antiquities, p. 119-151, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02333666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -1847,165 +1847,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03311042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La succession royale dans le royaume de Suède, entre coutume héréditaire et loi élective (XIIIe-XIVe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Péneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Making and breaking the rules: succession in medieval Europe c. 1000-c.1600. Etablir et abolir les normes: la succession dans l'Europe médiévale, vers 1000-vers 1600</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, p. 23-41, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03311065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Et je me suis noyé dans le Bomilfjord . L'échec de Magnus Eriksson, une construction politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Péneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'échec en politique, objet d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, p. 209-225, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03311081v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03311065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le roi lié : le serment royal en Suède d'après les lois du XIVe siècle</w:t>
               </w:r>
@@ -2995,373 +2995,373 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03311082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La représentation-incarnation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Péneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Samuel Hayat; Yves Sintomer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raisons politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 72, 2018, La représentation politique avant le gouvernement représentatif</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02333809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La création d’une communitas regni en Suède (XIIIe-XIVe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Péneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque Communitas regni: la «communauté du royaume» (Angleterre, Écosse, France, Empire, Scandinavie), de la fin du Xe siècle au début du XIVe siècle, théories et pratiques </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, organisé par Dominique Barthélemy, Isabelle Guyot-Bachy, Frédérique Lachaud et Jean-Marie Moeglin, Nov 2014, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01643627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martyres politiques et expression du pouvoir dans la Suède de la fin du Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Péneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Martyrs politiques (XIIe-XVIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, organisé à L’UCL (Louvain-la-Neuve), par Gilles Lecuppre et Maïté Billoré, Nov 2016, Louvain, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01643643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique en prose et Petite chronique rimée. Les deux faces d’une même histoire dans la Suède du XVe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Péneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque Rencontres du vers et de la prose. Conscience poétique et mise en texte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, organisé par Catherine Croizy-Naquet et Michelle Szkilnik, Mar 2015, Paris, France. (sous presse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01643617v1</w:t>
-              </w:r>
-[...103 lines deleted...]
-                <w:t xml:space="preserve">hal-02333809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3610,51 +3610,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325027v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne P&#233;neau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01643554v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311043v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311085v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311084v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144890v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Biaggini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333837v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01643631v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01643637v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333767v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01643621v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333729v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01643584v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01643571v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333666v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01643650v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01643587v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01643562v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01643595v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01643569v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01643591v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01643610v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01643603v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311042v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.11616" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311081v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311065v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311068v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311063v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311064v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311080v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311066v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325048v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rgi.2795" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-GC0VXQZC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02440622v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hayat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sintomer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.072.0005" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01643564v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01643651v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311044v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.11506" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311069v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.2584" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311083v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311082v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.1356" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01643627v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01643643v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01643617v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333809v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01643611v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325027v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne P&#233;neau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01643554v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311043v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311085v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311084v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144890v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Biaggini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333837v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01643637v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01643631v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333767v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01643584v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01643571v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01643621v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333729v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333666v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01643650v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01643587v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01643562v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01643595v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01643569v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01643591v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01643610v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01643603v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311042v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.11616" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311065v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311081v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311068v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311063v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311064v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311080v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311066v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325048v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rgi.2795" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-GC0VXQZC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02440622v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hayat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sintomer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.072.0005" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01643564v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01643651v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311044v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.11506" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311069v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.2584" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311083v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311082v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.1356" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333809v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01643627v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01643643v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01643617v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01643611v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>