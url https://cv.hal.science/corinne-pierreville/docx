--- v0 (2026-03-16)
+++ v1 (2026-04-30)
@@ -532,2038 +532,2225 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (16)</w:t>
+        <w:t xml:space="preserve">Ouvrages (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anthologie de la littérature érotique du Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Musardine - Le Livre de Poche, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Loups-garous du Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Honoré Champion, 2024, Champion Classiques, Laurence Harf-Lancner</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renart le contrefait : d'après le manuscrit BnF fr. 1630</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Corinne Pierreville; Roger Bellon; Marion Bonansea; Claude Lachet; Marc Le Person; Lydie Louison; Marylène Possamaï-Perez. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honoré Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 192, 2020, CFMA, 978-2-7453-5390-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03656431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renart le Contrefait, édité d'après le manuscrit BnF fr. 1630</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roger Bellon; Marion Bonansea; Claude Lachet; Marc Le Person; Lydie Louison; Marylène Possamaï. Honoré Champion, 2 volumes (192), 2020, Classiques français du Moyen âge, 9782745353900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthologie de la littérature érotique du Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">La Musardine - Le Livre de Poche, 2024</w:t>
+              <w:t xml:space="preserve">Champion Classiques, 49, 2019, Champion Classiques Moyen-Âge, 9782745350855</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">, 192, 2020, CFMA, 978-2-7453-5390-0</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01964913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Laboratoire du roman. Le Chevalier au lion de Chrétien de Troyes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Doudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Denoyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle James-Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">E. Doudet. MAiGRE, Études médiévales de l'université Grenoble Alpes, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Roger Bellon; Marion Bonansea; Claude Lachet; Marc Le Person; Lydie Louison; Marylène Possamaï. Honoré Champion, 2 volumes (192), 2020, Classiques français du Moyen âge, 9782745353900</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02305270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Chevalier au lion de Chrétien de Troyes édition bilingue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Honoré Champion, 2016, Laurence Harf, 2745331159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Champion Classiques, 49, 2019, Champion Classiques Moyen-Âge, 9782745350855</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01288365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dictionnaire des animaux de la littérature française, tome 2, Hôtes de la terre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lachet Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavorel Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Honoré Champion, 2016, Jean Pruvost, 978-2-7453-3163-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01399715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dictionnaire des animaux de la littérature française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lachet Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavorel Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Honoré Champion, 2016, Jean Pruvost, 978-2-7453-3163-2</w:t>
+              <w:t xml:space="preserve">Honoré Champion, Tome 1, 2015, Hôte des airs et des eaux, Jean Pruvost</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Honoré Champion, 2016, Laurence Harf, 2745331159</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01220136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Roman de Merlin en prose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Honoré Champion, pp.496, 2014, Champion Classiques, Laurence Harf-Lancner, ISBN-13: 978-2745326928</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Honoré Champion, Tome 1, 2015, Hôte des airs et des eaux, Jean Pruvost</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00944328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditer, traduire ou adapter les textes médiévaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">APRIME-Lyon, pp.340, 2009, 978-2-911981-22-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Honoré Champion, pp.496, 2014, Champion Classiques, Laurence Harf-Lancner, ISBN-13: 978-2745326928</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00947222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claris et Laris&amp;quot;, somme romanesque du XIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Honoré Champion, 432 p., 2008, Jean Dufournet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">APRIME-Lyon, pp.340, 2009, 978-2-911981-22-7</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00397322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanges Claude Lachet. Dieu, Amour et Chevalerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">APRIME éditions, pp.358, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Honoré Champion, 432 p., 2008, Jean Dufournet</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00397339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claris et Laris&amp;quot;, édition critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacqueline Cerquiglini-Toulet, Joëlle Ducos et Francine Mora. Honoré Champion, 1131 p., 2008, Les Classiques Français du Moyen Âge</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">APRIME éditions, pp.358, 2008</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00397320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entremetteurs et entremetteuses dans la littérature de l'Antiquité à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">APRIME éditions, pp.296, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Jacqueline Cerquiglini-Toulet, Joëlle Ducos et Francine Mora. Honoré Champion, 1131 p., 2008, Les Classiques Français du Moyen Âge</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00397340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claris et Laris&amp;quot;, traduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Dufournet. Honoré Champion, 732 p., 2007, Traductions des Classiques du Moyen Âge</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">APRIME éditions, pp.296, 2007</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00397321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier d'Arras. L'Autre Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Champion, 366 p., 2001, Champion Essai, Jean Dufournet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...123 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00395141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les titres obscènes des fabliaux et leurs traducteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabienne Pomel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parler de foutre : dire le sexe au Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04680345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un romancier en quête de la &amp;quot;fin amor&amp;quot;. Tours et détours de l’&amp;quot;amour&amp;quot; dans le &amp;quot;Chevalier au lion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">E. Doudet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le laboratoire du roman. Le Chevalier au lion de Chrétien de Troyes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Études médiévales de l'université Grenoble Alpes, MAiGRE, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01782082v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand un Renart conte une histoire de loup-garou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aurélie Barre; Valérie Méot-Bourquin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du Temps que les bestes parloient. Mélanges offerts à Roger Bellon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.263-288, 2018, 978-2-406-06799-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06800-6.p.0263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01964915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La parole du fou dans le Jeu de la Feuillée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabienne Boissiéras. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dire le désordre, Actes du colloque du centre Jean Prévost, Université Lyon 3, 28-30 avril 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.161-174, 2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-4104-2.p.0161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01570870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remarques sur le manuscrit T (B.N. fonds fr. 12576) et le manuscrit V (B.N. nv. acquisitions fr. 6 614) de la &amp;quot;Continuation&amp;quot; de Gerbert de Montreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Corinne Pierreville. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Éditer, traduire ou adapter les textes médiévaux", actes du colloque international organisé les 11 et 12 décembre 2008 à l’Université Jean Moulin – Lyon 3,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, publication du CEDIC, volume 32, Jacques André éditeur, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01570935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des oiseaux et des femmes. Quelques remarques sur la grue du fabliau de &amp;quot;Celle qui fu foutue et desfoutue&amp;quot;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Oiseaux : de la réalité à l’imaginaire, Actes du colloque de Lyon des 1er, 2 et 3 juin 2005, textes rassemblés par Cl. Lachet, vol. 26,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 135-146, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01570904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'entremetteuse des fabliaux, un singulier personnage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Pierreville, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entremetteurs et entremetteuses dans la littérature de l’Antiquité à nos jours, actes du colloque international organisé les 18 et 19 mai 2006 à l’Université Jean Moulin – Lyon 3,, volume 28</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, publication du CEDIC, Jacques André éditeur,, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01570916v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la lettre au roman. Lecture, écriture et réécriture dans &amp;quot;Claris et Laris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claude Lachet, Laurence Richer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Lettre et les Lettres - Cours de Séminaires 2003-2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Lyon III - CEDIC, pp.37-63, 2006, 9782911981173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01571001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction et dossier de &amp;quot;Eracle&amp;quot; de Gautier d'Arras, traduit par André Eskénazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Dufournet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Eracle" de Gautier d'Arras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Honoré Champion, p.7-38; 215-245, 2002, Traductions des Classiques du Moyen Âge</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00397428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction littéraire et dossier sur Eracle de Gautier d'Arras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Dufournet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eracle traduit en français moderne par André Eskénazi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Honoré Champion, pp.7-38 et 215-239, 2002, Traductions des classiques du Moyen Âge, 2-7453-0599-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00947224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séduire, surprendre ou tromper...Les titres des fabliaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">textes rassemblés par Cl. Lachet,. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">À Plus d’un Titre. Les titres des œuvres dans la littérature française du Moyen Âge au XXe siècle, Actes du colloque de Lyon des 18 et 19 mai 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publication du CEDIC, p. 19-28, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01570899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figures féminines dans &amp;quot;Le Conte du Graal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Danielle Quéruel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le « Conte du Graal » de Chrétien de Troyes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, p.89-101, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00397439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réminiscences de Chrétien de Troyes dans le &amp;quot;Chevalier à l'épée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claude Lachet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Œuvre de Chrétien de Troyes dans la littérature française. Réminiscences, résurgences et réécritures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Lyon III-CEDIC, 1997, 9782911981036</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01570893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2573,2702 +2760,2633 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Merlin à Merlot. Le devenir de l'enchanteur dans les récits brefs en vers des XIIIe et XIVe siècles [version en japonais uniquement]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kôji Watanabe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin d'Études Françaises de l'Université de Chuo - Futsugo Futsubungaku kenkyū</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 57, p. 79-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04960045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contredire dans le &amp;quot;Chevalier à l’épée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kôji Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yumiko Watanabe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société japonaise d'études galloises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16, p. 2-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lunete, un personnage aux mille facettes (Chrétien de Troyes Le Chevalier au lion)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kôji Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yumiko Watanabe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Chuo Univ. Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 324, pp.P. 97-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04279470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claris et Laris, roman arthurien du XIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kôji Watanabe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin d'Études Françaises de l'Université de Chuo - Futsugo Futsubungaku kenkyū</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 55, pp.157-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04018442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amour &amp;quot;fin&amp;quot;, amour &amp;quot;fou&amp;quot; dans le &amp;quot;Chevalier au lion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perspectives médiévales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3-4, pp.603-616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rma.253.0603⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01782084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La tradition du Merlin en prose. À propos d’une publication récente — Réponse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue critique de philologie romane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02911710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Amour &amp;quot;fin&amp;quot;, amour &amp;quot;fou&amp;quot; dans le &amp;quot;Chevalier au lion</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le choix des mots. Traduire les textes érotiques du Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médiévales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Traductions du Moyen Âge, 75 (2), pp.151-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/medievales.9411⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01782085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Miroir de Renart. Pour une redécouverte de « Renart le Contrefait », éd. Craig Baker, Mattia Cavagna, Annick Englebert, Silvère Menegaldo, Université catholique de Louvain, Publications de l’Institut d’Études Médiévales, « Textes, Études, Congrès » 27, Louvain-la-Neuve, 2014, 238 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives médiévales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 3-4, pp.603-616. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rma.253.0603⟩</w:t>
+              <w:t xml:space="preserve">, 2016, Le Moyen Âge en Amérique du Nord, 37, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/peme.10475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...154 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02081217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeu de masques et fabliaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des langues romanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 113, pp.371-385</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00947221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le déguisement dans &amp;quot;Trubert&amp;quot; : l'identité en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Moyen Age. Revue d'histoire et de philologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, CXIV (2), pp.315-334. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rma.142.0315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00397341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche grammaticale, linguistique et sémantique des strophes VIII et IX d'Aucassin et Nicolette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Ecole des lettres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, numéro spécial 2000-2001, p. 165-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00861952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conjointure du Chevalier de la charrette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Ecole des lettres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, numéro spécial de mars 1997, p.9-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00861951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cortège du Graal, explication linéaire des vers 3128-3191</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Ecole des lettres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, numéro spécial de janvier 1996, p. 27-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00861949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrétien de Troyes : l'homme et l'œuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Ecole des lettres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, numéro spécial de juin 1993, p.11-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00861945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La composition du Chevalier au Lion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Ecole des lettres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, numéro spécial de juin 1993, p. 85-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00861948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le goupil et les fabliaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du nouveau sur le fabliau ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Philippe Haugeard; Sylvère Ménégaldo, Nov 2021, Orléans (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Merlin à Merlot. Le devenir de l'enchanteur dans les récits brefs en vers des XIIIe et XIVe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e Congrès de la Société Internationale Arthurienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sebastien Douchet, Jul 2024, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04689784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Fabliaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Nuguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Pinche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Lavrentiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanistica 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association francophone des humanités numériques, Jun 2023, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04099492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du manuscrit BnF fr. 1630 et programme iconographique de Renart le Contrefait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renart le Contrefait. État de la recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01818226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claris et Laris : les prisons du roman arthurien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réalités, images, écritures de la prison au Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jean-Marie Fritz; Sylvère Ménégaldo, Oct 2010, Dijon, France. pp.49-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00804218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La parole du fou dans le Jeu de la Feuillée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dire le désordre 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Lyon, France. p. 161-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00804207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dragon dans la littérature et les arts médiévaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le dragon dans la littérature et les arts médiévaux [Séminaire des médiévistes du CIHAM]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Histoire, Archéologie, Littératures des mondes chrétiens et musulmans médiévaux (CIHAM UMR 5648), Mar 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00861954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remarques sur le manuscrit T (B.N. fonds fr. 12576) et le manuscrit V (B.N. nv. acquisitions fr. 6 614) de la Continuation de Gerbert de Montreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éditer, traduire ou adapter les textes médiévaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pierreville Corinne, 2009, Lyon, France. p. 133-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00861938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'entremetteuse des fabliaux. Un singulier personnage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entremetteuse et entremetteur dans la littérature de l’Antiquité à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pierreville Corinne, 2006, Lyon, France. p.119-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00397343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des oiseaux et des femmes. Quelques remarques sur la grue du fabliau de &amp;quot;Celle qui fu foutue et desfoutue »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des oiseaux et des femmes. Quelques remarques sur la grue du fabliau de "Celle qui fu foutue et desfoutue »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Lyon, France. p.135-146</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00397344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la lettre au roman. Lecture, écriture et réécriture dans &amp;quot;Claris et Laris »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la lettre au roman. Lecture, écriture et réécriture dans "Claris et Laris »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Lyon, France. p.37-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00397342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plaisance&amp;quot; et &amp;quot;outrance&amp;quot;. Les tournois dans &amp;quot;Claris et Laris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Plaisance" et "outrance". Les tournois dans "Claris et Laris"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Lyon, France. p. 31-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00397421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'Athanaïs à Ganor, les métamorphoses de l'impératrice dans les romans de Gautier d'Arras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">D'Athanaïs à Ganor, les métamorphoses de l'impératrice dans les romans de Gautier d'Arras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Montpellier, France. p. 659-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00397425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séduire, surprendre ou tromper... Les titres des fabliaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séduire, surprendre ou tromper.. Les titres des fabliaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Lyon, France. p. 19-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00397426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'hospitalité et son prix dans quelques fabliaux du XIIIe et XIVe siècles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'hospitalité et son prix dans quelques fabliaux du XIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Clermont-Ferrand, France. p. 239-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00397427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'image du roi et de l'empereur dans les romans de Gautier d'Arras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'image du roi et de l'empereur dans les romans de Gautier d'Arras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Lille, France. p.125-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00397431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la cour de Blois à la cour de Champagne : les romans de Gautier d’Arras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Splendeurs de la cour de Champagne au temps de Chrétien de Troyes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Danielle Quéruel, 1999, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01570941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réminiscences de Chrétien de Troyes dans &amp;quot;Le Chevalier à l'épée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réminiscences de Chrétien de Troyes dans "Le Chevalier à l'épée"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Lyon, France. p.19-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00397444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le couple et le double dans les romans de Gautier d'Arras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le couple et le double dans les romans de Gautier d'Arras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, Arras, France. p.97-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00397449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'apparence à l'essence : la description dans le roman d'&amp;quot;Eracle&amp;quot; de Gautier d'Arras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l'apparence à l'essence : la description dans le roman d'"Eracle" de Gautier d'Arras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, Lille, France. p.317-330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00397454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5278,17870 +5396,17870 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vallet qui d'aise a malaise se met - Édité d'après le ms. BnF fr. 12603</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Durand Dockx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05216403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trubert - Édité d'après le ms. BnF fr. 2188</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05216387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le jugement - Édité d'après le ms. Genève, Bibl. publ. et univ, français 179 bis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Durand Dockx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le prestre et les deus ribaus - Édité d'après le ms. BnF fr. 837</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dame qui aveinne demandoit pour Morel sa provande a avoir - Édité d'après le ms. BnF fr. 25545</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le chevalier a la robe vermeille - Édité d'après le ms. BnF fr. 837</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les deus bordeors ribauz (pièce 3 La contrejengle) - Édité d'après le ms. BnF fr. 837</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le chevalier qui recovra l'amor de sa dame - édité et traduit d'après le ms. de Bern Burgerbibliothek 354</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05213661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le charme 2 (dans le Chastoiement d'un pere a son fils) - Édité d'après le ms. BnF 19152</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05213645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le chevalier qui fist les cons parler 2 - Édité et traduit d'après le ms. Harley 2253</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05213665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nonete 1 de Jean de Condé - Édité et traduit d'après le ms. de Rome, Bibl. Casanatense, 1598</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05214354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le povre clerc - Édité et traduit d'après le ms. de Bern Burgerbibliothek 354</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Durand Dockx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05214485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lo con et lo vet et la soriz qui alerent vandangier - Édition, traduction et notes d'après le ms. Bern, Burgerbibliothek, Cod. 354</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Durand Dockx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vilain et la femme felunesse&amp;quot; de Marie de France - Édition et notes d'après le manuscrit British Library Harley 978</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dame escoillee - Édition et notes d'après le manuscrit BnF fr. 19152</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celui qui bota la pierre 2 - Édition, traduction et notes d'après le ms. BnF 2173</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Durand Dockx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les trois meschines - Édition, traduction et notes d'après le ms. BnF fr. 837</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les trois dames qui troverent l'anel 2 - Édition, traduction et notes d'après le ms. Berlin, Staatsbibliothek und Preussischer Kulturbesitz, Hamilton 257</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Durand Dockx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le clerc qui fu repus derriere l'escrin - Jean de Condé - Édition, traduction et notes d'après le ms. BnF fr. 1446</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Guillot-Barbance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vilain au buffet - Édité et traduit d'après le ms. BnF fr. 837</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Durand Dockx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05214682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berangier au long cul 2 - édité et traduit d'après le ms. BnF fr. 837</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05213641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le povre mercier - Édité et traduit d'après le ms. BnF fr. 1593</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Durand Dockx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05214497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lisse 2 (dans Chastoiement d'un pere a son fils) - Édité et traduit d'après le ms. Bodleian Library 86</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05214349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'evesque qui beneï le con - Édition, traduction et notes d'après le manuscrit de Bern, Burgerbibliothek, Cod. 354</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Durand Dockx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vilain et le folet&amp;quot; de Marie de France - Édition, traduction et notes d'après le manuscrit BnF fr. 1593</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vilain et le folet&amp;quot; de Marie de France - Édition et notes d'après le manuscrit York, Minster Library, XVI s. K-12 Pt. I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La veuve - Édition et notes d'après le manuscrit BnF fr. 2168</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Guillot-Barbance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sorisete des estopes - Édition, traduction et notes d'après le manuscrit Bern, Burgerbibliothek, Cod. 354</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Trachsler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidua (dans Sept sages de Rome) - Édité et traduit d'après le ms. BnF fr. 1553</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05214677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vescie a prestre - Édité d'après le ms. Turin, Biblioteca nazionale universitariaL. V. 32</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05216414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume au faucon - Édité d'après le ms. BnF fr. 19152</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le lai d'Aristote - Henri de Valenciennes - Édité d'après le ms. BnF fr. 837</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enfant de noif - Édition, traduction et notes d'après le manuscrit de Chantilly 475</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Mosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04915168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les trois dames qui troverent l'anel 1 - Édition, traduction et notes d'après le ms. BnF fr. 837</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Grüber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04914609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barat et Haimet de Jean Bodel - Édition, traduction et notes d'après le ms. BnF 837</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Eugène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04914693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les chevaliers, les clercs et les vilains - Édition, traduction et notes d'après le ms. BnF fr. 837</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...25 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Durand Dockx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le jugement des cons - Édition, traduction et notes d'après le manuscrit BnF 837</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le provost a l'aumuche - Édition, traduction et notes d'après le manuscrit BnF fr. 837</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04915001v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Justine Durand Dockx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le prestre qui ot mere a force - Édition, traduction et notes d'après le manuscrit Berlin, Staatsbibliothek und Preussischer Kulturbesitz, Hamilton 257</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dent de Huon l'Archevesque - Édition, traduction et notes d'après le manuscrit BnF fr. 837</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...23 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La plaine bourse de sens - Édition et notes d'après le ms. Berlin, Staatsbibliothek und Preussischer Kulturbesitz, Hamilton 257</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Grüber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La housse partie 2 - Édité et traduit d'après le ms. de Turin 14</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Mosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05214319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gageure - Édité et traduit d'après le ms. Harley 2253</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Mosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint Pierre et le jongleur - Édité d'après le manuscrit BnF fr. 837</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Durand Dockx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05216347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le segretain moine 1 - Édité d'après le ms. BnF fr. 2168</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04915271v1</w:t>
-[...42 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05216354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dame qui se venja du chevalier - Édité et traduit d'après le ms. Berlin Staatsbibliothek 257</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05213677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'amant et l'epee 1 (dans les Fables de Pierre Aufort) - Édité et traduit d'après le ms. BnF 12581</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05213620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le prestre et le chevalier - Milles d'Amiens - Édité d'après le ms. BnF fr. 12603</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le puis 2 (dans Chastoiement d'un pere a son fils) - Édité et traduit d'après le ms. Bodleian Library 86</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05214512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le linceul 2 (dans Chastoiement d'un pere a son fils) - Édité et traduit d'après le ms. Bodleian Library 86</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05214335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le prestre et Alison - Édité d'après le ms. BnF fr. 19152</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les braies au cordelier - Édité d'après le ms. BnF fr. 19152</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tentamina (Sept sages de Rome) - Édité d'après le ms. BnF fr. 1553</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05216381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le segretain moine 4 - Édité d'après le ms. Bern Burgerbibliothek 354</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Durand Dockx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05216374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une branche d'armes - Édition, traduction et notes d'après le ms. BnF fr. 837</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Durand Dockx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vallet aus douze fames - Édition, traduction et notes d'après le manuscrit Berlin, Staatsbibliothek und Preussischer Kulturbesitz, Hamilton 257</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Durand Dockx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pucele qui voloit voler - Édition, traduction et notes d'après le manuscrit Bern, Burgerbibliothek, Cod. 354</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Grüber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dame escoillee - Édition et notes d'après le manuscrit Berlin, Staatsbibliothek und Preussischer Kulturbesitz, Hamilton 257</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Durand Dockx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dame escoillee - Édition et notes d'après le ms. Arsenal 3114</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Durand Dockx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dame escoillee - Édition et notes d'après le ms. BnF fr. 1593</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...23 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dame escoillee - Édition et notes d'après le manuscrit BnF fr. 12603</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Durand Dockx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'escuiruel - Édition, traduction et notes d'après le manuscrit BnF fr. 837</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Corbellari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Durand Dockx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le preudome qui rescolt son compere de noier - Édition, traduction et notes d'après le manuscrit BnF fr. 19152</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le prestre qui manja mores (version 2) - Édition, traduction et notes d'après le manuscrit de Bern, Burgerbibliothek, Cod. 354</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Durand Dockx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le prestre et la dame - Édition, traduction et notes d'après le manuscrit BnF fr. 19152</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Durand Dockx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pescheor de Pont seur Saine - Édition, traduction et notes d'après le manuscrit Berlin, Staatsbibliothek und Preussischer Kulturbesitz, Hamilton 257</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le moigne - Édition, traduction et notes d'après le manuscrit BnF Rothschild 2800</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dame qui fist batre son mari - Édité et traduit d'après le ms. de Bern Burgerbibliothek 354</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05213670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les trois dames qui troverent un vit 2 édité d'après le ms. Harley 2253</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05213611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fevre de Creeil - Édition, traduction et notes d'après le manuscrit BnF fr. 837</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Guillot-Barbance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vilain qui vit un autre home od sa feme&amp;quot; de Marie de France - Édition, traduction et notes d'après le manuscrit BnF fr. 1593</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vilain et la femme felunesse&amp;quot; de Marie de France - Édition, traduction et notes d'après le manuscrit BnF fr. 1593</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hapart - Édition, traduction et notes d'après le manuscrit BnF fr. 12483</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La plaine bourse de sens - Édition, traduction et notes d'après le ms. BnF fr. 837</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sire Hain et dame Anieuse - Édition, traduction et notes d'après le manuscrit BnF fr. 837</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sentier batu&amp;quot; de Jean de Condé - Édition, traduction et notes d'après le manuscrit Arsenal 3524</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Gingras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La plantez - Édition, traduction et notes d'après le manuscrit de Bern, Burgerbibliothek, Cod. 354</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le prestre comporté - Édité d'après le ms. BnF fr. 12603</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le prestre pelé (dans les Miracles de Gautier de Coinci) - Édité d'après le ms. BnF fr. 2163</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mantel mautaillié - Édité d'après le ms. BnF fr. 837</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jouglet - Édité d'après le ms. BnF fr. 837</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constant du Hamel - Édité d'après le ms. BnF fr. 837</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les trois chevaliers et le chainse - Jacques de Baisieux - Édité d'après le ms. de Turin 32</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les deus bordeors ribauz (pièce 1) - Édité et traduit d'après le ms. BnF fr. 837</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vair palefroi - Édité d'après le ms. BnF fr. 837</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05216395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La housse partie 3 - Édition et traduit d'après le ms. de Princeton, Univ. Library, Taylor Collection 12, Phillipps 25970</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05214325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le foteor - Édité d'après le ms. BnF fr. 19152</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le chevaler a la corbayle - Édité et traduit d'après le ms. Harley 2253</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05213654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fole larguesce - Édité d'après le ms. BnF fr. 1588</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Durand Dockx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le jongleur d'Ely et le roi d'Angleterre - Édité d'après le ms. Harley 2253</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou maunier de Aleus - Édité d'après le ms. BnF fr. 1553</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vilain qui od sa fame vit aler son dru&amp;quot; de Marie de France - Édition, traduction et notes d'après le manuscrit BnF fr. 1593</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vieille truande - Édition, traduction et notes d'après le manuscrit BnF fr. 375</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W (Wautier) - Édition, traduction et notes d'après le manuscrit BnF fr. 12603</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Durand Dockx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le roman de un chivaler e de sa dame e de un clerk - Édité d'après le ms. Cambridge, Corpus Christi Coll., 50</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La demoisele qui ne poot oïr parler de foutre 3 (La pucele qui abevra le poulain) - Édité et traduit d'après le ms. BnF fr. 19152</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05213681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le charme 2 (Chastoiement d'un pere a son fils) - Édité et traduit d'après le ms. Bodleian Library 86</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05213650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les deus bordeors ribauz (pièce 2) - Édité d'après le ms. BnF fr. 19152</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'oustillement au vilain - Édité d'après le ms. BnF fr. 837</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richeut - Édité d'après le ms. de Bern Burgerbibliothek 354</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05216338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pré tondu - Édition, traduction et notes d'après le manuscrit de Bern, Burgerbibliothek, Cod. 354</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Durand Dockx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les deus changeors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vilain qui od sa fame vit aler son dru&amp;quot; de Marie de France - Édition et notes d'après le manuscrit York, Minster Library, XVI s. K-12 Pt. I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vilain qui vit un autre home od sa feme&amp;quot; de Marie de France - Édition et notes d'après le manuscrit York, Minster Library, XVI s. K-12 Pt. I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La coille noire - Édition, traduction et notes d'après le ms. BnF fr. 837</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Trachsler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aloul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Durand Dockx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Fritz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...3 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pliçon - Édition, traduction et notes d'après le manuscrit de Rome, Bibl. Casanatense, 1598</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les tresces&amp;quot; (version 1) de Garin - Édition et notes d'après le manuscrit Bern, Burgerbibliothek, Cod. 354</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cuvier - Édition, traduction et notes d'après le ms. BnF fr. 837</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Mosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La damoisele a la grue 2 - Le heron - Édition, traduction et notes d'après le manuscrit de Clermont-Ferrand, Archives du Puy-de-Dome, F2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Durand Dockx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'espervier - Édition, traduction et notes d'après le manuscrit BnF NAF 1104</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dit de dame Jouenne - Édité et traduit d'après le ms. BnF fr. 24432</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Laïd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05213673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La bataille des vins d'Henri d'Andeli - Édité et traduit d'après le ms. BnF fr. 837</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04915155v1</w:t>
-[...47 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gauthier Grüber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05213634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'amant et l'épée 2 (dans le Chastoiement d'un pere a son fils) - édité et traduit d'après le ms. Bodleian Library 86</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05213627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Puteus (dans Sept sages de Rome) - Édité et traduit d'après le ms. BnF fr. 1553</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05214517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W - Édité et traduit d'après le ms. BnF fr. 12603</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Durand Dockx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05214689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonbaut - Édité et traduit d'après le ms. de la BM de Troyes 1511</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05214309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vilain qui donna son ame au deable - Édité d'après le ms. Berlin, Staatsbibliothek und Preussischer Kulturbesitz, Manuscripta Hamiltoniana 257</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05216421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La housse partie 1 - Édité d'après le ms. BnF fr. 837</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le segretain moine 3 (Le sacristain) - Édité d'après le ms. BnF fr. 1593</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05216362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les tresces&amp;quot; (version 1) de Garin - Édition, traduction et notes d'après le manuscrit BnF fr. 12581</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vit et la couille - Édition, traduction et notes d'après le manuscrit BnF fr. 837</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Mosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les deus Angloys et l'anel - Paris BnF fr. 19152 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pet au vilain - Rutebeuf - BnF fr. 837 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mellin Mellot - Renart le Contrefait - BnF fr. 1630 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sot chevalier - Gautier Le Leu - Paris BnF fr. 837 - Édition numérique et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fol vilain - Gautier Le Leu - Nottingham, Univ. Library, Middleton L.M. 6 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le prestre qui manja mores 1 - Guerin - BnF fr. 19152 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Laïd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le chevalier qui fist sa fame confesse - Bnf fr. 837 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le covoteus et l'envieus - Jean Bodel - BnF fr. 19152 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vilain de Farbu - Jean Bodel - Paris BnF fr. 2168 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Guillot-Barbance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Trachsler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le prestre qui dit la Passion - Bnf fr. 19152 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Grüber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celui qui bota la pierre 1 - Bern Burgerbibliothek 354 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La damoisele qui ne pooit oïr parler de foutre 1 - Paris BnF fr. 837 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vilain qui conquist paradis par plait - Nottingham University Library, Department of manuscripts, WLC/LM/6 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vilain qui n'ert pas de son ostel sire - BM de Lyon ms. 5495 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cons - Gautier Le Leu ? - BnF fr. 837 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dame escoillee - Nottingham, University Library, mi lm 6 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/html/FABLIAUX-V0-3/synEdi/index.html</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Sohais - Nottingham University Library, Department of manuscripts, WLC/LM/6 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les tresses 1 - Garin - Bnf fr. 12581 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Laïd</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauteron et Marion - Berlin Staatsbibliothek und Preussischer Kulturbesitz, Hamilton 257 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le chevalier qui fist les cons parler 1 - Guerin - BnF fr. 19152 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les quatre souhais saint Martin - Bern Burgerbibliothek 354 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Laïd</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les trois chanoinesses de Couloigne de Watriquet de Couvin - Paris BnF Arsenal 3525 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Laïd</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les trois boçus menesterels de Durant - Paris BnF fr. 837 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Guillot-Barbance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La contrarieuse - Marie de France - BnF fr. 1593 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Laïd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le roi et le ribaud - Renart le Contrefait - BnF fr. 1630 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Grüber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les deus escuiers de Bregoigne - Paris BnF fr. 1630 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Guillot-Barbance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Grüber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La femme qui fist pendre son mari mort - Marie de France - Paris BnF fr. 1593 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Laïd</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le debat du cul et du con - Paris BnF fr. 837 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'oue au chapelain - Berlin, Staatsbibliothek und Preussischer Kulturbesitz, Hamilton 257 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les tresses 1 - Garin - Berne Burgerbibliothek 354 - Édition numérique et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La male honte 1 - Guillaume - BnF fr. 2173 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le maignien qui foti la dame - Berne Burgerbibliothek 354 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vieille qui oint la palme au chevalier - BnF fr. 2173 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le con qui fu fez a la besche - BnF fr. 837- Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les braies le priestre - Jean de Condé - Rome biblioteca casanatense 1598 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sot chevalier - Gautier Le Leu - Nottingham University Library, Department of manuscripts, WLC/LM/6 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les putains et les lecheors - Nottingham, University Library, Department of manuscripts, WLC/LM/6 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les deus vilains de Gautier Le Leu - Nottingham University Library mi lm 6 - édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Contrarieuse - Marie de France - York, Minster Library, XVI s. K-12 Pt. I - Édition numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'epee 1 - Fables Pierre Aufors - BnF fr. 12581- Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cele qui se fist foutre sur la fosse de son mari - Berne, Burgerbibliothek 354 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Lavrentiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La veuve - Gautier Le Leu - Nottingham University Library, Department of manuscripts, WLC/LM/6 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le puis 1 - Fables Pierre Aufors - BnF fr. 12581 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le meunier et les deus clers - Berne Burgerbibliothek 354 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Porcelet - Berne Burgerbibliothek 354 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le prestre ki abevete - BnF fr. 12603 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La male honte 2 - Huon de Cambrai - Berne Burgerbibliothek 354 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le prestre et le mouton - Haisiau - Berlin, Staatsbibliothek und Preussischer Kulturbesitz, Hamilton 257 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlot le juif qui chia dans la pel dou lievre - Rutebeuf - BnF fr. 1635 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le con - Gautier Le Leu - BnF fr. 19152 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les deus chevaus de Jean Bodel - Paris BnF fr. 837 - édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le preudome qui rescolt son compere de noier - BnF fr. 19152 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frere Denise - Rutebeuf - BnF fr. 1635 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieu et le pescour - Gautier Le Leu - Nottingham, University Library, Mi LM 6- Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le charme - Fables Pierre Aufors - BnF 12581 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Connebert - Gautier Le Leu - Bern bugerbibliothek 354 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dame chastiee - Paris BnF 1630 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Lavrentiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le marcheant et son asne - Renart le Contrefait - BnF fr. 1630 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Guillot-Barbance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La femme qui cunquie sen baron - Paris BnF fr. 12603 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'annel qui faisoit les vis grans et roides par Haisiau - BnF fr. 1593 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Lavrentiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, http://catalog.bfm-corpus.org/fabliaux/AnelRoides_BnF-1593</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Trois dames de Paris de Watriquet de Couvin - Paris Arsenal 3525 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Bellon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Testament de l'asne - Rutebeuf - Paris BnF fr. 1635 - Édition, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Lavrentiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Saineresse - Paris BnF fr. 837 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le linceul version 1 - Fables Pierre Aufort - BnF fr. 12581 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berangier au long cul 1 - Bern burgerbibliothek 354 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La damoisele qui ne pooit oïr parler de foutre 2 - Bern burgerbibliothek 354 - Édition numérique, traduction et notice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le prestre au lardier (Le savetier Baillet) - Paris BnF fr. 12483 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04914829v1</w:t>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+                <w:t xml:space="preserve">Céline Guillot-Barbance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, http://catalog.bfm-corpus.org/fabliaux/PrestreLardier_BnF-12483</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le prestre crucefié - édition, traduction et notes d'après Paris BnF fr. 837</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Grüber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+              <w:t xml:space="preserve">2023, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Nonete 2 - Renart le Contrefait - Paris BnF 1630 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vilain mire - Berlin Staatsbibliothek Ms. Hamilton 257 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pertris - Paris BnF fr. 837 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Grüber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+              <w:t xml:space="preserve">2023, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La damoisele a la grue 1 - Bern burgerbibliothek 354 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le prestre qui fu mis au lardier (Baillet le savetier) - Paris BnF fr. 12483 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, http://catalog.bfm-corpus.org/fabliaux/PrestreLardier_BnF-12483</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les quatre prestres - Haisiau - Berlin Staatsbibliothek Ms. Hamilton 257- Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Grüber</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...3 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le prestre teint - Édition, traduction et notes d'après Berlin Deutsche Staatsbibliothek Hamilton 257</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Lavrentiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, http://catalog.bfm-corpus.org/fabliaux/PrestreTeint_Berlin-257</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Male honte 2 - édition, traduction et notes d'après Paris BnF fr. 837</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Laïd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+              <w:t xml:space="preserve">2023, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dame qui fist trois tors entor le moustier - Rutebeuf - Paris BnF fr. 837 - Édition, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les trois avugles de Compiegne de Cortebarbe - Paris BnF fr. 12603 - Édition numérique, traduction et notice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une seule fame qui a son cors servoit cent chevaliers de tous poins - Paris BnF fr. 25545 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Pinche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Lavrentev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Bellon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Bouchier d'Abevile - Paris BnF fr. 837 - Eustache d'Amiens - Édition, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Lavrentiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Guillot-Barbance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Borgoise d'Orliens - Berlin Staatsbibliothek Ms. Hamilton 257- Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Grüber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+              <w:t xml:space="preserve">2023, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brifaut - Bern Burgerbibliothek 354 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Lavrentiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Grüber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+              <w:t xml:space="preserve">2023, https://txm-bfm.huma-num.fr/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Sohait desvez - Jean Bodel - Bern Burgerbibliothek 354 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estormi - Hues Piaucele - Paris BnF fr. 837 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hue Piaucele</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le prestre et le leu - édition, traduction et notes d'après Berlin Deutsche Staatsbibliothek Hamilton 257</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Guillot-Barbance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Grüber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+              <w:t xml:space="preserve">2023, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brunain la vache au prestre - Jean Bodel - Paris BnF fr. 837 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, http://catalog.bfm-corpus.org/fabliaux/BrunainBodel_BnF-837</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Trois Aveugles de Compiègne - Cortebarbe - Paris BnF fr. 837 - Édition, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Lavrentiev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Tresces 2 - Édition, traduction et notes d'après Paris BnF fr. 19152</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Pinche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boivin de Provins - Paris BnF 837- Édition numérique, traduction et notice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Pinche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auberée - Berlin Staatsbibliothek Ms. Hamilton 257 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Laïd</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gombert et les deus clers - Jean Bodel - Berlin Staatsbibliothek Hamilton 257 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, http://catalog.bfm-corpus.org/fabliaux/Gombert2ClersBodel_Berlin-257</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barat et Haimet - Jean Bodel - Paris BnF fr. 19152 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Laïd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+              <w:t xml:space="preserve">2023, http://catalog.bfm-corpus.org/fabliaux/BaratHaimetBodel_BnF-19152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vilain de Bailluel - Jean Bodel - Paris BnF fr. 837 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Lavrentiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Guillot-Barbance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, http://catalog.bfm-corpus.org/fabliaux/VilainBailluelBodel_BnF-837</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Trois dames qui troverent un vit - Paris BnF fr. 1593- Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Laïd</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Bellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les trois aveugles de Compiegne - Édition, traduction et notes d'après le ms BnF fr. 12603</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Guillot-Barbance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, https://txm-bfm.huma-num.fr/txm/catalog/fabliaux/trAveuglesCortebarbe_BnF-837</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le laid chevalier - Renart le Contrefait - Paris BnF fr. 1630 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Guillot-Barbance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Grüber</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...3 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La damoisele qui sonjoit - Bern burgerbibliothek 354 - Édition numérique, traduction et notice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estula - Berne Burgerbibliothek 354 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lachet Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La crote - Paris BnF fr. 1593 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Pinche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vilain asnier - Paris BnF fr. 19152 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Segretain Moine 2 - Édition, traduction et notes d'après Berlin Deutsche Staatsbibliothek Hamilton 257</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guillot-Barbance</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'epee 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Grüber</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'annel qui faisoit les vis grans et roides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Lavrentiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...14331 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04914518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fabliau d'Une seule fame qui a son cors servoit cent chevaliers de tous points : une épopée pour rire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chanter de geste. L’art épique et son rayonnement, Hommage à Jean-Claude Vallecalle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, p. 105-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00861941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23151,117 +23269,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Merlin à Merlot : métamorphoses de l’enchanteur dans les récits brefs du XIIIe et du XIVe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kôji Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yumiko Watanabe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23271,268 +23389,268 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lisse 1 (Fables Pierre Aufort) - Édité d'après le manuscrit BnF fr. 12581</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Laïd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04916034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cugnee&amp;quot; de Marie de France éditée d'après le manuscrit Nottingham. University Library, Manuscripts and Special Collections, Mi LM 6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Grüber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04916027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dit de Raoul de Houdenc - Édité d'après le manuscrit Nottingham. University Library, Manuscripts and Special Collections, Mi LM 6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Grüber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04916018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId336"/>
+      <w:footerReference w:type="default" r:id="rId341"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -23600,51 +23718,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="07434E97"/>
+    <w:nsid w:val="B805B83C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23748,51 +23866,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1D34308E"/>
+    <w:nsid w:val="F680778D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23896,51 +24014,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5D55126A"/>
+    <w:nsid w:val="75853253"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -24044,51 +24162,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="9D7FEC3B"/>
+    <w:nsid w:val="9DEF0166"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -24192,51 +24310,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="249C117F"/>
+    <w:nsid w:val="1D9E7788"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -24435,51 +24553,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-pierreville" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-3074-3841" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/055340008" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:corinne.pierreville@univ-lyon3.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sigaa.ufpb.br/sigaa/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212747v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pierreville" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679364v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03656431v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/11331-book-08535390-9782745353900.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125724v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964913v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399715v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachet Claude" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavorel Guy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288365v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220136v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944328v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947222v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397322v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397339v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397320v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397340v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397321v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395141v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680345v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964915v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06800-6.p.0263" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570870v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4104-2.p.0161" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570935v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570904v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570916v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571001v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397428v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947224v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570899v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397439v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570893v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960045v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#244;ji Watanabe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212734v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumiko Watanabe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279470v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018442v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911710v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782084v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.253.0603" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782085v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.9411" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081217v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/peme.10475" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947221v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397341v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.142.0315" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00861952v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00861951v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00861949v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00861945v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00861948v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212769v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689784v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099492v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Nuguet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pinche" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Lavrentiev" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818226v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782082v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804218v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804207v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00861954v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00861938v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397343v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397342v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397344v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397421v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397425v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397427v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397426v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397431v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570941v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397444v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397449v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397454v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915168v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mosset" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914609v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Gr&#252;ber" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914693v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Eug&#232;ne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915001v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Durand Dockx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915271v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915582v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915568v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915155v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fritz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste La&#239;d" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914786v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214319v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215225v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216347v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216354v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213677v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213620v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215975v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214512v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214335v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215967v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215239v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216381v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216374v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914829v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915802v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915774v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915101v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915081v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915108v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915124v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915184v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Corbellari" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915577v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915571v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915565v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915549v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915542v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214682v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213641v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214497v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214349v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915217v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915847v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915851v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915806v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guillot-Barbance" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915784v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Trachsler" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214677v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216414v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215912v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215237v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216403v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216387v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215941v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215964v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215247v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215241v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215233v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213661v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213645v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213665v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214354v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214485v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915051v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915843v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915134v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914755v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914655v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914628v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915009v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915240v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915558v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915540v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915777v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Gingras" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915779v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915863v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915829v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213670v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213611v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215994v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215931v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216395v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215236v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215226v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215245v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215981v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215952v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914805v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214325v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215252v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213654v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215251v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215248v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215958v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915820v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915812v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915885v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215242v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213681v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213650v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215229v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215986v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216338v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915575v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914544v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915823v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915873v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915020v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914674v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915560v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915790v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915068v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915261v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915198v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213673v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213634v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213627v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214517v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214689v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214309v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216421v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215917v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216362v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915795v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915881v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676671v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676581v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655171v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665094v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676677v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676674v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655238v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665093v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676617v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676655v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675754v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655231v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655100v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655097v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655092v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655274v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676603v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665098v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665103v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665096v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675854v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675855v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675785v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676637v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675736v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675863v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655229v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655276v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655085v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676598v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676639v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676651v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655233v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655224v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676668v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675775v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675779v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655090v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655275v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655157v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675740v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Lavrentiev" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676662v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676594v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675791v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675858v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675860v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675782v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675861v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655225v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655235v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655086v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676589v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675746v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665097v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655227v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655237v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665091v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675784v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665100v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212859v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328315v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212899v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279667v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guillot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212794v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280450v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279645v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279602v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212849v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329063v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279652v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212877v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655161v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212869v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Bellon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280459v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212843v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675768v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212900v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212852v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212801v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Lavrentev" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279592v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212786v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330081v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212901v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212863v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hue Piaucele" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279677v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329049v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279568v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280461v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212904v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212873v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328234v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328260v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328272v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212808v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914579v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675765v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212902v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279621v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212820v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212856v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280454v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914470v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914518v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00861941v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005620v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916034v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916027v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916018v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-pierreville" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-3074-3841" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/055340008" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:corinne.pierreville@univ-lyon3.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sigaa.ufpb.br/sigaa/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679364v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pierreville" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212747v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03656431v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/11331-book-08535390-9782745353900.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125724v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964913v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305270v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Doudet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Denoyelle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le James-Raoul" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Walter" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288365v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399715v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachet Claude" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavorel Guy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220136v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944328v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947222v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397322v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397339v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397320v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397340v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397321v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395141v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680345v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782082v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964915v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06800-6.p.0263" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570870v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4104-2.p.0161" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570935v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570904v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570916v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571001v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397428v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947224v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570899v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397439v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570893v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960045v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#244;ji Watanabe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212734v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumiko Watanabe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279470v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018442v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782084v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.253.0603" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911710v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782085v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.9411" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081217v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/peme.10475" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947221v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397341v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.142.0315" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00861952v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00861951v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00861949v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00861945v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00861948v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212769v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689784v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099492v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Nuguet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pinche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Lavrentiev" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818226v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804218v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804207v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00861954v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00861938v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397343v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397344v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397342v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397421v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397425v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397426v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397427v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397431v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570941v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397444v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397449v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397454v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216403v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Durand Dockx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216387v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste La&#239;d" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215941v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215964v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Gr&#252;ber" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215247v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215241v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215233v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213661v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213645v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213665v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214354v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214485v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915051v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fritz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915843v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915134v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914755v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914655v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914628v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915009v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guillot-Barbance" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214682v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213641v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214497v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214349v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915217v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915847v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915851v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915806v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915784v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Trachsler" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214677v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216414v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215912v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215237v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915168v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mosset" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914609v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914693v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Eug&#232;ne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915001v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915271v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915582v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915568v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915155v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914786v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214319v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215225v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216347v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216354v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213677v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213620v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215975v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214512v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214335v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215967v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215239v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216381v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216374v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914829v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915802v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915774v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915101v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915081v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915108v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915124v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915184v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Corbellari" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915577v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915571v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915565v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915549v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915542v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213670v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213611v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915240v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915863v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915829v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915540v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914805v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915779v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915777v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Gingras" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915558v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215981v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215994v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215952v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215931v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215245v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215236v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215226v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216395v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214325v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215252v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213654v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215251v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215248v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215958v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915820v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915812v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915885v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215242v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213681v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213650v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215229v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215986v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216338v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915575v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914544v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915823v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915873v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915020v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914674v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915560v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915790v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915068v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915261v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915198v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213673v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213634v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213627v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214517v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214689v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214309v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216421v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215917v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216362v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915795v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915881v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655085v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675855v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675785v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676637v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675736v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675863v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655229v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655276v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676671v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676581v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655171v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665094v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676677v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676674v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655238v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665093v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676617v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676655v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675754v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655231v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655100v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655097v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655092v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655274v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676603v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665098v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665103v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665096v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675854v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676651v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675779v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675775v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676668v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655233v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655224v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676639v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676598v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655090v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655275v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655157v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675740v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Lavrentiev" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676662v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676594v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675791v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675858v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675860v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675782v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675861v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655225v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655235v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655086v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676589v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675746v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665097v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655227v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655237v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665091v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675784v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665100v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655161v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212869v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Bellon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280459v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212843v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675768v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212900v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212852v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329063v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279652v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212877v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212859v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328315v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212899v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279667v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guillot" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212794v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280450v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279645v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279602v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212849v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212801v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Lavrentev" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279592v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212901v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330081v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212786v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212863v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hue Piaucele" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279677v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329049v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279568v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280461v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212904v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212873v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328234v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328260v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328272v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212808v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914579v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675765v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212902v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279621v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212820v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212856v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280454v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914470v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914518v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00861941v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005620v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916034v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916027v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916018v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>