--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -566,1016 +566,1016 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Loups-garous du Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Honoré Champion, 2024, Champion Classiques, Laurence Harf-Lancner</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anthologie de la littérature érotique du Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La Musardine - Le Livre de Poche, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04679364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Honoré Champion, 2024, Champion Classiques, Laurence Harf-Lancner</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renart le contrefait : d'après le manuscrit BnF fr. 1630</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Corinne Pierreville; Roger Bellon; Marion Bonansea; Claude Lachet; Marc Le Person; Lydie Louison; Marylène Possamaï-Perez. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honoré Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 192, 2020, CFMA, 978-2-7453-5390-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">, 192, 2020, CFMA, 978-2-7453-5390-0</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03656431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renart le Contrefait, édité d'après le manuscrit BnF fr. 1630</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roger Bellon; Marion Bonansea; Claude Lachet; Marc Le Person; Lydie Louison; Marylène Possamaï. Honoré Champion, 2 volumes (192), 2020, Classiques français du Moyen âge, 9782745353900</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Roger Bellon; Marion Bonansea; Claude Lachet; Marc Le Person; Lydie Louison; Marylène Possamaï. Honoré Champion, 2 volumes (192), 2020, Classiques français du Moyen âge, 9782745353900</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthologie de la littérature érotique du Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Champion Classiques, 49, 2019, Champion Classiques Moyen-Âge, 9782745350855</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Champion Classiques, 49, 2019, Champion Classiques Moyen-Âge, 9782745350855</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01964913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Laboratoire du roman. Le Chevalier au lion de Chrétien de Troyes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Doudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Denoyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle James-Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">E. Doudet. MAiGRE, Études médiévales de l'université Grenoble Alpes, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...76 lines deleted...]
-              <w:t xml:space="preserve">E. Doudet. MAiGRE, Études médiévales de l'université Grenoble Alpes, 2018</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02305270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Chevalier au lion de Chrétien de Troyes édition bilingue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Honoré Champion, 2016, Laurence Harf, 2745331159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Honoré Champion, 2016, Laurence Harf, 2745331159</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01288365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dictionnaire des animaux de la littérature française, tome 2, Hôtes de la terre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lachet Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavorel Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Honoré Champion, 2016, Jean Pruvost, 978-2-7453-3163-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Dictionnaire des animaux de la littérature française, tome 2, Hôtes de la terre</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01399715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dictionnaire des animaux de la littérature française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lachet Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavorel Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Honoré Champion, 2016, Jean Pruvost, 978-2-7453-3163-2</w:t>
+              <w:t xml:space="preserve">Honoré Champion, Tome 1, 2015, Hôte des airs et des eaux, Jean Pruvost</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">Honoré Champion, Tome 1, 2015, Hôte des airs et des eaux, Jean Pruvost</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01220136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Roman de Merlin en prose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Honoré Champion, pp.496, 2014, Champion Classiques, Laurence Harf-Lancner, ISBN-13: 978-2745326928</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Honoré Champion, pp.496, 2014, Champion Classiques, Laurence Harf-Lancner, ISBN-13: 978-2745326928</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00944328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditer, traduire ou adapter les textes médiévaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">APRIME-Lyon, pp.340, 2009, 978-2-911981-22-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">APRIME-Lyon, pp.340, 2009, 978-2-911981-22-7</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00947222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanges Claude Lachet. Dieu, Amour et Chevalerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">APRIME éditions, pp.358, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00397339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claris et Laris&amp;quot;, édition critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacqueline Cerquiglini-Toulet, Joëlle Ducos et Francine Mora. Honoré Champion, 1131 p., 2008, Les Classiques Français du Moyen Âge</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00397320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claris et Laris&amp;quot;, somme romanesque du XIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Honoré Champion, 432 p., 2008, Jean Dufournet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00397322v1</w:t>
-              </w:r>
-[...122 lines deleted...]
-                <w:t xml:space="preserve">halshs-00397320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entremetteurs et entremetteuses dans la littérature de l'Antiquité à nos jours</w:t>
               </w:r>
@@ -5404,17799 +5404,17799 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La dame qui aveinne demandoit pour Morel sa provande a avoir - Édité d'après le ms. BnF fr. 25545</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trubert - Édité d'après le ms. BnF fr. 2188</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05216387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le vallet qui d'aise a malaise se met - Édité d'après le ms. BnF fr. 12603</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Durand Dockx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05216403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le prestre et les deus ribaus - Édité d'après le ms. BnF fr. 837</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le jugement - Édité d'après le ms. Genève, Bibl. publ. et univ, français 179 bis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Justine Durand Dockx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Trubert - Édité d'après le ms. BnF fr. 2188</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les deus bordeors ribauz (pièce 3 La contrejengle) - Édité d'après le ms. BnF fr. 837</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Laïd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le jugement - Édité d'après le ms. Genève, Bibl. publ. et univ, français 179 bis</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le chevalier a la robe vermeille - Édité d'après le ms. BnF fr. 837</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le povre clerc - Édité et traduit d'après le ms. de Bern Burgerbibliothek 354</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Justine Durand Dockx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05214485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nonete 1 de Jean de Condé - Édité et traduit d'après le ms. de Rome, Bibl. Casanatense, 1598</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05214354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le chevalier qui fist les cons parler 2 - Édité et traduit d'après le ms. Harley 2253</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05213665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le chevalier qui recovra l'amor de sa dame - édité et traduit d'après le ms. de Bern Burgerbibliothek 354</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05213661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le charme 2 (dans le Chastoiement d'un pere a son fils) - Édité d'après le ms. BnF 19152</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05213645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vilain et la femme felunesse&amp;quot; de Marie de France - Édition et notes d'après le manuscrit British Library Harley 978</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celui qui bota la pierre 2 - Édition, traduction et notes d'après le ms. BnF 2173</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...23 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Durand Dockx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les trois meschines - Édition, traduction et notes d'après le ms. BnF fr. 837</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Grüber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les trois dames qui troverent l'anel 2 - Édition, traduction et notes d'après le ms. Berlin, Staatsbibliothek und Preussischer Kulturbesitz, Hamilton 257</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05215964v1</w:t>
-[...42 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Justine Durand Dockx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le clerc qui fu repus derriere l'escrin - Jean de Condé - Édition, traduction et notes d'après le ms. BnF fr. 1446</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Grüber</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Guillot-Barbance</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lo con et lo vet et la soriz qui alerent vandangier - Édition, traduction et notes d'après le ms. Bern, Burgerbibliothek, Cod. 354</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Durand Dockx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dame escoillee - Édition et notes d'après le manuscrit BnF fr. 19152</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Grüber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les deus bordeors ribauz (pièce 3 La contrejengle) - Édité d'après le ms. BnF fr. 837</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vilain au buffet - Édité et traduit d'après le ms. BnF fr. 837</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Durand Dockx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05214682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berangier au long cul 2 - édité et traduit d'après le ms. BnF fr. 837</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05213641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le povre mercier - Édité et traduit d'après le ms. BnF fr. 1593</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Durand Dockx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05214497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lisse 2 (dans Chastoiement d'un pere a son fils) - Édité et traduit d'après le ms. Bodleian Library 86</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Laïd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05214349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'evesque qui beneï le con - Édition, traduction et notes d'après le manuscrit de Bern, Burgerbibliothek, Cod. 354</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Durand Dockx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vilain et le folet&amp;quot; de Marie de France - Édition, traduction et notes d'après le manuscrit BnF fr. 1593</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vilain et le folet&amp;quot; de Marie de France - Édition et notes d'après le manuscrit York, Minster Library, XVI s. K-12 Pt. I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La veuve - Édition et notes d'après le manuscrit BnF fr. 2168</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Grüber</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Guillot-Barbance</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le charme 2 (dans le Chastoiement d'un pere a son fils) - Édité d'après le ms. BnF 19152</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sorisete des estopes - Édition, traduction et notes d'après le manuscrit Bern, Burgerbibliothek, Cod. 354</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Trachsler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidua (dans Sept sages de Rome) - Édité et traduit d'après le ms. BnF fr. 1553</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Laïd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05214677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vescie a prestre - Édité d'après le ms. Turin, Biblioteca nazionale universitariaL. V. 32</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05216414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume au faucon - Édité d'après le ms. BnF fr. 19152</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le lai d'Aristote - Henri de Valenciennes - Édité d'après le ms. BnF fr. 837</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Grüber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enfant de noif - Édition, traduction et notes d'après le manuscrit de Chantilly 475</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Mosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les trois dames qui troverent l'anel 1 - Édition, traduction et notes d'après le ms. BnF fr. 837</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Grüber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le povre clerc - Édité et traduit d'après le ms. de Bern Burgerbibliothek 354</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barat et Haimet de Jean Bodel - Édition, traduction et notes d'après le ms. BnF 837</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les chevaliers, les clercs et les vilains - Édition, traduction et notes d'après le ms. BnF fr. 837</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Durand Dockx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le jugement des cons - Édition, traduction et notes d'après le manuscrit BnF 837</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le provost a l'aumuche - Édition, traduction et notes d'après le manuscrit BnF fr. 837</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Justine Durand Dockx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Lo con et lo vet et la soriz qui alerent vandangier - Édition, traduction et notes d'après le ms. Bern, Burgerbibliothek, Cod. 354</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le prestre qui ot mere a force - Édition, traduction et notes d'après le manuscrit Berlin, Staatsbibliothek und Preussischer Kulturbesitz, Hamilton 257</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dent de Huon l'Archevesque - Édition, traduction et notes d'après le manuscrit BnF fr. 837</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La plaine bourse de sens - Édition et notes d'après le ms. Berlin, Staatsbibliothek und Preussischer Kulturbesitz, Hamilton 257</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La housse partie 2 - Édité et traduit d'après le ms. de Turin 14</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Mosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05214319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gageure - Édité et traduit d'après le ms. Harley 2253</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Mosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint Pierre et le jongleur - Édité d'après le manuscrit BnF fr. 837</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Justine Durand Dockx</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...3 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05216347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le segretain moine 1 - Édité d'après le ms. BnF fr. 2168</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05216354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dame escoillee - Édition et notes d'après le manuscrit BnF fr. 12603</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Durand Dockx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dame escoillee - Édition et notes d'après le ms. Arsenal 3114</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Durand Dockx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pucele qui voloit voler - Édition, traduction et notes d'après le manuscrit Bern, Burgerbibliothek, Cod. 354</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le prestre et Alison - Édité d'après le ms. BnF fr. 19152</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le segretain moine 4 - Édité d'après le ms. Bern Burgerbibliothek 354</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Durand Dockx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05216374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tentamina (Sept sages de Rome) - Édité d'après le ms. BnF fr. 1553</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05216381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le prestre et le chevalier - Milles d'Amiens - Édité d'après le ms. BnF fr. 12603</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le puis 2 (dans Chastoiement d'un pere a son fils) - Édité et traduit d'après le ms. Bodleian Library 86</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05214512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le linceul 2 (dans Chastoiement d'un pere a son fils) - Édité et traduit d'après le ms. Bodleian Library 86</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05214335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'amant et l'epee 1 (dans les Fables de Pierre Aufort) - Édité et traduit d'après le ms. BnF 12581</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05213620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dame qui se venja du chevalier - Édité et traduit d'après le ms. Berlin Staatsbibliothek 257</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05213677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les braies au cordelier - Édité d'après le ms. BnF fr. 19152</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le prestre et la dame - Édition, traduction et notes d'après le manuscrit BnF fr. 19152</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Durand Dockx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le moigne - Édition, traduction et notes d'après le manuscrit BnF Rothschild 2800</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une branche d'armes - Édition, traduction et notes d'après le ms. BnF fr. 837</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Durand Dockx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pescheor de Pont seur Saine - Édition, traduction et notes d'après le manuscrit Berlin, Staatsbibliothek und Preussischer Kulturbesitz, Hamilton 257</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le preudome qui rescolt son compere de noier - Édition, traduction et notes d'après le manuscrit BnF fr. 19152</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le prestre qui manja mores (version 2) - Édition, traduction et notes d'après le manuscrit de Bern, Burgerbibliothek, Cod. 354</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Durand Dockx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vallet aus douze fames - Édition, traduction et notes d'après le manuscrit Berlin, Staatsbibliothek und Preussischer Kulturbesitz, Hamilton 257</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Durand Dockx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dame escoillee - Édition et notes d'après le ms. BnF fr. 1593</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dame escoillee - Édition et notes d'après le manuscrit Berlin, Staatsbibliothek und Preussischer Kulturbesitz, Hamilton 257</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Durand Dockx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'escuiruel - Édition, traduction et notes d'après le manuscrit BnF fr. 837</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Corbellari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Durand Dockx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les trois dames qui troverent un vit 2 édité d'après le ms. Harley 2253</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05213611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le prestre comporté - Édité d'après le ms. BnF fr. 12603</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mantel mautaillié - Édité d'après le ms. BnF fr. 837</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le prestre pelé (dans les Miracles de Gautier de Coinci) - Édité d'après le ms. BnF fr. 2163</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jouglet - Édité d'après le ms. BnF fr. 837</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vair palefroi - Édité d'après le ms. BnF fr. 837</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05216395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les trois chevaliers et le chainse - Jacques de Baisieux - Édité d'après le ms. de Turin 32</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les deus bordeors ribauz (pièce 1) - Édité et traduit d'après le ms. BnF fr. 837</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constant du Hamel - Édité d'après le ms. BnF fr. 837</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dame qui fist batre son mari - Édité et traduit d'après le ms. de Bern Burgerbibliothek 354</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05213670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hapart - Édition, traduction et notes d'après le manuscrit BnF fr. 12483</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fevre de Creeil - Édition, traduction et notes d'après le manuscrit BnF fr. 837</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Guillot-Barbance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vilain qui vit un autre home od sa feme&amp;quot; de Marie de France - Édition, traduction et notes d'après le manuscrit BnF fr. 1593</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La plantez - Édition, traduction et notes d'après le manuscrit de Bern, Burgerbibliothek, Cod. 354</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vilain et la femme felunesse&amp;quot; de Marie de France - Édition, traduction et notes d'après le manuscrit BnF fr. 1593</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sentier batu&amp;quot; de Jean de Condé - Édition, traduction et notes d'après le manuscrit Arsenal 3524</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Gingras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sire Hain et dame Anieuse - Édition, traduction et notes d'après le manuscrit BnF fr. 837</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La plaine bourse de sens - Édition, traduction et notes d'après le ms. BnF fr. 837</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La housse partie 3 - Édition et traduit d'après le ms. de Princeton, Univ. Library, Taylor Collection 12, Phillipps 25970</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05214325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le foteor - Édité d'après le ms. BnF fr. 19152</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le chevaler a la corbayle - Édité et traduit d'après le ms. Harley 2253</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05213654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fole larguesce - Édité d'après le ms. BnF fr. 1588</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Durand Dockx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le jongleur d'Ely et le roi d'Angleterre - Édité d'après le ms. Harley 2253</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou maunier de Aleus - Édité d'après le ms. BnF fr. 1553</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vilain qui od sa fame vit aler son dru&amp;quot; de Marie de France - Édition, traduction et notes d'après le manuscrit BnF fr. 1593</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vieille truande - Édition, traduction et notes d'après le manuscrit BnF fr. 375</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W (Wautier) - Édition, traduction et notes d'après le manuscrit BnF fr. 12603</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Durand Dockx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le roman de un chivaler e de sa dame e de un clerk - Édité d'après le ms. Cambridge, Corpus Christi Coll., 50</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La demoisele qui ne poot oïr parler de foutre 3 (La pucele qui abevra le poulain) - Édité et traduit d'après le ms. BnF fr. 19152</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05213681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le charme 2 (Chastoiement d'un pere a son fils) - Édité et traduit d'après le ms. Bodleian Library 86</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05213650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les deus bordeors ribauz (pièce 2) - Édité d'après le ms. BnF fr. 19152</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'oustillement au vilain - Édité d'après le ms. BnF fr. 837</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richeut - Édité d'après le ms. de Bern Burgerbibliothek 354</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05216338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pré tondu - Édition, traduction et notes d'après le manuscrit de Bern, Burgerbibliothek, Cod. 354</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Durand Dockx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les deus changeors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vilain qui od sa fame vit aler son dru&amp;quot; de Marie de France - Édition et notes d'après le manuscrit York, Minster Library, XVI s. K-12 Pt. I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vilain qui vit un autre home od sa feme&amp;quot; de Marie de France - Édition et notes d'après le manuscrit York, Minster Library, XVI s. K-12 Pt. I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La coille noire - Édition, traduction et notes d'après le ms. BnF fr. 837</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Trachsler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aloul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Durand Dockx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le vilain et la femme felunesse&amp;quot; de Marie de France - Édition et notes d'après le manuscrit British Library Harley 978</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La housse partie 1 - Édité d'après le ms. BnF fr. 837</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Laïd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vilain qui donna son ame au deable - Édité d'après le ms. Berlin, Staatsbibliothek und Preussischer Kulturbesitz, Manuscripta Hamiltoniana 257</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Grüber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Celui qui bota la pierre 2 - Édition, traduction et notes d'après le ms. BnF 2173</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05216421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le segretain moine 3 (Le sacristain) - Édité d'après le ms. BnF fr. 1593</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05216362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les tresces&amp;quot; (version 1) de Garin - Édition, traduction et notes d'après le manuscrit BnF fr. 12581</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les tresces&amp;quot; (version 1) de Garin - Édition et notes d'après le manuscrit Bern, Burgerbibliothek, Cod. 354</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vit et la couille - Édition, traduction et notes d'après le manuscrit BnF fr. 837</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Mosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La damoisele a la grue 2 - Le heron - Édition, traduction et notes d'après le manuscrit de Clermont-Ferrand, Archives du Puy-de-Dome, F2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Justine Durand Dockx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'espervier - Édition, traduction et notes d'après le manuscrit BnF NAF 1104</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pliçon - Édition, traduction et notes d'après le manuscrit de Rome, Bibl. Casanatense, 1598</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cuvier - Édition, traduction et notes d'après le ms. BnF fr. 837</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Mosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dit de dame Jouenne - Édité et traduit d'après le ms. BnF fr. 24432</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05213673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La bataille des vins d'Henri d'Andeli - Édité et traduit d'après le ms. BnF fr. 837</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05213634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'amant et l'épée 2 (dans le Chastoiement d'un pere a son fils) - édité et traduit d'après le ms. Bodleian Library 86</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05213627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonbaut - Édité et traduit d'après le ms. de la BM de Troyes 1511</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05214309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Puteus (dans Sept sages de Rome) - Édité et traduit d'après le ms. BnF fr. 1553</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05214517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W - Édité et traduit d'après le ms. BnF fr. 12603</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Durand Dockx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05214689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les deus Angloys et l'anel - Paris BnF fr. 19152 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pet au vilain - Rutebeuf - BnF fr. 837 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mellin Mellot - Renart le Contrefait - BnF fr. 1630 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sot chevalier - Gautier Le Leu - Paris BnF fr. 837 - Édition numérique et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fol vilain - Gautier Le Leu - Nottingham, Univ. Library, Middleton L.M. 6 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le prestre qui manja mores 1 - Guerin - BnF fr. 19152 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le chevalier qui fist sa fame confesse - Bnf fr. 837 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le covoteus et l'envieus - Jean Bodel - BnF fr. 19152 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vilain de Farbu - Jean Bodel - Paris BnF fr. 2168 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...23 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Guillot-Barbance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Trachsler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le prestre qui dit la Passion - Bnf fr. 19152 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Grüber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celui qui bota la pierre 1 - Bern Burgerbibliothek 354 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La damoisele qui ne pooit oïr parler de foutre 1 - Paris BnF fr. 837 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vilain qui conquist paradis par plait - Nottingham University Library, Department of manuscripts, WLC/LM/6 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vilain qui n'ert pas de son ostel sire - BM de Lyon ms. 5495 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cons - Gautier Le Leu ? - BnF fr. 837 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les tresses 1 - Garin - Bnf fr. 12581 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Sohais - Nottingham University Library, Department of manuscripts, WLC/LM/6 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'oue au chapelain - Berlin, Staatsbibliothek und Preussischer Kulturbesitz, Hamilton 257 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauteron et Marion - Berlin Staatsbibliothek und Preussischer Kulturbesitz, Hamilton 257 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le debat du cul et du con - Paris BnF fr. 837 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dame escoillee - Nottingham, University Library, mi lm 6 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/html/FABLIAUX-V0-3/synEdi/index.html</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les trois chanoinesses de Couloigne de Watriquet de Couvin - Paris BnF Arsenal 3525 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La femme qui fist pendre son mari mort - Marie de France - Paris BnF fr. 1593 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le roi et le ribaud - Renart le Contrefait - BnF fr. 1630 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les deus escuiers de Bregoigne - Paris BnF fr. 1630 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04914655v1</w:t>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+                <w:t xml:space="preserve">Céline Guillot-Barbance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Durand Dockx</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les quatre souhais saint Martin - Bern Burgerbibliothek 354 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Grüber</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...3 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les trois boçus menesterels de Durant - Paris BnF fr. 837 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guillot-Barbance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le vilain au buffet - Édité et traduit d'après le ms. BnF fr. 837</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le chevalier qui fist les cons parler 1 - Guerin - BnF fr. 19152 - Édition numérique, traduction et notes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Durand Dockx</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La contrarieuse - Marie de France - BnF fr. 1593 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le con qui fu fez a la besche - BnF fr. 837- Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les braies le priestre - Jean de Condé - Rome biblioteca casanatense 1598 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sot chevalier - Gautier Le Leu - Nottingham University Library, Department of manuscripts, WLC/LM/6 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Grüber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le povre mercier - Édité et traduit d'après le ms. BnF fr. 1593</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vieille qui oint la palme au chevalier - BnF fr. 2173 - Édition numérique, traduction et notes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Durand Dockx</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La lisse 2 (dans Chastoiement d'un pere a son fils) - Édité et traduit d'après le ms. Bodleian Library 86</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les putains et les lecheors - Nottingham, University Library, Department of manuscripts, WLC/LM/6 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les tresses 1 - Garin - Berne Burgerbibliothek 354 - Édition numérique et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le maignien qui foti la dame - Berne Burgerbibliothek 354 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La male honte 1 - Guillaume - BnF fr. 2173 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les deus vilains de Gautier Le Leu - Nottingham University Library mi lm 6 - édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Contrarieuse - Marie de France - York, Minster Library, XVI s. K-12 Pt. I - Édition numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Laïd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'epee 1 - Fables Pierre Aufors - BnF fr. 12581- Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Durand Dockx</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le vilain et le folet&amp;quot; de Marie de France - Édition, traduction et notes d'après le manuscrit BnF fr. 1593</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cele qui se fist foutre sur la fosse de son mari - Berne, Burgerbibliothek 354 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Lavrentiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La veuve - Gautier Le Leu - Nottingham University Library, Department of manuscripts, WLC/LM/6 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le puis 1 - Fables Pierre Aufors - BnF fr. 12581 - Édition numérique, traduction et notes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Laïd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le vilain et le folet&amp;quot; de Marie de France - Édition et notes d'après le manuscrit York, Minster Library, XVI s. K-12 Pt. I</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le meunier et les deus clers - Berne Burgerbibliothek 354 - Édition numérique, traduction et notes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Laïd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Porcelet - Berne Burgerbibliothek 354 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Grüber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le prestre ki abevete - BnF fr. 12603 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La male honte 2 - Huon de Cambrai - Berne Burgerbibliothek 354 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le prestre et le mouton - Haisiau - Berlin, Staatsbibliothek und Preussischer Kulturbesitz, Hamilton 257 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlot le juif qui chia dans la pel dou lievre - Rutebeuf - BnF fr. 1635 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le con - Gautier Le Leu - BnF fr. 19152 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les deus chevaus de Jean Bodel - Paris BnF fr. 837 - édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le preudome qui rescolt son compere de noier - BnF fr. 19152 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frere Denise - Rutebeuf - BnF fr. 1635 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La femme qui cunquie sen baron - Paris BnF fr. 12603 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieu et le pescour - Gautier Le Leu - Nottingham, University Library, Mi LM 6- Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Connebert - Gautier Le Leu - Bern bugerbibliothek 354 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le charme - Fables Pierre Aufors - BnF 12581 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le marcheant et son asne - Renart le Contrefait - BnF fr. 1630 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guillot-Barbance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dame chastiee - Paris BnF 1630 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Lavrentiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Grüber</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Vidua (dans Sept sages de Rome) - Édité et traduit d'après le ms. BnF fr. 1553</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'annel qui faisoit les vis grans et roides par Haisiau - BnF fr. 1593 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Lavrentiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, http://catalog.bfm-corpus.org/fabliaux/AnelRoides_BnF-1593</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le linceul version 1 - Fables Pierre Aufort - BnF fr. 12581 - Édition numérique, traduction et notes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Laïd</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Trois dames de Paris de Watriquet de Couvin - Paris Arsenal 3525 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Bellon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Guillaume au faucon - Édité d'après le ms. BnF fr. 19152</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Testament de l'asne - Rutebeuf - Paris BnF fr. 1635 - Édition, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Lavrentiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Saineresse - Paris BnF fr. 837 - Édition numérique, traduction et notes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Laïd</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La damoisele qui ne pooit oïr parler de foutre 2 - Bern burgerbibliothek 354 - Édition numérique, traduction et notice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berangier au long cul 1 - Bern burgerbibliothek 354 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Grüber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+              <w:t xml:space="preserve">2023, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le prestre au lardier (Le savetier Baillet) - Paris BnF fr. 12483 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Guillot-Barbance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, http://catalog.bfm-corpus.org/fabliaux/PrestreLardier_BnF-12483</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le prestre crucefié - édition, traduction et notes d'après Paris BnF fr. 837</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Grüber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+              <w:t xml:space="preserve">2023, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Nonete 2 - Renart le Contrefait - Paris BnF 1630 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vilain mire - Berlin Staatsbibliothek Ms. Hamilton 257 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Durand Dockx</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pertris - Paris BnF fr. 837 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Grüber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+              <w:t xml:space="preserve">2023, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La damoisele a la grue 1 - Bern burgerbibliothek 354 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Durand Dockx</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le prestre qui fu mis au lardier (Baillet le savetier) - Paris BnF fr. 12483 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Grüber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+              <w:t xml:space="preserve">2023, http://catalog.bfm-corpus.org/fabliaux/PrestreLardier_BnF-12483</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Fritz</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les trois avugles de Compiegne de Cortebarbe - Paris BnF fr. 12603 - Édition numérique, traduction et notice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Laïd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+              <w:t xml:space="preserve">2023, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les quatre prestres - Haisiau - Berlin Staatsbibliothek Ms. Hamilton 257- Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Grüber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+              <w:t xml:space="preserve">2023, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Male honte 2 - édition, traduction et notes d'après Paris BnF fr. 837</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le prestre teint - Édition, traduction et notes d'après Berlin Deutsche Staatsbibliothek Hamilton 257</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Lavrentiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, http://catalog.bfm-corpus.org/fabliaux/PrestreTeint_Berlin-257</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dame qui fist trois tors entor le moustier - Rutebeuf - Paris BnF fr. 837 - Édition, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Durand Dockx</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le segretain moine 1 - Édité d'après le ms. BnF fr. 2168</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brifaut - Bern Burgerbibliothek 354 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Lavrentiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, https://txm-bfm.huma-num.fr/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Bouchier d'Abevile - Paris BnF fr. 837 - Eustache d'Amiens - Édition, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Lavrentiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Guillot-Barbance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Borgoise d'Orliens - Berlin Staatsbibliothek Ms. Hamilton 257- Édition numérique, traduction et notes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Laïd</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une seule fame qui a son cors servoit cent chevaliers de tous poins - Paris BnF fr. 25545 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Pinche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Lavrentev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Bellon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Sohait desvez - Jean Bodel - Bern Burgerbibliothek 354 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estormi - Hues Piaucele - Paris BnF fr. 837 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hue Piaucele</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le prestre et le leu - édition, traduction et notes d'après Berlin Deutsche Staatsbibliothek Hamilton 257</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Guillot-Barbance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Grüber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+              <w:t xml:space="preserve">2023, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'amant et l'epee 1 (dans les Fables de Pierre Aufort) - Édité et traduit d'après le ms. BnF 12581</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brunain la vache au prestre - Jean Bodel - Paris BnF fr. 837 - Édition numérique, traduction et notes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Laïd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+              <w:t xml:space="preserve">2023, http://catalog.bfm-corpus.org/fabliaux/BrunainBodel_BnF-837</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le prestre et le chevalier - Milles d'Amiens - Édité d'après le ms. BnF fr. 12603</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Trois Aveugles de Compiègne - Cortebarbe - Paris BnF fr. 837 - Édition, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Lavrentiev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Tresces 2 - Édition, traduction et notes d'après Paris BnF fr. 19152</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Pinche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boivin de Provins - Paris BnF 837- Édition numérique, traduction et notice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Pinche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auberée - Berlin Staatsbibliothek Ms. Hamilton 257 - Édition numérique, traduction et notes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Laïd</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le puis 2 (dans Chastoiement d'un pere a son fils) - Édité et traduit d'après le ms. Bodleian Library 86</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gombert et les deus clers - Jean Bodel - Berlin Staatsbibliothek Hamilton 257 - Édition numérique, traduction et notes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Laïd</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, http://catalog.bfm-corpus.org/fabliaux/Gombert2ClersBodel_Berlin-257</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le linceul 2 (dans Chastoiement d'un pere a son fils) - Édité et traduit d'après le ms. Bodleian Library 86</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barat et Haimet - Jean Bodel - Paris BnF fr. 19152 - Édition numérique, traduction et notes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Laïd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+              <w:t xml:space="preserve">2023, http://catalog.bfm-corpus.org/fabliaux/BaratHaimetBodel_BnF-19152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vilain de Bailluel - Jean Bodel - Paris BnF fr. 837 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Lavrentiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Guillot-Barbance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, http://catalog.bfm-corpus.org/fabliaux/VilainBailluelBodel_BnF-837</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Trois dames qui troverent un vit - Paris BnF fr. 1593- Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Bellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Grüber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les trois aveugles de Compiegne - Édition, traduction et notes d'après le ms BnF fr. 12603</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Guillot-Barbance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, https://txm-bfm.huma-num.fr/txm/catalog/fabliaux/trAveuglesCortebarbe_BnF-837</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le laid chevalier - Renart le Contrefait - Paris BnF fr. 1630 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Guillot-Barbance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Grüber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+              <w:t xml:space="preserve">2023, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Tentamina (Sept sages de Rome) - Édité d'après le ms. BnF fr. 1553</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La damoisele qui sonjoit - Bern burgerbibliothek 354 - Édition numérique, traduction et notice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Laïd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+              <w:t xml:space="preserve">2023, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estula - Berne Burgerbibliothek 354 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lachet Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La crote - Paris BnF fr. 1593 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Pinche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Durand Dockx</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Segretain Moine 2 - Édition, traduction et notes d'après Berlin Deutsche Staatsbibliothek Hamilton 257</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Guillot-Barbance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Durand Dockx</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vilain asnier - Paris BnF fr. 19152 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Durand Dockx</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'annel qui faisoit les vis grans et roides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Lavrentiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Grüber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+              <w:t xml:space="preserve">2023, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'epee 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Durand Dockx</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...13281 lines deleted...]
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04914470v1</w:t>
-              </w:r>
-[...86 lines deleted...]
-                <w:t xml:space="preserve">hal-04914518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fabliau d'Une seule fame qui a son cors servoit cent chevaliers de tous points : une épopée pour rire ?</w:t>
               </w:r>
@@ -23491,51 +23491,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cugnee&amp;quot; de Marie de France éditée d'après le manuscrit Nottingham. University Library, Manuscripts and Special Collections, Mi LM 6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Grüber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23566,51 +23566,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dit de Raoul de Houdenc - Édité d'après le manuscrit Nottingham. University Library, Manuscripts and Special Collections, Mi LM 6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Grüber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23718,51 +23718,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B805B83C"/>
+    <w:nsid w:val="9F123D0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23866,51 +23866,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F680778D"/>
+    <w:nsid w:val="3AA736AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -24014,51 +24014,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="75853253"/>
+    <w:nsid w:val="7C509003"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -24162,51 +24162,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="9DEF0166"/>
+    <w:nsid w:val="32BD8AB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -24310,51 +24310,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="1D9E7788"/>
+    <w:nsid w:val="6CC84C73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -24553,51 +24553,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-pierreville" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-3074-3841" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/055340008" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:corinne.pierreville@univ-lyon3.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sigaa.ufpb.br/sigaa/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679364v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pierreville" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212747v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03656431v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/11331-book-08535390-9782745353900.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125724v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964913v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305270v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Doudet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Denoyelle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le James-Raoul" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Walter" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288365v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399715v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachet Claude" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavorel Guy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220136v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944328v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947222v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397322v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397339v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397320v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397340v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397321v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395141v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680345v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782082v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964915v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06800-6.p.0263" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570870v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4104-2.p.0161" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570935v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570904v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570916v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571001v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397428v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947224v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570899v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397439v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570893v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960045v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#244;ji Watanabe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212734v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumiko Watanabe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279470v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018442v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782084v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.253.0603" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911710v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782085v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.9411" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081217v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/peme.10475" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947221v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397341v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.142.0315" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00861952v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00861951v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00861949v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00861945v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00861948v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212769v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689784v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099492v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Nuguet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pinche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Lavrentiev" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818226v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804218v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804207v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00861954v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00861938v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397343v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397344v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397342v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397421v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397425v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397426v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397427v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397431v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570941v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397444v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397449v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397454v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216403v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Durand Dockx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216387v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste La&#239;d" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215941v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215964v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Gr&#252;ber" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215247v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215241v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215233v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213661v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213645v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213665v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214354v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214485v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915051v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fritz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915843v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915134v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914755v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914655v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914628v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915009v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guillot-Barbance" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214682v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213641v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214497v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214349v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915217v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915847v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915851v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915806v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915784v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Trachsler" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214677v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216414v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215912v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215237v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915168v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mosset" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914609v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914693v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Eug&#232;ne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915001v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915271v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915582v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915568v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915155v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914786v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214319v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215225v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216347v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216354v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213677v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213620v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215975v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214512v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214335v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215967v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215239v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216381v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216374v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914829v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915802v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915774v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915101v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915081v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915108v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915124v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915184v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Corbellari" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915577v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915571v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915565v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915549v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915542v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213670v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213611v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915240v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915863v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915829v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915540v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914805v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915779v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915777v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Gingras" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915558v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215981v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215994v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215952v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215931v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215245v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215236v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215226v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216395v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214325v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215252v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213654v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215251v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215248v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215958v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915820v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915812v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915885v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215242v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213681v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213650v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215229v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215986v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216338v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915575v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914544v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915823v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915873v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915020v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914674v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915560v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915790v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915068v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915261v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915198v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213673v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213634v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213627v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214517v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214689v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214309v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216421v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215917v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216362v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915795v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915881v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655085v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675855v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675785v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676637v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675736v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675863v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655229v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655276v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676671v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676581v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655171v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665094v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676677v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676674v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655238v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665093v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676617v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676655v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675754v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655231v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655100v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655097v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655092v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655274v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676603v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665098v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665103v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665096v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675854v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676651v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675779v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675775v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676668v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655233v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655224v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676639v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676598v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655090v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655275v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655157v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675740v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Lavrentiev" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676662v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676594v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675791v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675858v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675860v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675782v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675861v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655225v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655235v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655086v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676589v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675746v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665097v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655227v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655237v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665091v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675784v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665100v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655161v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212869v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Bellon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280459v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212843v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675768v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212900v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212852v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329063v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279652v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212877v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212859v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328315v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212899v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279667v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guillot" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212794v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280450v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279645v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279602v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212849v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212801v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Lavrentev" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279592v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212901v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330081v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212786v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212863v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hue Piaucele" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279677v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329049v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279568v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280461v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212904v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212873v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328234v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328260v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328272v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212808v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914579v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675765v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212902v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279621v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212820v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212856v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280454v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914470v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914518v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00861941v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005620v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916034v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916027v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916018v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-pierreville" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-3074-3841" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/055340008" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:corinne.pierreville@univ-lyon3.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sigaa.ufpb.br/sigaa/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212747v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pierreville" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679364v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03656431v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/11331-book-08535390-9782745353900.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125724v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964913v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305270v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Doudet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Denoyelle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le James-Raoul" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Walter" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288365v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399715v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachet Claude" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavorel Guy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220136v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944328v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947222v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397339v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397320v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397322v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397340v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397321v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395141v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680345v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782082v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964915v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06800-6.p.0263" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570870v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4104-2.p.0161" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570935v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570904v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570916v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571001v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397428v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947224v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570899v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397439v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570893v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960045v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#244;ji Watanabe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212734v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumiko Watanabe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279470v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018442v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782084v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.253.0603" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911710v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782085v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.9411" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081217v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/peme.10475" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947221v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397341v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.142.0315" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00861952v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00861951v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00861949v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00861945v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00861948v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212769v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689784v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099492v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Nuguet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pinche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Lavrentiev" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818226v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804218v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804207v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00861954v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00861938v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397343v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397344v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397342v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397421v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397425v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397426v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397427v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397431v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570941v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397444v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397449v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397454v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215247v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Gr&#252;ber" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216387v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste La&#239;d" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216403v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Durand Dockx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215964v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215941v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215233v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215241v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214485v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214354v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213665v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213661v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213645v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915843v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914755v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914655v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914628v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915009v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guillot-Barbance" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915051v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fritz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915134v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214682v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213641v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214497v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214349v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915217v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915847v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915851v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915806v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915784v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Trachsler" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214677v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216414v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215912v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215237v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915168v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mosset" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914609v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914693v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Eug&#232;ne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915001v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915271v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915582v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915568v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915155v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914786v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214319v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215225v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216347v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216354v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915124v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915081v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915774v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215967v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216374v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216381v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215975v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214512v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214335v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213620v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213677v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215239v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915565v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915542v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914829v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915549v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915577v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915571v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915802v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915108v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915101v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915184v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Corbellari" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213611v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215981v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215952v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215994v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215931v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216395v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215236v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215226v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215245v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213670v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915540v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915240v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915863v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915558v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915829v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915777v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Gingras" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915779v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914805v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214325v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215252v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213654v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215251v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215248v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215958v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915820v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915812v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915885v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215242v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213681v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213650v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215229v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215986v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216338v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915575v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914544v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915823v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915873v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915020v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914674v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215917v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216421v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216362v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915795v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915790v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915881v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915261v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915198v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915560v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915068v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213673v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213634v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213627v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214309v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214517v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214689v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655085v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675855v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675785v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676637v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675736v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675863v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655229v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655276v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676671v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676581v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655171v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665094v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676677v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676674v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655238v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676655v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676617v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675854v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675754v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665096v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665093v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655097v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665103v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676603v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665098v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655100v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655092v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655231v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655274v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655233v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655224v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676639v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676668v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676598v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676651v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675775v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675779v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655090v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655275v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655157v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675740v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Lavrentiev" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676662v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676594v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675791v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675858v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675860v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675782v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675861v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655225v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655235v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655086v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676589v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675746v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665100v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665097v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655237v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655227v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675784v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665091v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655161v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675768v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212869v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Bellon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280459v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212843v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212852v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212900v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329063v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279652v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212877v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212859v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328315v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212899v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279667v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guillot" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212849v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212794v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279645v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280450v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279602v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330081v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279592v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212901v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212801v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Lavrentev" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212786v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212863v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hue Piaucele" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279677v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329049v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279568v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280461v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212904v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212873v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328234v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328260v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328272v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212808v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914579v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675765v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212902v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279621v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212820v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280454v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212856v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914518v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914470v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00861941v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005620v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916034v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916027v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916018v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>