--- v0 (2026-04-17)
+++ v1 (2026-05-25)
@@ -636,295 +636,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03506988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving lipid mapping in Genome Scale Metabolic Networks using ontologies</w:t>
+                <w:t xml:space="preserve">Anabolic Properties of Mixed Wheat-Legume Pasta Products in Old Rats: Impact on Whole-Body Protein Retention and Skeletal Muscle Protein Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Poupin</w:t>
+                <w:t xml:space="preserve">Insaf Berrazaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Vinson</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Maxime Chazalviel</w:t>
+                <w:t xml:space="preserve">Karima Laleg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Patrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11306-020-01663-5⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (6), pp.1596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu12061596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02935172v1</w:t>
+                <w:t xml:space="preserve">hal-02916889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anabolic Properties of Mixed Wheat-Legume Pasta Products in Old Rats: Impact on Whole-Body Protein Retention and Skeletal Muscle Protein Synthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving lipid mapping in Genome Scale Metabolic Networks using ontologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Poupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Vinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insaf Berrazaga</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Salles</w:t>
+                <w:t xml:space="preserve">Aurélie Batut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karima Laleg</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Véronique Patrac</w:t>
+                <w:t xml:space="preserve">Maxime Chazalviel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (6), pp.1596. </w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (4), pp.44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu12061596⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11306-020-01663-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02916889v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of oxidized phospholipids analysis by LC-MS/MS</w:t>
               </w:r>
@@ -1155,295 +1155,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitamin D supplementation restores the blunted muscle protein synthesis response in deficient old rats through an impact on ectopic fat deposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast digestive, leucine-rich, soluble milk proteins improve muscle protein anabolism and mitochondrial function in undernourished old rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christelle Guillet</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Berry</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Patrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 46, pp.30-38. </w:t>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 61 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2017.02.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.201700287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595389v1</w:t>
+                <w:t xml:space="preserve">hal-01604895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast digestive, leucine-rich, soluble milk proteins improve muscle protein anabolism and mitochondrial function in undernourished old rats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vitamin D supplementation restores the blunted muscle protein synthesis response in deficient old rats through an impact on ectopic fat deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Audrey Chanet</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Berry</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Patrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 61 (11), </w:t>
+              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 46, pp.30-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mnfr.201700287⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2017.02.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604895v1</w:t>
+                <w:t xml:space="preserve">hal-01595389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supplementing breakfast with a vitamin D and leucine-enriched whey protein medical nutrition drink enhances postprandial muscle protein synthesis and muscle mass in healthy older men</w:t>
               </w:r>
@@ -1816,295 +1816,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased body fat mass and tissue lipotoxicity associated with ovariectomy or high-fat diet differentially affects bone and skeletal muscle metabolism in rats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DHA at nutritional doses restores insulin sensitivity in skeletal muscle by preventing lipotoxicity and inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Tagliaferri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Salles</w:t>
+                <w:t xml:space="preserve">C. Acquaviva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Landrier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Giraudet</w:t>
+                <w:t xml:space="preserve">E. Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique V. Patrac</w:t>
+                <w:t xml:space="preserve">B. Laillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Rigaudiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00394-014-0790-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26 (9), pp.949-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2015.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02633714v1</w:t>
+                <w:t xml:space="preserve">hal-01850491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DHA at nutritional doses restores insulin sensitivity in skeletal muscle by preventing lipotoxicity and inflammation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Increased body fat mass and tissue lipotoxicity associated with ovariectomy or high-fat diet differentially affects bone and skeletal muscle metabolism in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Pitois</w:t>
+                <w:t xml:space="preserve">Camille Tagliaferri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Laillet</w:t>
+                <w:t xml:space="preserve">Jean-Francois Landrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. P. Rigaudiere</w:t>
+                <w:t xml:space="preserve">Véronique V. Patrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 26 (9), pp.949-59. </w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (7), pp.1139-1149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2015.04.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00394-014-0790-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01850491v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bee Pollen Improves Muscle Protein and Energy Metabolism in Malnourished Old Rats through Interfering with the Mtor Signaling Pathway and Mitochondrial Activity</w:t>
               </w:r>
@@ -2948,411 +2948,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leucine-Supplemented Meal Feeding for Ten Days Beneficially Affects Postprandial Muscle Protein Synthesis in Old Rats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Rieu</w:t>
+                <w:t xml:space="preserve">Leucine-supplemented meal feeding for ten days beneficially affects postprandial muscle protein synthesis in old rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Corinne Pouyet</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Prugnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pouyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 133 (4), pp.1198-1205. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2003, 133 (4), pp.1198-1205</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04158542v1</w:t>
+                <w:t xml:space="preserve">hal-02680419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leucine-supplemented meal feeding for ten days beneficially affects postprandial muscle protein synthesis in old rats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Rieu</w:t>
+                <w:t xml:space="preserve">Acute phase protein levels and thymus, spleen and plasma protein synthesis rates differ in adult and old rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Papet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">F. Béchereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">J. Prugnaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Pouyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 133 (4), pp.1198-1205</w:t>
+              <w:t xml:space="preserve">, 2003, 133 (1), pp.215-219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680419v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute phase protein levels and thymus, spleen and plasma protein synthesis rates differ in adult and old rats</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Dardevet</w:t>
+                <w:t xml:space="preserve">Leucine-Supplemented Meal Feeding for Ten Days Beneficially Affects Postprandial Muscle Protein Synthesis in Old Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Prugnaud</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Prugnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pouyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 133 (1), pp.215-219</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, 133 (4), pp.1198-1205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jn/133.4.1198⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679148v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postprandial stimulation of muscle protein synthesis in old rats can be restored by a leucine-supplemented meal</w:t>
               </w:r>
@@ -3364,77 +3364,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Prugnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pouyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 132 (1), pp.95-100</w:t>
@@ -3489,64 +3489,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Prugnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pouyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3735,51 +3735,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolism of cysteine is modified during the acute phase of sepsis in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Malmezat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pouyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Patureau-Mirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3830,51 +3830,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential effect of dietary supplementation with cysteine or cystine or methionine on liver glutathione concentration in septic rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pouyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Malmezat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3964,51 +3964,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Obled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pouyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Breullié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4174,204 +4174,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle wasting in a rat model of long-lasting sepsis results from the activation of lysosomal, Ca2+ -activated, and ubiquitin-proteasome proteolytic pathways.</w:t>
+                <w:t xml:space="preserve">Pentoxifylline suppresses increased muscle proteolysis in sepsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Voisin</w:t>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pouyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Breuillé</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Didier Attaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Obled</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 15, pp.12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04158511v1</w:t>
+                <w:t xml:space="preserve">hal-02689971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cysteine metabolism during the acute phase of sepsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Malmezat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pouyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Patureau-Mirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4386,290 +4360,316 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 15, pp.47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02688088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle wasting in a rat model of long-lasting sepsis results from the activation of lysosomal, Ca2+-activated, and ubiquitin -proteasome proteolytic pathways</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Muscle wasting in a rat model of long-lasting sepsis results from the activation of lysosomal, Ca2+ -activated, and ubiquitin-proteasome proteolytic pathways.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Breuillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Combaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pouyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Voisin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christiane Obled</w:t>
+                <w:t xml:space="preserve">D Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 97 (7), pp.1610-1617</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1996, 97 (7), pp.1610-1617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1172/JCI118586⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02693012v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pentoxifylline suppresses increased muscle proteolysis in sepsis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Muscle wasting in a rat model of long-lasting sepsis results from the activation of lysosomal, Ca2+-activated, and ubiquitin -proteasome proteolytic pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Combaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pouyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Attaix</w:t>
+                <w:t xml:space="preserve">Daniel Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Obled</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 15, pp.12</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 97 (7), pp.1610-1617</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02689971v1</w:t>
+                <w:t xml:space="preserve">hal-02693012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of tissue glutathione status during experimental sepsis</w:t>
               </w:r>
@@ -4681,51 +4681,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Malmezat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rosé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pouyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Obled</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4789,51 +4789,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Malmezat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rosé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pouyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Obled</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4871,90 +4871,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulation du métabolisme protéique musculaire lors d'un sepsis prolongé: rôle prépondérant de la protéolyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pouyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Obled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5945,51 +5945,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential effect of dietary supplementation with cysteine or cystine or methionine on liver glutathione concentration in septic rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pouyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Malmezat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6079,51 +6079,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pouyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Obled</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6161,77 +6161,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pentoxifylline suppresses increased muscle proteolysis in sepsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pouyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Attaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Obled</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6263,368 +6263,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02838010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du sepsis sur les concentrations tissulaires en glutathion</w:t>
+                <w:t xml:space="preserve">Assessment of tissue glutathione status during experimental sepsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Malmezat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rosé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pouyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Obled</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Symposium de la SFNEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1994, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">16. Congress of the european society of parental and enteral nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1994, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02843487v1</w:t>
+                <w:t xml:space="preserve">hal-02849529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of tissue glutathione status during experimental sepsis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Régulation du métabolisme protéique musculaire lors d'un sepsis prolongé: rôle prépondérant de la protéolyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pouyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Combaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Obled</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Congress of the european society of parental and enteral nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1994, Birmingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">14. Symposium de la SFNEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1994, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02849529v1</w:t>
+                <w:t xml:space="preserve">hal-02848273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulation du métabolisme protéique musculaire lors d'un sepsis prolongé: rôle prépondérant de la protéolyse</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Effet du sepsis sur les concentrations tissulaires en glutathion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Malmezat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rosé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pouyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Obled</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Symposium de la SFNEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1994, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02848273v1</w:t>
+                <w:t xml:space="preserve">hal-02843487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7119,51 +7119,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01260294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les acides gras omega-3 à longue chaîne réduisent la lipotoxicité induite par le palmitate en modiﬁant son métabolisme et son stockage dans la cellule musculaire C2C12</w:t>
+                <w:t xml:space="preserve">Effets comparatifs des acides gras omega-3 (ALA, EPA, DHA) sur la sensibilité à l’insuline des cellules musculaires C2C12 dans un contexte lipotoxique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
@@ -7177,127 +7177,118 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Laillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pouyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corinne Malpuech Brugere</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées Francophones de Nutrition (JFN)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées de l'école doctorale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Lyon, France. 2014, Journées de l'école doctorale - 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742098v1</w:t>
+                <w:t xml:space="preserve">hal-01190095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact differentiel des acides gras N-3, ALA, EPA et DHA sur la lipotoxicité induite par le palmitate dans le muscle</w:t>
+                <w:t xml:space="preserve">Les acides gras omega-3 à longue chaîne réduisent la lipotoxicité induite par le palmitate en modiﬁant son métabolisme et son stockage dans la cellule musculaire C2C12</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
@@ -7311,114 +7302,127 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Laillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pouyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Malpuech Brugere</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Rencontres Scientifiques CENS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12. Journées Francophones de Nutrition (JFN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgique. , Nutrition Clinique et Métabolisme, 28 (suppl.1), 2014, 12es Journées francophones de nutrition. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0985-0562(14)70790-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738673v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets comparatifs des acides gras omega-3 (ALA, EPA, DHA) sur la sensibilité à l’insuline des cellules musculaires C2C12 dans un contexte lipotoxique</w:t>
+                <w:t xml:space="preserve">Impact differentiel des acides gras N-3, ALA, EPA et DHA sur la lipotoxicité induite par le palmitate dans le muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
@@ -7432,94 +7436,90 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Laillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pouyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Malpuech Brugere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'école doctorale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Lyon, France. 2014, Journées de l'école doctorale - 2014</w:t>
+              <w:t xml:space="preserve">1. Rencontres Scientifiques CENS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Lyon, France. 2014, Premières Rencontres Scientifiques CENS</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190095v1</w:t>
+                <w:t xml:space="preserve">hal-02738673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inflammatory state and thymus, spleen and plasma protein synthesis rates differ in adult and old rats</w:t>
               </w:r>
@@ -7544,64 +7544,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Béchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Prugnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2004, Milan, Italy. 2004, Amino acid. Protein metabolism in health and disease</w:t>
@@ -7656,51 +7656,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Obled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Malmezat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Rambourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7768,51 +7768,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cysteine metabolism during the acute phase of sepsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Malmezat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pouyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Patureau-Mirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7863,90 +7863,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased expression of ubiquitin, 14-kDa E2 and proteasme subunits in skeletal muscle from septic rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pouyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Obled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8157,51 +8157,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04148545v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Le Bourgot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinxin Liu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Buffi&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Hafnaoui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Salis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112978" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217866v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salles" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gueugneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Patrac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Malnero-Fernandez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guillet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15173766" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03920718v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pouyet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Petera" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Giacomoni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Comte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-re296" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506988v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bacquer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraudet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13124234" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935172v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poupin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vinson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Moreau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Batut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chazalviel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-020-01663-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916889v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Berrazaga" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Laleg" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12061596" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657552v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spiro Khoury" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-017-0764-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769296v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gatineau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie David" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-018-0628-y" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595389v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chanet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2017.02.024" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604895v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201700287" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712878v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjors Verlaan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.117.252510" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481770v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mast" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savary-Auzeloux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Centeno" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594463v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rigaudi&#232;re" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Laillet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Brug&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2015.10.003" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633714v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tagliaferri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Landrier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V. Patrac" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-014-0790-0" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850491v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Acquaviva" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pitois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laillet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Rigaudiere" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2015.04.003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03513024v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cardinault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu6125500" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01547477v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Adechian" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Gaudichon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nut.2011.08.020" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWGBGW9P-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644497v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Papet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-010-0672-6" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S2JXHV48-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662399v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Mansoor" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Breuill&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bechereau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2006.07.007" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNLMF4VX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666502v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rieu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle M. Balage" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sornet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Debras" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ripes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nut.2006.12.013" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FN48NKMS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658721v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Denis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2005.11.009" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3978JFHW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158542v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bayle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Prugnaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/133.4.1198" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680419v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rieu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prugnaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pouyet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679148v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;chereau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680975v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158532v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/132.1.95" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695983v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Malmezat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689730v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Malmezat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Patureau-Mirand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Obled" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691917v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692476v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.C. Vary" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Breulli&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158518v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Patureau Mirand" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00024382-199706000-00008" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158511v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Voisin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Breuill&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Combaret" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Taillandier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI118586" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688088v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693012v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Voisin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Taillandier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689971v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Attaix" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709894v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ros&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700374v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705602v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05207925v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault L&#233;ger" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassandra Lanchais" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Collin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Salles" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733473v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva E. Gatineau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065489v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743753v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004357v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole C. Mast" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi M. Djelloul-Mazouz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823132v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821823v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839660v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764574v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Denis" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838010v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843487v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849529v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848273v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460803v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montaurier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Talvas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512185v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738721v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mosoni" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260294v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742098v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Malpuech Brugere" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70790-3" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738673v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190095v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761396v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837214v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rambourdin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837711v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851278v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04148545v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Le Bourgot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinxin Liu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Buffi&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Hafnaoui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Salis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112978" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217866v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salles" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gueugneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Patrac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Malnero-Fernandez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guillet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15173766" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03920718v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pouyet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Petera" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Giacomoni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Comte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-re296" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506988v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bacquer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraudet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13124234" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916889v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Berrazaga" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Laleg" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12061596" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935172v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poupin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vinson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Moreau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Batut" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chazalviel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-020-01663-5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657552v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spiro Khoury" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-017-0764-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769296v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gatineau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie David" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-018-0628-y" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604895v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chanet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201700287" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595389v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2017.02.024" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712878v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjors Verlaan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.117.252510" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481770v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mast" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savary-Auzeloux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Centeno" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594463v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rigaudi&#232;re" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Laillet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Brug&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2015.10.003" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850491v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Acquaviva" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pitois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laillet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Rigaudiere" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2015.04.003" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633714v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tagliaferri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Landrier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V. Patrac" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-014-0790-0" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03513024v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cardinault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu6125500" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01547477v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Adechian" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Gaudichon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nut.2011.08.020" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWGBGW9P-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644497v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Papet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-010-0672-6" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S2JXHV48-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662399v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Mansoor" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Breuill&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bechereau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2006.07.007" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNLMF4VX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666502v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rieu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle M. Balage" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sornet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Debras" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ripes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nut.2006.12.013" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FN48NKMS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658721v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Denis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2005.11.009" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3978JFHW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680419v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rieu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bayle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prugnaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pouyet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679148v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;chereau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158542v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Prugnaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/133.4.1198" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680975v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158532v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/132.1.95" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695983v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Malmezat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689730v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Malmezat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Patureau-Mirand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Obled" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691917v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692476v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.C. Vary" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Breulli&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158518v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Patureau Mirand" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00024382-199706000-00008" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689971v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Voisin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Attaix" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688088v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158511v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Voisin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Breuill&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Combaret" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Taillandier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI118586" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693012v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Taillandier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709894v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ros&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700374v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705602v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05207925v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault L&#233;ger" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassandra Lanchais" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Collin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Salles" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733473v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva E. Gatineau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065489v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743753v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004357v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole C. Mast" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi M. Djelloul-Mazouz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823132v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821823v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839660v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764574v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Denis" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838010v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849529v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848273v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843487v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460803v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montaurier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Talvas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512185v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738721v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mosoni" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260294v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190095v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742098v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Malpuech Brugere" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70790-3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738673v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761396v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837214v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rambourdin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837711v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851278v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>