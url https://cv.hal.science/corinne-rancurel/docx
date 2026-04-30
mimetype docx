--- v0 (2026-03-09)
+++ v1 (2026-04-30)
@@ -830,295 +830,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04198172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of eukaryotic protein predictions from soil metagenomes</w:t>
+                <w:t xml:space="preserve">AvP: A software package for automatic phylogenetic detection of candidate horizontal gene transfers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Belliardo</w:t>
+                <w:t xml:space="preserve">Georgios D Koutsovoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgios D Koutsovoulos</w:t>
+                <w:t xml:space="preserve">Solène Granjeon Noriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bailly-Bechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne G J Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rancurel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9 (1), pp.311. </w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (11), pp.e1010686. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41597-022-01420-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1010686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03931195v1</w:t>
+                <w:t xml:space="preserve">hal-04080521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AvP: A software package for automatic phylogenetic detection of candidate horizontal gene transfers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Improvement of eukaryotic protein predictions from soil metagenomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Belliardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios D Koutsovoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Bailly-Bechet</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rancurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne G J Danchin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathilde Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Lipuma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 18 (11), pp.e1010686. </w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (1), pp.311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1010686⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41597-022-01420-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04080521v1</w:t>
+                <w:t xml:space="preserve">hal-03931195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Genomics Reveals Novel Target Genes towards Specific Control of Plant-Parasitic Nematodes</w:t>
               </w:r>
@@ -1232,546 +1232,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03263736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic and Ultrastructural Signatures of K+-Induced Aggregation in Phytophthora parasitica Zoospores</w:t>
+                <w:t xml:space="preserve">Characterization of Two Satellite DNA Families in the Genome of the Oomycete Plant Pathogen Phytophthora parasitica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilaria Bassani</w:t>
+                <w:t xml:space="preserve">Franck Panabières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rancurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Pagnotta</w:t>
+                <w:t xml:space="preserve">Martine da Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Orange</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Line Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms8071012⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2020.00557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02912752v1</w:t>
+                <w:t xml:space="preserve">hal-04080520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Two Satellite DNA Families in the Genome of the Oomycete Plant Pathogen Phytophthora parasitica</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcriptomic and Ultrastructural Signatures of K+-Induced Aggregation in Phytophthora parasitica Zoospores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Bassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rancurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Panabières</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corinne Rancurel</w:t>
+                <w:t xml:space="preserve">Sophie Pagnotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine da Rocha</w:t>
+                <w:t xml:space="preserve">François Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Line Kuhn</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (7), pp.1012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fgene.2020.00557⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8071012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04080520v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02912752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vitro Acquisition of Specific Small Interfering RNAs Inhibits the Expression of Some Target Genes in the Plant Ectoparasite Xiphinema index</w:t>
+                <w:t xml:space="preserve">Signatures of the evolution of Parthenogenesis and Cryptobiosis in the Genomes of Panagrolaimid Nematodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Marmonier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Corinne Rancurel</w:t>
+                <w:t xml:space="preserve">Philipp H. Schiffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvaine Boissinot</w:t>
+                <w:t xml:space="preserve">Etienne Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Favery</w:t>
+                <w:t xml:space="preserve">Ann M. Burnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher J. Creevey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms20133266⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21, pp.587-602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2019.10.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02559045v1</w:t>
+                <w:t xml:space="preserve">hal-02444450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signatures of the evolution of Parthenogenesis and Cryptobiosis in the Genomes of Panagrolaimid Nematodes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In Vitro Acquisition of Specific Small Interfering RNAs Inhibits the Expression of Some Target Genes in the Plant Ectoparasite Xiphinema index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ann M. Burnell</w:t>
+                <w:t xml:space="preserve">Aurélie Marmonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Perfus-Barbeoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rancurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher J. Creevey</w:t>
+                <w:t xml:space="preserve">Sylvaine Boissinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Wong</w:t>
+                <w:t xml:space="preserve">Bruno Favery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 21, pp.587-602. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (13), pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2019.10.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms20133266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02444450v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SATQPCR: Website for statistical analysis of real-time quantitative pcr data.</w:t>
               </w:r>
@@ -1900,64 +1900,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Pratx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rancurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine da Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2034,51 +2034,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rancurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Danchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (10), pp.248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2125,2522 +2125,2522 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybridization and polyploidy enable genomic plasticity without sex in the most devastating plant-parasitic nematodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Blanc-Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Perfus-Barbeoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Zurletto</w:t>
+                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine da Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jerome Gouzy</w:t>
+                <w:t xml:space="preserve">Jérôme Gouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 13 (6), pp.e1006777. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pgen.1006777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monophyly of Anthozoa (Cnidaria): why do nuclear and mitochondrial phylogenies disagree?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Pratlong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rancurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Pratlong</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corinne Rancurel</w:t>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Aurelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zoologica Scripta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 46 (3), pp.363-371. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/zsc.12208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01474009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The transcriptomes of &amp;lt;em&amp;gt;Xiphinema index&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Longidorus elongatus&amp;lt;/em&amp;gt; Suggest Independent acquisition of some plant parasitism genes by horizontal gene transfer in early-branching nematodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne G J. Danchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Perfus-Barbeoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rancurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne G J. Danchin</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Peter Thorpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine da Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (10), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/genes8100287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomato root microbiota and Phytophthora parasitica-associated disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Larousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rancurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Syska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Larousse</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Camille Syska</w:t>
+                <w:t xml:space="preserve">Ferran Palero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 5:56, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s40168-017-0273-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The genome of the yellow potato cyst nematode, Globodera rostochiensis, reveals insights into the basis of parasitism and virulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Eves-van Den Akker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Eves-van Den Akker</w:t>
+                <w:t xml:space="preserve">Dominik R. Laetsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Thorpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominik R. Laetsch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Peter Thorpe</w:t>
+                <w:t xml:space="preserve">Catherine J. Lilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne G. J. Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 17 (1), pp.1-23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13059-016-0985-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01439090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The transcriptome of Nacobbus aberrans reveals insights into the evolution of sedentary endoparasitism in plant-parasitic nematodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Eves-van den Akker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Eves-van den Akker</w:t>
+                <w:t xml:space="preserve">C.J. Lilley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Danchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rancurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J.A. Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nematology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 48 (4), pp.317-317</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01495400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nod Factor Effects on Root Hair-Specific Transcriptome of Medicago truncatula: Focus on Plasma Membrane Transport Systems and Reactive Oxygen Species Networks.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Damiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Damiani</w:t>
+                <w:t xml:space="preserve">Alice Drain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Drain</w:t>
+                <w:t xml:space="preserve">Marjorie Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie Guichard</w:t>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boscari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7, pp.794. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2016.00794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01354648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmentally selected aphid variants in clonality context display differential patterns of methylation in the genome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martine da Rocha</w:t>
+                <w:t xml:space="preserve">The transcriptome of &amp;lt;em&amp;gt;Nacobbus aberrans&amp;lt;/em&amp;gt; reveals insights into the evolution of sedentary endoparasitism in plant-parasitic nematodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Eves-van den Akker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J. Lilley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Danchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rancurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J.A. Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0115022⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (9), pp.2181-2194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evu171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01151509v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The transcriptome of &amp;lt;em&amp;gt;Nacobbus aberrans&amp;lt;/em&amp;gt; reveals insights into the evolution of sedentary endoparasitism in plant-parasitic nematodes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P.J.A. Cock</w:t>
+                <w:t xml:space="preserve">Environmentally selected aphid variants in clonality context display differential patterns of methylation in the genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aviv Dombrovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Penaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine da Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gbe/evu171⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (12), pp.e115022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0115022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02638653v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01151509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hierarchical classification of polysaccharide lyases for glycogenomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Lombard</w:t>
+                <w:t xml:space="preserve">Thomas Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rancurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bernard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corinne Rancurel</w:t>
+                <w:t xml:space="preserve">Harry Brumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro M Coutinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 432 (3), pp.437-444. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1042/BJ20101185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00539724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overlapping Genes Produce Proteins with Unusual Sequence Properties and Offer Insight into De Novo Protein Creation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rancurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahvash Khosravi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahvash Khosravi</w:t>
+                <w:t xml:space="preserve">A. Keith Dunker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Keith Dunker</w:t>
+                <w:t xml:space="preserve">Pedro Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Karlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 83 (20), pp.10719-10736. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/JVI.00595-09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04080524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrinsic Disorder and the Evolution of Viral Overlapping Genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rancurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahvash Khosravi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Keith Dunker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Karlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 96 (3), pp.221a. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bpj.2008.12.1923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04080523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Carbohydrate-Active EnZymes database (CAZy): an expert resource for Glycogenomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cantarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Cantarel</w:t>
+                <w:t xml:space="preserve">P. Coutinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rancurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Coutinho</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corinne Rancurel</w:t>
+                <w:t xml:space="preserve">T. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 37 (Database), pp.D233-D238. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/nar/gkn663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04080527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FOLy: An integrated database for the classification and functional annotation of fungal oxidoreductases potentially involved in the degradation of lignin and related aromatic compounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complete Genome Sequence of the Complex Carbohydrate-Degrading Marine Bacterium, Saccharophagus degradans Strain 2-40T</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Weiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Levasseur</w:t>
+                <w:t xml:space="preserve">Larry Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Piumi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Corinne Rancurel</w:t>
+                <w:t xml:space="preserve">Bernard Henrissat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Asther</w:t>
+                <w:t xml:space="preserve">Loren Hauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Land</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Genetics and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fgb.2008.01.004⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4 (5), pp.e1000087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1000087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02666159v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04080538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete Genome Sequence of the Complex Carbohydrate-Degrading Marine Bacterium, Saccharophagus degradans Strain 2-40T</w:t>
+                <w:t xml:space="preserve">FOLy: An integrated database for the classification and functional annotation of fungal oxidoreductases potentially involved in the degradation of lignin and related aromatic compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronald Weiner</w:t>
+                <w:t xml:space="preserve">Anthony Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larry Taylor</w:t>
+                <w:t xml:space="preserve">François Piumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro M Coutinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rancurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Henrissat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Miriam Land</w:t>
+                <w:t xml:space="preserve">Michèle Asther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1000087⟩</w:t>
+              <w:t xml:space="preserve">Fungal Genetics and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 45 (5), pp.638-645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fgb.2008.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04080538v1</w:t>
+                <w:t xml:space="preserve">hal-02666159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dividing the large glycoside hydrolase family 13 into subfamilies: towards improved functional annotations of alpha-amylase-related proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark R. Stam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rancurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro M Coutinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Henrissat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protein Engineering, Design and Selection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 19 (12), pp.555-562. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/protein/gzl044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02668771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VaZyMolO: a tool to define and classify modularity in viral proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rancurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Ferron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corinne Rancurel</w:t>
+                <w:t xml:space="preserve">Sonia Longhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Longhi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Cambillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Henrissat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of General Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 86 (3), pp.743-749. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1099/vir.0.80590-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04080540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The severe acute respiratory syndrome-coronavirus replicative protein nsp9 is a single-stranded RNA-binding subunit unique in the RNA virus world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Egloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Egloff</w:t>
+                <w:t xml:space="preserve">Francois Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Ferron</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Valérie Campanacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Longhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rancurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 101 (11), pp.3792-3796. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.0307877101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02459257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural genomics of the SARS coronavirus: cloning, expression, crystallization and preliminary crystallographic study of the Nsp9 protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Campanacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Egloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Longhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rancurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Crystallographica Section D: Biological Crystallography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 59 (9), pp.1628-1631. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1107/S0907444903016779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04080543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4650,279 +4650,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The genome of the yellow potato cyst nematode, Globodera rostochiensis, reveals in-sights into the bases of parasitism and virulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Eves-van den Akker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Eves-van den Akker</w:t>
+                <w:t xml:space="preserve">D. R. Laetsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. R. Laetsch</w:t>
+                <w:t xml:space="preserve">P. Thorpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Thorpe</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C. J. Lilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Meeting of the Society of Nematologists and the Organization of Nematologists of Tropical America (ONTA), 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Montréal, Canada. 387 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative genomics/transcriptomics to study effector gene birth in plant-parasitic nematodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Eves-van den Akker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. J. Lilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rancurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. J. A. Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society of Nematologists Annual Meeting 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society of Nematologists. Marceline, Missouri, USA., 2015, Marceline, United States. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4932,78 +4932,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-quality genome assembly to identify structural variations in a new quarantine plant parasitic nematode Meloidogyne enterolobii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Poullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hemanth Gopal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rancurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5035,51 +5035,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMBE23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Ferrara, Italy. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04714985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5089,133 +5089,133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbohydrate-Active Enzymes Database: Principles and Classification of Glycosyltransferases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rancurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics for Glycobiology and Glycomics : An Introduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Wiley and Sons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9780470016671. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Wiley and Sons</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9780470029619.ch5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5225,550 +5225,550 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptional responses of Solanum lycopersicum to three distinct parasites reveal host hubs and networks underlying parasitic successes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Truch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Truch</w:t>
+                <w:t xml:space="preserve">Maëlle Jaouannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine da Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëlle Jaouannet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martine da Rocha</w:t>
+                <w:t xml:space="preserve">Emmanuelle Kulhanek-Fontanille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Kulhanek-Fontanille</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cyril van Ghelder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05513641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tumor-suppressive role of the PRC1 Polycomb epigenetic complex in the maintenance of adult Drosophila intestinal stem cell identity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genomic rearrangements promote diversification of a facultative meiotic parthenogenetic nematode pest ( Meloidogyne graminicola )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngan Phan Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélia Joly</w:t>
+                <w:t xml:space="preserve">Etienne G.J. Danchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Koutsovoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rancurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana-Maria Popmihaylova</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lauriane Fritsch</w:t>
+                <w:t xml:space="preserve">Marie-Liesse Vermeire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05360649v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic dietary ingestion of &amp;lt;i&amp;gt;Bacillus thuringiensis&amp;lt;/i&amp;gt; spores promotes intestinal inflammation and aging in non-target adult &amp;lt;i&amp;gt;Drosophila&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Soltys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Finkelstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rancurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Amate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic rearrangements promote diversification of a facultative meiotic parthenogenetic nematode pest ( Meloidogyne graminicola )</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A tumor-suppressive role of the PRC1 Polycomb epigenetic complex in the maintenance of adult Drosophila intestinal stem cell identity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ngan Phan Thi</w:t>
+                <w:t xml:space="preserve">Ana-Maria Popmihaylova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rancurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Soltys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne G.J. Danchin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie-Liesse Vermeire</w:t>
+                <w:t xml:space="preserve">Lauriane Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05343105v1</w:t>
+                <w:t xml:space="preserve">hal-05360649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-fidelity annotated genome of the polyploid and quarantine root-knot nematode, Meloidogyne enterolobii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Poullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hemanth Gopal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rancurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5793,170 +5793,170 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Lopez-Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04701569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Family-Companion: analyse, visualise, browse, query and share your homology clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Cottret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rancurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Cottret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corinne Rancurel</w:t>
+                <w:t xml:space="preserve">Martial Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martial Briand</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId217"/>
+      <w:footerReference w:type="default" r:id="rId216"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6024,51 +6024,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5A30321D"/>
+    <w:nsid w:val="22172161"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6255,51 +6255,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-rancurel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9355-5491" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954634v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Poullet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemanth Konigopal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rancurel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Sallaberry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lopez-Roques" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-04434-w" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489824v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Zotta Mota" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Koutsovoulos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Perfus-Barbeoch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelin Despot-Slade" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-44914-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645130v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Syska" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Kiers" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bailly-Bechet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lipuma" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wrae015" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083547v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Zapletalov&#225;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Industri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lebrigand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhad068" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198172v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bovio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Seassau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Magliano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gislard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02440-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03931195v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Belliardo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios D Koutsovoulos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cl&#233;ment" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01420-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080521v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Granjeon Noriot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne G J Danchin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010686" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03263736v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Grynberg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Coiti Togawa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Dias de Freitas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Dijair Antonino" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11111347" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02912752v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Bassani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pagnotta" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Orange" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pons" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8071012" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080520v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Panabi&#232;res" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine da Rocha" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Kuhn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.00557" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02559045v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Marmonier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Boissinot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Favery" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20133266" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444450v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp H. Schiffer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Danchin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann M. Burnell" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Creevey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Wong" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2019.10.039" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264348v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Trang Tran" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Elie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Hilliou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcp.2019.07.001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626482v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Pratx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4686-x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609604v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Legrand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes8100248" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602779v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blanc-Mathieu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Zurletto" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006777" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474009v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pratlong" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pontarotti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zsc.12208" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624204v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne G J. Danchin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Thorpe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes8100287" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607587v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Larousse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Palero" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Etienne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-017-0273-7" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439090v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Eves-van Den Akker" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik R. Laetsch" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine J. Lilley" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne G. J. Danchin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-016-0985-1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495400v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Eves-van den Akker" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Lilley" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J.A. Cock" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354648v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Damiani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Drain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Guichard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boscari" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00794" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151509v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pasquier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aviv Dombrovsky" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Penaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0115022" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638653v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu171" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539724v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lombard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bernard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Brumer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M Coutinho" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20101185" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080524v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahvash Khosravi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Keith Dunker" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Romero" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Karlin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00595-09" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080523v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2008.12.1923" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080527v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cantarel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coutinho" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bernard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lombard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn663" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666159v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Levasseur" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Asther" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2008.01.004" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JDG6XWM6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080538v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Weiner" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Taylor" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Henrissat" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loren Hauser" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Land" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000087" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668771v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Stam" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/protein/gzl044" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080540v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ferron" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Longhi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cambillau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.80590-0" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459257v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Egloff" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ferron" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Campanacci" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0307877101" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080543v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444903016779" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604220v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eves-van den Akker" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Laetsch" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thorpe" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Lilley" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741588v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. A. Cock" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714985v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemanth Gopal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816858v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.fr/books?id=wxF7vsDmIT8C&amp;amp;pg=PA91&amp;amp;lpg=PA91&amp;amp;dq=Carbohydrate-Active+Enzymes+Database:+Principles+and+Classification+of+Glycosyltransferases&amp;amp;source=bl&amp;amp;ots=o1vZuTbGL6&amp;amp;sig=nR0oCFUYrE-vTjiTVsdYIMW6AT8&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ei=TaURVPr-PMXhaqPEgfAO&amp;amp;ved=0CDUQ6AEwAQ#v=onepage&amp;amp;q=Carbohydrate-Active%20Enzymes%20Database%3A%20Principles%20and%20Classification%20of%20Glycosyltransferases&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470029619.ch5" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05513641v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Truch" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Jaouannet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kulhanek-Fontanille" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril van Ghelder" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360649v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Joly" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Popmihaylova" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Soltys" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Fritsch" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05371600v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Finkelstein" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Amate" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343105v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngan Phan Thi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne G.J. Danchin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Liesse Vermeire" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701569v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788818v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cottret" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Briand" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrere" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-rancurel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9355-5491" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954634v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Poullet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemanth Konigopal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rancurel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Sallaberry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lopez-Roques" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-04434-w" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489824v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Zotta Mota" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Koutsovoulos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Perfus-Barbeoch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelin Despot-Slade" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-44914-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645130v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Syska" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Kiers" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bailly-Bechet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lipuma" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wrae015" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083547v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Zapletalov&#225;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Industri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lebrigand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhad068" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198172v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bovio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Seassau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Magliano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gislard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02440-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080521v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios D Koutsovoulos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Granjeon Noriot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne G J Danchin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010686" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03931195v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Belliardo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cl&#233;ment" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01420-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03263736v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Grynberg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Coiti Togawa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Dias de Freitas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Dijair Antonino" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11111347" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080520v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Panabi&#232;res" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine da Rocha" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Kuhn" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.00557" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02912752v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Bassani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pagnotta" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Orange" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pons" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8071012" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444450v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp H. Schiffer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Danchin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann M. Burnell" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Creevey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Wong" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2019.10.039" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02559045v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Marmonier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Boissinot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Favery" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20133266" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264348v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Trang Tran" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Elie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Hilliou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcp.2019.07.001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626482v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Pratx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4686-x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609604v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Legrand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes8100248" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602779v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blanc-Mathieu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gouzy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006777" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474009v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pratlong" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pontarotti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zsc.12208" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624204v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne G J. Danchin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Thorpe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes8100287" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607587v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Larousse" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Palero" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Etienne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-017-0273-7" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439090v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Eves-van Den Akker" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik R. Laetsch" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine J. Lilley" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne G. J. Danchin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-016-0985-1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495400v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Eves-van den Akker" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Lilley" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J.A. Cock" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354648v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Damiani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Drain" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Guichard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boscari" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00794" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638653v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu171" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151509v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pasquier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aviv Dombrovsky" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Penaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0115022" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539724v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lombard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bernard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Brumer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M Coutinho" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20101185" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080524v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahvash Khosravi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Keith Dunker" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Romero" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Karlin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00595-09" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080523v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2008.12.1923" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080527v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cantarel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coutinho" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bernard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lombard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn663" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080538v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Weiner" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Taylor" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Henrissat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loren Hauser" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Land" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000087" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666159v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Levasseur" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Asther" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2008.01.004" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JDG6XWM6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668771v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Stam" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/protein/gzl044" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080540v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ferron" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Longhi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cambillau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.80590-0" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459257v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Egloff" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ferron" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Campanacci" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0307877101" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080543v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444903016779" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604220v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eves-van den Akker" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Laetsch" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thorpe" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Lilley" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741588v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. A. Cock" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714985v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemanth Gopal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816858v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.fr/books?id=wxF7vsDmIT8C&amp;amp;pg=PA91&amp;amp;lpg=PA91&amp;amp;dq=Carbohydrate-Active+Enzymes+Database:+Principles+and+Classification+of+Glycosyltransferases&amp;amp;source=bl&amp;amp;ots=o1vZuTbGL6&amp;amp;sig=nR0oCFUYrE-vTjiTVsdYIMW6AT8&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ei=TaURVPr-PMXhaqPEgfAO&amp;amp;ved=0CDUQ6AEwAQ#v=onepage&amp;amp;q=Carbohydrate-Active%20Enzymes%20Database%3A%20Principles%20and%20Classification%20of%20Glycosyltransferases&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470029619.ch5" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05513641v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Truch" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Jaouannet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kulhanek-Fontanille" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril van Ghelder" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343105v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngan Phan Thi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne G.J. Danchin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Liesse Vermeire" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05371600v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Joly" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Soltys" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Finkelstein" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Amate" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360649v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Popmihaylova" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Fritsch" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701569v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788818v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cottret" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Briand" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrere" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>