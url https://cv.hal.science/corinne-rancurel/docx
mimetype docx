--- v1 (2026-04-30)
+++ v2 (2026-05-20)
@@ -779,67 +779,71 @@
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gislard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Data </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 10 (1), pp.583. </w:t>
+              <w:t xml:space="preserve">, 2023, 10, pp.583. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41597-023-02440-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04198172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
@@ -1232,278 +1236,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03263736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Two Satellite DNA Families in the Genome of the Oomycete Plant Pathogen Phytophthora parasitica</w:t>
+                <w:t xml:space="preserve">Transcriptomic and Ultrastructural Signatures of K+-Induced Aggregation in Phytophthora parasitica Zoospores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Panabières</w:t>
+                <w:t xml:space="preserve">Ilaria Bassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rancurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine da Rocha</w:t>
+                <w:t xml:space="preserve">Sophie Pagnotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Line Kuhn</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fgene.2020.00557⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (7), pp.1012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8071012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04080520v1</w:t>
+                <w:t xml:space="preserve">hal-02912752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic and Ultrastructural Signatures of K+-Induced Aggregation in Phytophthora parasitica Zoospores</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ilaria Bassani</w:t>
+                <w:t xml:space="preserve">Characterization of Two Satellite DNA Families in the Genome of the Oomycete Plant Pathogen Phytophthora parasitica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Panabières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rancurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Orange</w:t>
+                <w:t xml:space="preserve">Martine da Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Pons</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Line Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8 (7), pp.1012. </w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms8071012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2020.00557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02912752v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04080520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signatures of the evolution of Parthenogenesis and Cryptobiosis in the Genomes of Panagrolaimid Nematodes</w:t>
               </w:r>
@@ -1900,51 +1904,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Pratx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rancurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine da Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2106,278 +2110,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01609604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybridization and polyploidy enable genomic plasticity without sex in the most devastating plant-parasitic nematodes</w:t>
+                <w:t xml:space="preserve">Monophyly of Anthozoa (Cnidaria): why do nuclear and mitochondrial phylogenies disagree?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Blanc-Mathieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Perfus-Barbeoch</w:t>
+                <w:t xml:space="preserve">Marine Pratlong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rancurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martine da Rocha</w:t>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Gouzy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Didier Aurelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 13 (6), pp.e1006777. </w:t>
+              <w:t xml:space="preserve">Zoologica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 46 (3), pp.363-371. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1006777⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/zsc.12208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602779v1</w:t>
+                <w:t xml:space="preserve">hal-01474009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monophyly of Anthozoa (Cnidaria): why do nuclear and mitochondrial phylogenies disagree?</w:t>
+                <w:t xml:space="preserve">Hybridization and polyploidy enable genomic plasticity without sex in the most devastating plant-parasitic nematodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Pratlong</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corinne Rancurel</w:t>
+                <w:t xml:space="preserve">Romain Blanc-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Perfus-Barbeoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine da Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Aurelle</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérôme Gouzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoologica Scripta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 46 (3), pp.363-371. </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (6), pp.e1006777. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/zsc.12208⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1006777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01474009v1</w:t>
+                <w:t xml:space="preserve">hal-01602779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The transcriptomes of &amp;lt;em&amp;gt;Xiphinema index&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Longidorus elongatus&amp;lt;/em&amp;gt; Suggest Independent acquisition of some plant parasitism genes by horizontal gene transfer in early-branching nematodes</w:t>
               </w:r>
@@ -2415,51 +2419,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rancurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Thorpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine da Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (10), </w:t>
@@ -3018,295 +3022,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01354648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The transcriptome of &amp;lt;em&amp;gt;Nacobbus aberrans&amp;lt;/em&amp;gt; reveals insights into the evolution of sedentary endoparasitism in plant-parasitic nematodes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P.J.A. Cock</w:t>
+                <w:t xml:space="preserve">Environmentally selected aphid variants in clonality context display differential patterns of methylation in the genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aviv Dombrovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Penaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine da Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gbe/evu171⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (12), pp.e115022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0115022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02638653v1</w:t>
+                <w:t xml:space="preserve">hal-01151509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmentally selected aphid variants in clonality context display differential patterns of methylation in the genome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martine da Rocha</w:t>
+                <w:t xml:space="preserve">The transcriptome of &amp;lt;em&amp;gt;Nacobbus aberrans&amp;lt;/em&amp;gt; reveals insights into the evolution of sedentary endoparasitism in plant-parasitic nematodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Eves-van den Akker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J. Lilley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Danchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rancurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J.A. Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (12), pp.e115022. </w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (9), pp.2181-2194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0115022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evu171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01151509v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hierarchical classification of polysaccharide lyases for glycogenomics</w:t>
               </w:r>
@@ -5265,51 +5269,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Truch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Jaouannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine da Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kulhanek-Fontanille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5469,263 +5473,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic dietary ingestion of &amp;lt;i&amp;gt;Bacillus thuringiensis&amp;lt;/i&amp;gt; spores promotes intestinal inflammation and aging in non-target adult &amp;lt;i&amp;gt;Drosophila&amp;lt;/i&amp;gt;</w:t>
+                <w:t xml:space="preserve">A tumor-suppressive role of the PRC1 Polycomb epigenetic complex in the maintenance of adult Drosophila intestinal stem cell identity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Popmihaylova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rancurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julie Soltys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Amate</w:t>
+                <w:t xml:space="preserve">Lauriane Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05371600v1</w:t>
+                <w:t xml:space="preserve">hal-05360649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tumor-suppressive role of the PRC1 Polycomb epigenetic complex in the maintenance of adult Drosophila intestinal stem cell identity</w:t>
+                <w:t xml:space="preserve">Chronic dietary ingestion of &amp;lt;i&amp;gt;Bacillus thuringiensis&amp;lt;/i&amp;gt; spores promotes intestinal inflammation and aging in non-target adult &amp;lt;i&amp;gt;Drosophila&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Soltys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana-Maria Popmihaylova</w:t>
+                <w:t xml:space="preserve">Jade Finkelstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rancurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauriane Fritsch</w:t>
+                <w:t xml:space="preserve">Audrey Amate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05360649v1</w:t>
+                <w:t xml:space="preserve">hal-05371600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-fidelity annotated genome of the polyploid and quarantine root-knot nematode, Meloidogyne enterolobii</w:t>
               </w:r>
@@ -6024,51 +6028,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="22172161"/>
+    <w:nsid w:val="9A92845E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6255,51 +6259,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-rancurel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9355-5491" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954634v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Poullet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemanth Konigopal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rancurel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Sallaberry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lopez-Roques" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-04434-w" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489824v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Zotta Mota" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Koutsovoulos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Perfus-Barbeoch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelin Despot-Slade" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-44914-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645130v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Syska" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Kiers" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bailly-Bechet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lipuma" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wrae015" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083547v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Zapletalov&#225;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Industri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lebrigand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhad068" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198172v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bovio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Seassau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Magliano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gislard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02440-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080521v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios D Koutsovoulos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Granjeon Noriot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne G J Danchin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010686" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03931195v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Belliardo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cl&#233;ment" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01420-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03263736v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Grynberg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Coiti Togawa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Dias de Freitas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Dijair Antonino" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11111347" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080520v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Panabi&#232;res" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine da Rocha" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Kuhn" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.00557" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02912752v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Bassani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pagnotta" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Orange" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pons" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8071012" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444450v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp H. Schiffer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Danchin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann M. Burnell" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Creevey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Wong" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2019.10.039" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02559045v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Marmonier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Boissinot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Favery" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20133266" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264348v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Trang Tran" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Elie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Hilliou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcp.2019.07.001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626482v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Pratx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4686-x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609604v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Legrand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes8100248" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602779v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blanc-Mathieu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gouzy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006777" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474009v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pratlong" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pontarotti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zsc.12208" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624204v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne G J. Danchin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Thorpe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes8100287" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607587v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Larousse" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Palero" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Etienne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-017-0273-7" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439090v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Eves-van Den Akker" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik R. Laetsch" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine J. Lilley" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne G. J. Danchin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-016-0985-1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495400v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Eves-van den Akker" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Lilley" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J.A. Cock" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354648v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Damiani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Drain" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Guichard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boscari" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00794" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638653v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu171" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151509v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pasquier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aviv Dombrovsky" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Penaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0115022" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539724v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lombard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bernard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Brumer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M Coutinho" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20101185" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080524v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahvash Khosravi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Keith Dunker" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Romero" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Karlin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00595-09" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080523v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2008.12.1923" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080527v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cantarel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coutinho" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bernard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lombard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn663" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080538v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Weiner" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Taylor" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Henrissat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loren Hauser" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Land" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000087" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666159v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Levasseur" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Asther" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2008.01.004" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JDG6XWM6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668771v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Stam" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/protein/gzl044" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080540v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ferron" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Longhi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cambillau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.80590-0" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459257v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Egloff" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ferron" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Campanacci" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0307877101" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080543v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444903016779" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604220v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eves-van den Akker" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Laetsch" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thorpe" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Lilley" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741588v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. A. Cock" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714985v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemanth Gopal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816858v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.fr/books?id=wxF7vsDmIT8C&amp;amp;pg=PA91&amp;amp;lpg=PA91&amp;amp;dq=Carbohydrate-Active+Enzymes+Database:+Principles+and+Classification+of+Glycosyltransferases&amp;amp;source=bl&amp;amp;ots=o1vZuTbGL6&amp;amp;sig=nR0oCFUYrE-vTjiTVsdYIMW6AT8&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ei=TaURVPr-PMXhaqPEgfAO&amp;amp;ved=0CDUQ6AEwAQ#v=onepage&amp;amp;q=Carbohydrate-Active%20Enzymes%20Database%3A%20Principles%20and%20Classification%20of%20Glycosyltransferases&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470029619.ch5" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05513641v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Truch" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Jaouannet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kulhanek-Fontanille" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril van Ghelder" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343105v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngan Phan Thi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne G.J. Danchin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Liesse Vermeire" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05371600v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Joly" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Soltys" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Finkelstein" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Amate" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360649v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Popmihaylova" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Fritsch" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701569v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788818v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cottret" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Briand" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrere" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-rancurel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9355-5491" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954634v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Poullet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemanth Konigopal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rancurel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Sallaberry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lopez-Roques" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-04434-w" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489824v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Zotta Mota" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Koutsovoulos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Perfus-Barbeoch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelin Despot-Slade" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-44914-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645130v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Syska" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Kiers" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bailly-Bechet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lipuma" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wrae015" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083547v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Zapletalov&#225;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Industri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lebrigand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhad068" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198172v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bovio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Seassau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Magliano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gislard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02440-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080521v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios D Koutsovoulos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Granjeon Noriot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne G J Danchin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010686" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03931195v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Belliardo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cl&#233;ment" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01420-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03263736v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Grynberg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Coiti Togawa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Dias de Freitas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Dijair Antonino" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11111347" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02912752v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Bassani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pagnotta" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Orange" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pons" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8071012" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080520v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Panabi&#232;res" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine da Rocha" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Kuhn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.00557" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444450v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp H. Schiffer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Danchin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann M. Burnell" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Creevey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Wong" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2019.10.039" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02559045v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Marmonier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Boissinot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Favery" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20133266" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264348v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Trang Tran" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Elie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Hilliou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcp.2019.07.001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626482v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Pratx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4686-x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609604v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Legrand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes8100248" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474009v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pratlong" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pontarotti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zsc.12208" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602779v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blanc-Mathieu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gouzy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006777" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624204v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne G J. Danchin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Thorpe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes8100287" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607587v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Larousse" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Palero" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Etienne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-017-0273-7" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439090v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Eves-van Den Akker" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik R. Laetsch" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine J. Lilley" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne G. J. Danchin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-016-0985-1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495400v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Eves-van den Akker" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Lilley" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J.A. Cock" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354648v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Damiani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Drain" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Guichard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boscari" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00794" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151509v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pasquier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aviv Dombrovsky" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Penaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0115022" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638653v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu171" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539724v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lombard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bernard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Brumer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M Coutinho" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20101185" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080524v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahvash Khosravi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Keith Dunker" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Romero" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Karlin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00595-09" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080523v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2008.12.1923" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080527v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cantarel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coutinho" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bernard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lombard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn663" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080538v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Weiner" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Taylor" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Henrissat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loren Hauser" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Land" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000087" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666159v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Levasseur" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Asther" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2008.01.004" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JDG6XWM6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668771v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Stam" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/protein/gzl044" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080540v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ferron" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Longhi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cambillau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.80590-0" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459257v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Egloff" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ferron" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Campanacci" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0307877101" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080543v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444903016779" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604220v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eves-van den Akker" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Laetsch" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thorpe" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Lilley" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741588v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. A. Cock" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714985v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemanth Gopal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816858v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.fr/books?id=wxF7vsDmIT8C&amp;amp;pg=PA91&amp;amp;lpg=PA91&amp;amp;dq=Carbohydrate-Active+Enzymes+Database:+Principles+and+Classification+of+Glycosyltransferases&amp;amp;source=bl&amp;amp;ots=o1vZuTbGL6&amp;amp;sig=nR0oCFUYrE-vTjiTVsdYIMW6AT8&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ei=TaURVPr-PMXhaqPEgfAO&amp;amp;ved=0CDUQ6AEwAQ#v=onepage&amp;amp;q=Carbohydrate-Active%20Enzymes%20Database%3A%20Principles%20and%20Classification%20of%20Glycosyltransferases&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470029619.ch5" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05513641v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Truch" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Jaouannet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kulhanek-Fontanille" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril van Ghelder" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343105v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngan Phan Thi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne G.J. Danchin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Liesse Vermeire" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360649v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Joly" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Popmihaylova" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Soltys" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Fritsch" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05371600v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Finkelstein" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Amate" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701569v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788818v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cottret" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Briand" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrere" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>