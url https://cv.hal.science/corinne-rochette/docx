--- v0 (2026-03-07)
+++ v1 (2026-04-07)
@@ -815,235 +815,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04139805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A grounded theory-based qualitative approach for examining local implementation of public health policies during crises.</w:t>
+                <w:t xml:space="preserve">Le site internet institutionnel des établissements de santé : un support de communication au service de l’empowerment des patients ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Cassière</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Martin-Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MethodsX</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mex.2023.102439⟩</w:t>
+              <w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Vol. 20 (2), pp.7-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comma.202.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04238328v1</w:t>
+                <w:t xml:space="preserve">hal-04484912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site internet institutionnel des établissements de santé : un support de communication au service de l’empowerment des patients ?</w:t>
+                <w:t xml:space="preserve">A grounded theory-based qualitative approach for examining local implementation of public health policies during crises.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Martin-Verdier</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mériade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cassière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Vol. 20 (2), pp.7-30. </w:t>
+              <w:t xml:space="preserve">MethodsX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.102439. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/comma.202.0007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mex.2023.102439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04484912v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04238328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legitimate or Not, Does It Really Matter? A Reading of the PDO Label's Legitimacy through Consumers' Perception</w:t>
               </w:r>
@@ -1800,64 +1800,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The management of patient pathway in Onco-senology: an exploratory approach based on the shared experience of the disease on social media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Martin-Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion et management public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Volume 8 / n° 2 (2), pp.9-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1891,51 +1891,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the healthcare pathway through patients’ experience and profiles: implications for breast cancer healthcare providers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4177,1234 +4177,1234 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02914911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (43)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (44)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utopie, économie du donut et ville intelligente : la santé planétaire a l’échelle locale.</w:t>
+                <w:t xml:space="preserve">Quelle influence du leader dans la réflexivité d'équipe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Basso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Norbert Lebrument</w:t>
+                <w:t xml:space="preserve">Terramorsi Patrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mériade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIRMAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Saint quentin en Yvelines, France</w:t>
+              <w:t xml:space="preserve">Le développement des talents par le leadership bienveillant et l’IA coaching : Quelles perspectives théoriques et pratiques pour 2030 ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAE Nice; Groupe de Rercheche en Management, Mar 2026, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05109659v1</w:t>
+                <w:t xml:space="preserve">hal-05541291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sciences participatives et citoyennes (SPC) regards croisés autour approche rénovée de la fabrique de la science ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utopie, économie du donut et ville intelligente : la santé planétaire a l’échelle locale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Basso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Lebrument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">symposium international regards croisés sur les transformations de la gestion et des organisations publiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 2 Panthéon Assas, Mar 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Saint quentin en Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04742645v1</w:t>
+                <w:t xml:space="preserve">halshs-05109659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASSIMILER LA PRATIQUE AVANCEE INFIRMIERE HOSPITALIERE A UNE INNOVATION MANAGERIALE ET ORGANISATIONNELLE, AFIN DE MIEUX ACCOMPAGNER SON IMPLEMENTATION DANS LES ORGANISATIONS DE SOINS</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les sciences participatives et citoyennes (SPC) regards croisés autour approche rénovée de la fabrique de la science ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Colloque ARAMOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">symposium international regards croisés sur les transformations de la gestion et des organisations publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 2 Panthéon Assas, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04918611v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04742645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'intégration des IPA dans les établissements de santé : quand l'implémentation organisationnelle questionne la coopération professionnelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Assimiler la pratique avancée infirmière hospitalière à une innovation managériale et organisationnelle, afin de mieux accompagner son implémentation dans les organisations de soins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cassière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Colloque ARAMOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Metz, France</w:t>
+              <w:t xml:space="preserve">12ème Colloque ARAMOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04918642v1</w:t>
+                <w:t xml:space="preserve">hal-04918611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolement géographique et état de santé maternel et néonatal dans un réseau de santé en périnatalité</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une lecture des soins intégrés à partir des pratiques et perceptions des médecins : le cas de la prise en charge de l’insuffisance cardiaque dans le haut cantal.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Legrand</w:t>
+                <w:t xml:space="preserve">cassandra delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Simbelie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mériade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">"Management public, crises et post-crises : la permanence dans le changement"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIRMAP, May 2023, dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04874239v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une lecture des soins intégrés à partir des pratiques et perceptions des médecins : le cas de la prise en charge de l’insuffisance cardiaque dans le haut cantal.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mériade</w:t>
+                <w:t xml:space="preserve">L'intégration des IPA dans les établissements de santé : quand l'implémentation organisationnelle questionne la coopération professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cassière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Blanquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Management public, crises et post-crises : la permanence dans le changement"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIRMAP, May 2023, dijon, France</w:t>
+              <w:t xml:space="preserve">11ème Colloque ARAMOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04189788v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04918642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrique locale de la santé : approche à partir du design participatif d’une communauté de communes autour de l’activité physique et la sédentarité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Milhan Chaze</w:t>
+                <w:t xml:space="preserve">Isolement géographique et état de santé maternel et néonatal dans un réseau de santé en périnatalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Debost-Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Mourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Colloque international AIRMAP (Association Internationale de Recherche en Management Public) : Visions et valeurs du management public dans un contexte de crise(s)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Rabat, Maroc</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03760444v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets des configurations territoriales sur les parcours de soins en cancérologie hématologique. L'exemple du CLCC Léon Bérard à Lyon</w:t>
+                <w:t xml:space="preserve">La fabrique locale de la santé : approche à partir du design participatif d’une communauté de communes autour de l’activité physique et la sédentarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milhan Chaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Malatre Sapienza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque sur les inégalités socio-territoriales de prise en charge des patient.e.s atteint.e.s de cancer en France (métropole/Outre-mer)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MSH Paris Nord; CENS (UMR 6025, Université de Nantes); SOPHIAPOL (EA3932, Université Paris-Nanterre), Nov 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">11e Colloque international AIRMAP (Association Internationale de Recherche en Management Public) : Visions et valeurs du management public dans un contexte de crise(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04155658v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03760444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promotion des activités physiques et lutte contre la sédentarité. Diagnostic territorial et enjeux d’action publique. L’exemple de Billom Communauté</w:t>
+                <w:t xml:space="preserve">Les effets des configurations territoriales sur les parcours de soins en cancérologie hématologique. L'exemple du CLCC Léon Bérard à Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milhan Chaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mériade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Malatre Sapienza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scontri di i territorii : Accès aux soins et territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Corse, UMR CNRS 6240 LISA, Chaire Mutations et Innovations territoriales, Apr 2022, Corte, France</w:t>
+              <w:t xml:space="preserve">Colloque sur les inégalités socio-territoriales de prise en charge des patient.e.s atteint.e.s de cancer en France (métropole/Outre-mer)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSH Paris Nord; CENS (UMR 6025, Université de Nantes); SOPHIAPOL (EA3932, Université Paris-Nanterre), Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03760401v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04155658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercommunalité, mobilité et santé. L’intérêt du diagnostic partagé entre acteurs. Le cas d’un EPCI</w:t>
+                <w:t xml:space="preserve">Promotion des activités physiques et lutte contre la sédentarité. Diagnostic territorial et enjeux d’action publique. L’exemple de Billom Communauté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milhan Chaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Communautés, Métropoles et Santé. Vers un renouvellement des acteurs et politiques publiques locales en santé ? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université d’Orléans, Nov 2022, Orléans (France), France</w:t>
+              <w:t xml:space="preserve">Scontri di i territorii : Accès aux soins et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Corse, UMR CNRS 6240 LISA, Chaire Mutations et Innovations territoriales, Apr 2022, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04161889v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03760401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marketing territorial des intercommunalités en matière de santé</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laura Carmouze</w:t>
+                <w:t xml:space="preserve">Intercommunalité, mobilité et santé. L’intérêt du diagnostic partagé entre acteurs. Le cas d’un EPCI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milhan Chaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Commuanutés, Métropoles et Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Orléans, France</w:t>
+              <w:t xml:space="preserve">Colloque « Communautés, Métropoles et Santé. Vers un renouvellement des acteurs et politiques publiques locales en santé ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d’Orléans, Nov 2022, Orléans (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04188247v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04161889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des déterminants d’un tourisme territorial expérientiel à partir d’une analyse netnographique : le cas de l’expérience des visiteurs du site archéologique du plateau de Gergovie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Marketing territorial des intercommunalités en matière de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Carmouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international AIRMAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Colloque Commuanutés, Métropoles et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03333595v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04188247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels sont les déterminants de l’acceptation des applications mobiles de MaaS ? Une application de l’UTAUT2 au contexte des villes intelligentes françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5433,87 +5433,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03333697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une lecture organisationnelle de l'intégration des soins en cancérologie : approche ethnographique exploratoire autour du cas d'un centre de lutte contre le cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cassandra delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mériade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5528,2072 +5528,2046 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARAMOS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03808938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'influence de la motivation intrinsèque et de l'innovation managériale sur la motivation de service public: conception et test d'un modèle appliqué à la fonction publique française</w:t>
+                <w:t xml:space="preserve">Identification des déterminants d’un tourisme territorial expérientiel à partir d’une analyse netnographique : le cas de l’expérience des visiteurs du site archéologique du plateau de Gergovie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international AIRMAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03333681v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03333595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les stratégies de marquages collectifs : Un outil au service de l’implication des acteurs et de la valorisation des produits sur un territoire. Le cas de la « Clémentine de Corse ».</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'influence de la motivation intrinsèque et de l'innovation managériale sur la motivation de service public: conception et test d'un modèle appliqué à la fonction publique française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Lebrument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Graziella Luisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Biarritz, France</w:t>
+              <w:t xml:space="preserve">Colloque international AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02908572v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03333681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participation citoyenne à la ville intelligente : test d’un modèle des déterminants de la participation à la ville intelligente</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Norbert Lebrument</w:t>
+                <w:t xml:space="preserve">« Les stratégies de marquages collectifs : Un outil au service de l’implication des acteurs et de la valorisation des produits sur un territoire. Le cas de la « Clémentine de Corse ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Albertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corinne Rochette</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bereni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graziella Luisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Participation citoyenne à la ville intelligente : test d’un modèle des déterminants de la participation à la ville intelligente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IADT, Oct 2020, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03001658v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02908572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mieux comprendre les démarches de marquages collectifs initiées par les acteurs d’un territoire : Le cas de la « Clémentine de Corse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Therese Albertini</w:t>
+                <w:t xml:space="preserve">Participation citoyenne à la ville intelligente : test d’un modèle des déterminants de la participation à la ville intelligente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Lebrument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Graziella Luisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Quinzième Journée AFM du Marketing Agroalimentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Participation citoyenne à la ville intelligente : test d’un modèle des déterminants de la participation à la ville intelligente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IADT, Oct 2020, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04237165v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03001658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mieux comprendre les démarches de marquages collectifs initiées par les acteurs d’un territoire : Le cas de la « Clémentine de Corse.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mieux comprendre les démarches de marquages collectifs initiées par les acteurs d’un territoire : Le cas de la « Clémentine de Corse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Therese Albertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thérèse Albertini</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bereni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Luisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Journée de Recherche en Marketing du Grand Est</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, Dijon, France</w:t>
+              <w:t xml:space="preserve">Journée Quinzième Journée AFM du Marketing Agroalimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02908564v1</w:t>
+                <w:t xml:space="preserve">hal-04237165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart city et mobilité servicielle : test d’un modèle d’acceptation des applications de services de mobilité urbaine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Norbert Lebrument</w:t>
+                <w:t xml:space="preserve">Mieux comprendre les démarches de marquages collectifs initiées par les acteurs d’un territoire : Le cas de la « Clémentine de Corse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corinne Rochette</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bereni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graziella Luisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international AIRMAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Montpellier, France</w:t>
+              <w:t xml:space="preserve">6ème Journée de Recherche en Marketing du Grand Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03333706v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02908564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudes au fil d’une décennie des mises en marque des régions : qu’avons-nous appris des processus adoptés et des démarches collaboratives ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles-Edouard Houllier-Guibert</w:t>
+                <w:t xml:space="preserve">Smart city et mobilité servicielle : test d’un modèle d’acceptation des applications de services de mobilité urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Lebrument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque OPDE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Colloque international AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02908590v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03333706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Smart city et applications de m-santé : test d’un modèle étendu des déterminants de l’acceptation de la technologie par les habitants »,</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Norbert Lebrument</w:t>
+                <w:t xml:space="preserve">Etudes au fil d’une décennie des mises en marque des régions : qu’avons-nous appris des processus adoptés et des démarches collaboratives ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Edouard Houllier-Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium International en Management public, Nouvelles réalités humaines des administrations et organisations publiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">Colloque OPDE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02908577v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02908590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Smart city et applications de m-santé : test d’un modèle étendu des déterminants de l’acceptation de la technologie par les habitants »</w:t>
+                <w:t xml:space="preserve">« Smart city et applications de m-santé : test d’un modèle étendu des déterminants de l’acceptation de la technologie par les habitants »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international AIRMAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, paris, France</w:t>
+              <w:t xml:space="preserve">Symposium International en Management public, Nouvelles réalités humaines des administrations et organisations publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02908579v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02908577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des politiques publiques territorialisées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mériade</w:t>
+                <w:t xml:space="preserve">« Smart city et applications de m-santé : test d’un modèle étendu des déterminants de l’acceptation de la technologie par les habitants »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire des personnels d'encadrement pédagogique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Colloque international AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01655855v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02908579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La marque région : un outil d'articulation des proximités ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation des politiques publiques territorialisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mériade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence AIRMAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Nice, France</w:t>
+              <w:t xml:space="preserve">Séminaire des personnels d'encadrement pédagogique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01656077v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01655855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le parcours des patientes en Onco-sénologie : une approche à partir de l'expérience partagée de la maladie sur les médias</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La marque région : un outil d'articulation des proximités ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence AIRMAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01655864v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La confiance interpersonnelle en milieu hospitalier : une proposition de lecture par la Proximité</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Nautré</w:t>
+                <w:t xml:space="preserve">Le parcours des patientes en Onco-sénologie : une approche à partir de l'expérience partagée de la maladie sur les médias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Martin-Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème colloque Santé Kedge Business School</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">Conférence AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01656237v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01655864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants de l'implication organisationnelle dans le milieu de la santé : entre attachement aux valeurs et attitude</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Norbert Lebrument</w:t>
+                <w:t xml:space="preserve">La confiance interpersonnelle en milieu hospitalier : une proposition de lecture par la Proximité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mériade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Nautré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence AIRMAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Nice, France</w:t>
+              <w:t xml:space="preserve">7ème colloque Santé Kedge Business School</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01656079v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le classement et la marque universitaire : vers une complémentarité ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les déterminants de l'implication organisationnelle dans le milieu de la santé : entre attachement aux valeurs et attitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Lebrument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hongxia Peng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel de l'AIRMAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIRMAP (Association internationale de recherche en management public), 2016, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Conférence AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04521994v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le classement et la marque universitaire : vers une complémentarité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongxia Peng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Colloque AIRMAP ( Association Internationale de Recherche en Management Public).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Colloque annuel de l'AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIRMAP (Association internationale de recherche en management public), 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03739608v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04521994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questionnements et impacts pour les marques région de la reforme territoriale : Les marques région sont-elles solubles dans la reforme territoriale ?</w:t>
+                <w:t xml:space="preserve">Le classement et la marque universitaire : vers une complémentarité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Féniès</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongxia Peng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque AIRMAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">5ème Colloque AIRMAP ( Association Internationale de Recherche en Management Public).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02329442v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les grands corps d’Etat ont-ils une stratégie ? Le cas des ingénieurs des eaux, des ponts et des forêts</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Questionnements et impacts pour les marques région de la reforme territoriale : Les marques région sont-elles solubles dans la reforme territoriale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Féniès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVe conférence de l’AIMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02902052v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The stakeholders in two French regional branding processes (Auvergne and Brittany): What kind of involvement?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles-Edouard Houllier-Guibert</w:t>
+                <w:t xml:space="preserve">Les grands corps d’Etat ont-ils une stratégie ? Le cas des ingénieurs des eaux, des ponts et des forêts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Albizzatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatim Zahra Rhazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madina Rival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third Place management and branding conference: sustainability, liveability &amp; connectivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Poznan (PL), Poland</w:t>
+              <w:t xml:space="preserve">XXIVe conférence de l’AIMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04237233v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02902052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ingénieurs d’Etat : une profession « établie » ? Le cas français du corps des ingénieurs des eaux, des ponts et des forêts</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Madina Rival</w:t>
+                <w:t xml:space="preserve">The stakeholders in two French regional branding processes (Auvergne and Brittany): What kind of involvement?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Edouard Houllier-Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">, VIe Symposium international « Regards croisés sur les transformations de la gestion et des organisations publiques »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Third Place management and branding conference: sustainability, liveability &amp; connectivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Poznan (PL), Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02902076v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le phénomène corporatiste à l’épreuve des réseaux d’action publique : le cas français du corps des ingénieurs des ponts, des eaux et des forêts</w:t>
+                <w:t xml:space="preserve">Les ingénieurs d’Etat : une profession « établie » ? Le cas français du corps des ingénieurs des eaux, des ponts et des forêts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Albizzatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Chanut</w:t>
@@ -7624,689 +7598,810 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Madina Rival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence annuelle du GEAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Speyer, Allemagne</w:t>
+              <w:t xml:space="preserve">, VIe Symposium international « Regards croisés sur les transformations de la gestion et des organisations publiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02903201v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02902076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’identification des parties prenantes impliquées dans la construction d’une marque région : le cas de la marque Auvergne Nouveau Monde</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le phénomène corporatiste à l’épreuve des réseaux d’action publique : le cas français du corps des ingénieurs des ponts, des eaux et des forêts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Albizzatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatim Zahra Rhazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madina Rival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30e colloque international AFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Montpelier, France</w:t>
+              <w:t xml:space="preserve">Conférence annuelle du GEAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Speyer, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04237235v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02903201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des enjeux pour les parties prenantes et les acteurs engagés dans la construction d’une marque région : le cas de la marque Auvergne Nouveau Monde</w:t>
+                <w:t xml:space="preserve">L’identification des parties prenantes impliquées dans la construction d’une marque région : le cas de la marque Auvergne Nouveau Monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Féniès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international AIRMAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Aix- en- Provence, France</w:t>
+              <w:t xml:space="preserve">30e colloque international AFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Montpelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04237238v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La marque région : entre l’acculturation technique des collectivités territoriales et identité régionale</w:t>
+                <w:t xml:space="preserve">Identification des enjeux pour les parties prenantes et les acteurs engagés dans la construction d’une marque région : le cas de la marque Auvergne Nouveau Monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Cassière</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Féniès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Marketing Trends Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESCP EAP - Universita C'a Foscari, Jan 2012, Venice, France</w:t>
+              <w:t xml:space="preserve">Colloque international AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Aix- en- Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04918479v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La redéfinition du périmètre de l'entreprise et du politique au regard de la RSE : l'illustration du cas de l'entreprise réseau dans la filière viticole vu par les viticulteurs français</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La marque région : entre l’acculturation technique des collectivités territoriales et identité régionale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cassière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Congrès du RIODD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">11th International Marketing Trends Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESCP EAP - Universita C'a Foscari, Jan 2012, Venice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04918494v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04918479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Market orientation as key factor of assimilation of the cultural variable within a process of international development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La redéfinition du périmètre de l'entreprise et du politique au regard de la RSE : l'illustration du cas de l'entreprise réseau dans la filière viticole vu par les viticulteurs français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Chauzal-Larguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cassière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th Conference European Marketing ACademy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">6ème Congrès du RIODD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04918546v1</w:t>
+                <w:t xml:space="preserve">hal-04918494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework to link patient satisfaction with customer satisfaction</w:t>
+                <w:t xml:space="preserve">Market orientation as key factor of assimilation of the cultural variable within a process of international development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Féniès</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cassière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Groningen, Netherlands</w:t>
+              <w:t xml:space="preserve">39th Conference European Marketing ACademy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01734735v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04918546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’impact du développement de la grande distribution sur le comportement d’achat des consommateurs roumains : le cas de la ville de Cluj Napoca</w:t>
+                <w:t xml:space="preserve">A framework to link patient satisfaction with customer satisfaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Cassière</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Féniès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Congress Marketing Trends</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Venice, Italy</w:t>
+              <w:t xml:space="preserve">EUROMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04918568v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01734735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’impact du développement de la grande distribution sur le comportement d’achat des consommateurs roumains : le cas de la ville de Cluj Napoca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cassière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th International Congress Marketing Trends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Venice, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04918568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle orientation marché pour les PME-PMI ? Application à une région française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8322,51 +8417,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Congrès International de l’Académie de l’Entrepreneuriat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Sherbrooke (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04918582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8376,418 +8471,418 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démarches d’attractivité des métropoles en matière de santé et bien-être</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Carmouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mare &amp; Marin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intercommunalité et Santé. Un nouvel acteur de la santé publique ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.267-283, 2023, 978-2-84934-765-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intercommunalité, mobilité et santé, l’intérêt du diagnostic partagé entre acteurs : le cas d’un établissement public de coopération intercommunale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milhan Chaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intercommunalité et santé, un nouvel acteur de la santé publique ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mare &amp; Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p 181-197, A paraître, 978-2-84934-765-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04196953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institutional Communication in Healthcare Organizations as a Marker of Patient Orientation chapter 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Cherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patients, Caregivers and Doctors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 (1), Wiley, 2023, Patients, Caregivers and Doctors: Devices, Issues and Representations, 9781786308931. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781394225644.ch4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04196818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lawrence J. O’Toole : La décision publique à l’épreuve des réseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Favreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grands auteurs en management public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions EMS Management et Société, 2021, Collection Grands auteurs, 978-2-37687-384-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03329967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participation citoyenne à la ville intelligente : test d’un modèle des déterminants de la participation à la ville intelligente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8816,73 +8911,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comment adapter et hybrider les démarches participatives dans les territoires?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours de santé versus soin de la personne âgée en Auvergne : proposition d’une définition organisationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8898,73 +8993,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management hospitalier et territoires : les nouveaux défis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Des Mines, pp.101-120, 2016, ISBN: 9782356713896</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03032512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours de santé versus soin de la personne âgée en Auvergne : proposition d'une définition organisationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8980,146 +9075,146 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management hospitalier et territoires : les nouveaux défis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03189361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vision perceptuelle de la variable culturelle chez un distributeur internationalisé : le prisme du discours des managers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Cassiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les nouveaux défis du management international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03326093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9129,120 +9224,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health and territorial attractiveness strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal des départements, n°12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03698576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démarches collectives et enjeux du marquage : entre labellisation et marques collectives. Workshop : Dynamiser un territoire au travers de pratiques coopératives inter-organisationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9251,253 +9346,253 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02328729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marketer le territoire, les leçons d’une démarche d’une Marque Territoire : le cas Auvergne Nouveau-Monde. Workshop : Dynamiser un territoire au travers de pratiques coopératives inter-organisationnelles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bereni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02328142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’innovation organisationnelle à l’hôpital : s’appuyer sur l’évolution des fonctions infirmières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Albert-Cromarias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mériade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02007271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9507,179 +9602,179 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participatory science, a design-based lever for social innovation in healthcare.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04266107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site internet institutionnel des établissements de santé : support au service de l'empowerment des patients ? The institutional website of healthcare centres: a support for patient empowerment?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Martin Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9689,166 +9784,166 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportements et usages de l’EAU en Auvergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihan Chaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pour citation : Chaze M et Rochette C. (2024), "Comportements et usages de l’EAU en Auvergne : Etude du processus de changement de pratiques sur la base de la théorie du comportement planifié", Université Clermont Auvergne, 86 pages. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04949211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité de vie et perception des patientes partenaires par des patientes ayant subi une mastectomie suite à un cancer du sein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne F. ROCHETTE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CleRMa - Clermont Recherche Management. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04677016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9858,91 +9953,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La marque publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. université clermont Auvergne, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01734730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9952,168 +10047,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolement géographique et état de santé maternel et néonatal dans un réseau de santé en périnatalité: étude en population générale Contexte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Debost-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Duclos-Medard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Thomazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française de médecin Périnatale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03880312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId209"/>
+      <w:footerReference w:type="default" r:id="rId211"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10260,51 +10355,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308830v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rochette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Blin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cassi&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/rips.2.085.0057" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094251v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Lebrument" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30953/thmt.v10.548" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292700v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milhan Chaze" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M&#233;riade" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Malartre-Sapienza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Michallet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/ecc/3641026" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306857v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fran&#231;oise Audrain Pontevia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Francois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-025-13469-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04484927v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drine Zumbo-Lebrument" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848781v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Murrim Ceccato" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139805v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13012-023-01277-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04238328v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2023.102439" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484912v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Cherif" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Martin-Verdier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.202.0007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128221v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bouhaddane" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafia Halawany-Darson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Amblard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12122365" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828630v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Bailly" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na P&#233;lissier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coudeyre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Evrard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rea Bingula" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19159025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516559v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-021-07401-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739616v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murrim Ceccato" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.219.0107" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265425v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Malartre-Sapienza" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rodier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-021-06552-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153169v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2021.101279" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123815v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Langlois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.pr1.0027" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265447v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.082.0021" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091387v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Martin Verdier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-020-05569-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091385v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2020.113658" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03219101v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091392v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.202.0009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491464v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Talbot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.071.0031" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289309v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.060.0169" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399090v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Houllier-Guibert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02370801v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Edouard Houllier-Guibert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02177438v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chanut" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Rival" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lallemand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxia Peng" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1060897ar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903512v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02327140v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02328069v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02177434v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.061.0077" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02327098v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nautr&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.34.2017.0008" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02177433v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02177435v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Albizzatti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Zahra Rhazi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.100.0061" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01734728v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lagrange" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lambey-Checchin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00073" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01734726v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F&#233;ni&#232;s" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.043.0091" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734729v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.326.0055" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01734727v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0020852315579328" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01734716v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.001.0004" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01734724v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.29.493-517" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884564v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914911v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.043.044.147.159" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05109659v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Basso" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742645v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04918611v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarrat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04918642v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874239v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Debost-Legrand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legrand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Mourgues" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189788v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=cassandra delorme" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Simbelie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Blanquet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760444v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04155658v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Michallet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Malatre Sapienza" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760401v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161889v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188247v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alaux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Carmouze" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333595v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333697v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808938v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333681v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908572v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Albertini" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bereni" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Luisi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03001658v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237165v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Albertini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908564v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333706v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908590v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908577v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908579v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655855v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656077v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655864v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656237v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656079v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521994v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739608v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329442v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902052v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04237233v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902076v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02903201v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04237235v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04237238v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04918479v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918494v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chauzal-Larguier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04918546v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01734735v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04918568v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04918582v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186714v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196953v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librest.com/livres/editeurs/mare-et-martin,0-743886.html" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196818v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394225644.ch4" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03329967v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Favreau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04237252v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032512v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189361v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03326093v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cassiere" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pach&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698576v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328729v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328142v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007271v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Albert-Cromarias" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine dos Santos" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04266107v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237850v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949211v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihan Chaze" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677016v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne F. ROCHETTE" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/tel-01734730v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880312v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Langlois" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Duclos-Medard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Thomazet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308830v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rochette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Blin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cassi&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/rips.2.085.0057" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094251v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Lebrument" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30953/thmt.v10.548" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292700v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milhan Chaze" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M&#233;riade" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Malartre-Sapienza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Michallet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/ecc/3641026" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306857v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fran&#231;oise Audrain Pontevia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Francois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-025-13469-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04484927v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drine Zumbo-Lebrument" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848781v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Murrim Ceccato" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139805v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13012-023-01277-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484912v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Cherif" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Martin-Verdier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.202.0007" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04238328v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2023.102439" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128221v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bouhaddane" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafia Halawany-Darson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Amblard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12122365" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828630v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Bailly" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na P&#233;lissier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coudeyre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Evrard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rea Bingula" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19159025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516559v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-021-07401-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739616v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murrim Ceccato" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.219.0107" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265425v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Malartre-Sapienza" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rodier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-021-06552-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153169v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2021.101279" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123815v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Langlois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.pr1.0027" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265447v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.082.0021" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091387v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Martin Verdier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-020-05569-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091385v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2020.113658" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03219101v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091392v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.202.0009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491464v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Talbot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.071.0031" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289309v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.060.0169" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399090v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Houllier-Guibert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02370801v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Edouard Houllier-Guibert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02177438v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chanut" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Rival" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lallemand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxia Peng" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1060897ar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903512v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02327140v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02328069v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02177434v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.061.0077" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02327098v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nautr&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.34.2017.0008" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02177433v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02177435v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Albizzatti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Zahra Rhazi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.100.0061" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01734728v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lagrange" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lambey-Checchin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00073" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01734726v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F&#233;ni&#232;s" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.043.0091" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734729v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.326.0055" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01734727v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0020852315579328" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01734716v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.001.0004" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01734724v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.29.493-517" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884564v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914911v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.043.044.147.159" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541291v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terramorsi Patrice" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05109659v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Basso" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742645v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04918611v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarrat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189788v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=cassandra delorme" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Simbelie" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Blanquet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04918642v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874239v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Debost-Legrand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legrand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Mourgues" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760444v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04155658v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Michallet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Malatre Sapienza" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760401v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161889v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188247v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alaux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Carmouze" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333697v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808938v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333595v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333681v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908572v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Albertini" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bereni" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Luisi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03001658v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237165v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Albertini" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908564v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333706v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908590v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908577v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908579v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655855v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656077v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655864v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656237v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656079v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521994v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739608v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329442v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902052v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04237233v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902076v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02903201v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04237235v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04237238v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04918479v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918494v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chauzal-Larguier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04918546v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01734735v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04918568v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04918582v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186714v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196953v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librest.com/livres/editeurs/mare-et-martin,0-743886.html" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196818v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394225644.ch4" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03329967v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Favreau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04237252v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032512v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189361v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03326093v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cassiere" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pach&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698576v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328729v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328142v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007271v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Albert-Cromarias" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine dos Santos" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04266107v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237850v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949211v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihan Chaze" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677016v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne F. ROCHETTE" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/tel-01734730v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880312v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Langlois" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Duclos-Medard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Thomazet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>