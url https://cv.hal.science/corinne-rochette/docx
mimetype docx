--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -84,8384 +84,8700 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (41)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance du beau travail et du bon travail en milieu hospitalier : une étude de la perception des cadres de santé.</w:t>
+                <w:t xml:space="preserve">Determinants of Mobile Health App Usage in France: A Comprehensive Test of an Extended Technology Acceptance Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Norbert Lebrument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Cassière</w:t>
+                <w:t xml:space="preserve">Cédrine Zumbo Lebroument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 31 (85), pp.57-79. </w:t>
+              <w:t xml:space="preserve">International Journal of Management Concepts and Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.54695/rips.2.085.0057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/ijmcp.2025.10076903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05308830v1</w:t>
+                <w:t xml:space="preserve">halshs-05582586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Patients’ Health Literacy on the Adoption of Medical Teleconsultation: Evidence From France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Measuring perceived legitimacy of food quality labels: A Mixed qualitative-quantitative approach for developing formative indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Bouhaddane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafia Halawany-Darson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Norbert Lebrument</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Amblard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Telehealth and Medicine Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.30953/thmt.v10.548⟩</w:t>
+              <w:t xml:space="preserve">MethodsX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.103920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mex.2026.103920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05094251v1</w:t>
+                <w:t xml:space="preserve">hal-05598712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systemic and Dynamic Analysis of Access to Health Care: The Example of Hematological Cancer in France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Reconnaissance du beau travail et du bon travail en milieu hospitalier : une étude de la perception des cadres de santé.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Malartre-Sapienza</w:t>
+                <w:t xml:space="preserve">Alexis Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Sophie Michallet</w:t>
+                <w:t xml:space="preserve">François Cassière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, European Journal of Cancer Care , 2025 (1), </w:t>
+              <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (85), pp.57-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/ecc/3641026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.54695/rips.2.085.0057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05292700v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individuals’ perceptions of Long Covid: a phenomenological approach to an online health community narratives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Patients’ Health Literacy on the Adoption of Medical Teleconsultation: Evidence From France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Rochette</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Francois</w:t>
+                <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Health Services Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12913-025-13469-z⟩</w:t>
+              <w:t xml:space="preserve">Telehealth and Medicine Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30953/thmt.v10.548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05306857v1</w:t>
+                <w:t xml:space="preserve">hal-05094251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tourisme territorial expérientiel des sites naturels : une analyse netnographique de ses manifestations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Systemic and Dynamic Analysis of Access to Health Care: The Example of Hematological Cancer in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milhan Chaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mériade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
+                <w:t xml:space="preserve">Stephanie Malartre-Sapienza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sophie Michallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Cancer Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, European Journal of Cancer Care , 2025 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/ecc/3641026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04484927v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05292700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Value conflicts in public organisations: a reading of the individual values of hospital nurses and health managers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Individuals’ perceptions of Long Covid: a phenomenological approach to an online health community narratives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Murrim Ceccato</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Françoise Audrain Pontevia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Francois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion et management public</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Health Services Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (1), pp.1336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12913-025-13469-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04848781v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05306857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local implementation of public health policies revealed by the COVID-19 crisis: the French case</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Tourisme territorial expérientiel des sites naturels : une analyse netnographique de ses manifestations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Cassière</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Implementation Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04139805v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site internet institutionnel des établissements de santé : un support de communication au service de l’empowerment des patients ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Value conflicts in public organisations: a reading of the individual values of hospital nurses and health managers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Martin-Verdier</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Murrim Ceccato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gestion et management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 12.4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04484912v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A grounded theory-based qualitative approach for examining local implementation of public health policies during crises.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Local implementation of public health policies revealed by the COVID-19 crisis: the French case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mériade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cassière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MethodsX</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mex.2023.102439⟩</w:t>
+              <w:t xml:space="preserve">Implementation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (1), pp.25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13012-023-01277-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04238328v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04139805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legitimate or Not, Does It Really Matter? A Reading of the PDO Label's Legitimacy through Consumers' Perception</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A grounded theory-based qualitative approach for examining local implementation of public health policies during crises.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corinne Amblard</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mériade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cassière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods12122365⟩</w:t>
+              <w:t xml:space="preserve">MethodsX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.102439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mex.2023.102439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04128221v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04238328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic Review of COVID-19-Related Physical Activity-Based Rehabilitations: Benefits to Be Confirmed by More Robust Methodological Approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le site internet institutionnel des établissements de santé : un support de communication au service de l’empowerment des patients ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélina Bailly</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elisabeth Martin-Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph19159025⟩</w:t>
+              <w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Vol. 20 (2), pp.7-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comma.202.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03828630v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Governance tensions in the healthcare sector: a contrasting case study in France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Legitimate or Not, Does It Really Matter? A Reading of the PDO Label's Legitimacy through Consumers' Perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Bouhaddane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafia Halawany-Darson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Amblard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Health Services Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12913-021-07401-4⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Special Issue "Consumer Behavior and Food Choice—Volume II", 12 (12), pp.2365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods12122365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03516559v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation managériale à l’hôpital public : une lecture à partir de l’empowerment infirmier</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Governance tensions in the healthcare sector: a contrasting case study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mériade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Murrim Ceccato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Question(s) de Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/qdm.219.0107⟩</w:t>
+              <w:t xml:space="preserve">BMC Health Services Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1), pp.39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12913-021-07401-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03739616v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Telephone follow-up of oncology patients: the contribution of the nurse specialist for a Service-Dominant Logic in hospital</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Systematic Review of COVID-19-Related Physical Activity-Based Rehabilitations: Benefits to Be Confirmed by More Robust Methodological Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Coudeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rea Bingula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Health Services Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12913-021-06552-8⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (15), pp.9025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19159025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03265425v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A relational and geographic method for integrating cancer care pathways</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Innovation managériale à l’hôpital public : une lecture à partir de l’empowerment infirmier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murrim Ceccato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MethodsX</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mex.2021.101279⟩</w:t>
+              <w:t xml:space="preserve">Question(s) de Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Le management public en question, 39, pp.107-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/qdm.219.0107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03153169v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêts et limites d’une approche cartographique géographique pour le management des parcours de soins en santé : L’exemple de l’Auvergne (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milhan Chaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mériade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/reru.pr1.0027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03123815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The management of patient pathway in Onco-senology: an exploratory approach based on the shared experience of the disease on social media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Telephone follow-up of oncology patients: the contribution of the nurse specialist for a Service-Dominant Logic in hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Martin-Verdier</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sophie Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Malartre-Sapienza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rodier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion et management public</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/gmp.082.0021⟩</w:t>
+              <w:t xml:space="preserve">BMC Health Services Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12913-021-06552-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03265447v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the healthcare pathway through patients’ experience and profiles: implications for breast cancer healthcare providers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A relational and geographic method for integrating cancer care pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mériade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Martin Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Health Services Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20 (1), </w:t>
+              <w:t xml:space="preserve">MethodsX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.101279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12913-020-05569-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mex.2021.101279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03091387v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated care pathway for breast cancer: a relational and geographical approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les effets de l’attachement aux valeurs organisationnelles et au lieu de vie sur l’implication organisationnelle des personnels des établissements de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Norbert Lebrument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.113658. </w:t>
+              <w:t xml:space="preserve">@GRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (2), pp.9-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2020.113658⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/grh.202.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03091385v1</w:t>
+                <w:t xml:space="preserve">hal-03091392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le capital social des managers publics engagés dans un dispositif d’intelligence économique territoriale : retour sur le cas du schéma régional d’intelligence économique de la région Auvergne</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The management of patient pathway in Onco-senology: an exploratory approach based on the shared experience of the disease on social media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Martin-Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gestion et management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Volume 8 / n° 2 (2), pp.9-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gmp.082.0021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03219101v1</w:t>
+                <w:t xml:space="preserve">hal-03265447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets de l’attachement aux valeurs organisationnelles et au lieu de vie sur l’implication organisationnelle des personnels des établissements de santé</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Investigating the healthcare pathway through patients’ experience and profiles: implications for breast cancer healthcare providers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Martin Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">@GRH</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Health Services Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12913-020-05569-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/grh.202.0009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03091392v1</w:t>
+                <w:t xml:space="preserve">hal-03091387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpersonal trust in a hospital context : a proposed analysis of the effects of proximities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Integrated care pathway for breast cancer: a relational and geographical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mériade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion et management public</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.113658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2020.113658⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/gmp.071.0031⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02491464v1</w:t>
+                <w:t xml:space="preserve">hal-03091385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un management des tensions de gouvernance publique dans les établissements de santé ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le capital social des managers publics engagés dans un dispositif d’intelligence économique territoriale : retour sur le cas du schéma régional d’intelligence économique de la région Auvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Norbert Lebrument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/inno.060.0169⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02289309v1</w:t>
+                <w:t xml:space="preserve">halshs-03219101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'implication des parties prenantes dans la mise en marque des régions Bretagne et Auvergne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quand la réforme territoriale questionne le devenir et les ressorts de la marque Territoire : une approche par les proximités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles-Edouard Houllier-Guibert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corinne Rochette</w:t>
+                <w:t xml:space="preserve">Charles Edouard Houllier-Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du marketing territorial</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 3 / été</w:t>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.5-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02399090v1</w:t>
+                <w:t xml:space="preserve">hal-02370801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand la réforme territoriale questionne le devenir et les ressorts de la marque Territoire : une approche par les proximités</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Interpersonal trust in a hospital context : a proposed analysis of the effects of proximities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mériade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Edouard Houllier-Guibert</w:t>
+                <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gestion et management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7/n°1 (3), pp.31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gmp.071.0031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02370801v1</w:t>
+                <w:t xml:space="preserve">hal-02491464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le management public en idées : un champ en construction ?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Vers un management des tensions de gouvernance publique dans les établissements de santé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mériade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1060897ar⟩</w:t>
+              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, N° 60 (3), pp.169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/inno.060.0169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02177438v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positionnement épistémologique et méthodologique du marketing des territoires comme champ de recherche</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">L'implication des parties prenantes dans la mise en marque des régions Bretagne et Auvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Edouard Houllier-Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du marketing territorial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">, 2019, 3 / été</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01903512v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La confiance interpersonnelle en milieu hospitalier : une proposition de lecture par la Proximité</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Le management public en idées : un champ en construction ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madina Rival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongxia Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion et management public</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/gmp.071.0031⟩</w:t>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22 (3), pp.107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1060897ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02327140v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02177438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La co-construction d'une démarche de marketing territorial : une lecture des parties prenantes d'une marque partagée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Positionnement épistémologique et méthodologique du marketing des territoires comme champ de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Edouard Houllier-Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">revue française de marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Revue du marketing territorial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02328069v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LE MARKETING TERRITORIAL : COMMENT DÉVELOPPER L'ATTRACTIVITÉ ET L'HOSPITALITÉ DES TERRITOIRES ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La confiance interpersonnelle en milieu hospitalier : une proposition de lecture par la Proximité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mériade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion et management public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/gmp.061.0077⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 7/n°1 (3), pp.31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gmp.071.0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02177434v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02327140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets de la Proximité sur l'exécution des politiques publiques : L'exemple d'un Centre de Lutte contre le Cancer (CLCC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mériade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Nautré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques et Management public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 34 (1/2), pp.147-166. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/pmp.34.2017.0008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02327098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La co-construction d’une démarche de marketing territorial : une lecture des parties prenantes d’une marque partagée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 3-4 (261), pp.49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02177433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le phénomène corporatiste au prisme de l’analyse des professions. Le cas des ingénieurs des ponts, des eaux et des forêts : une profession résiliente ?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La co-construction d'une démarche de marketing territorial : une lecture des parties prenantes d'une marque partagée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">revue française de marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02177435v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réinventer l’agence bancaire de demain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">LE MARKETING TERRITORIAL : COMMENT DÉVELOPPER L'ATTRACTIVITÉ ET L'HOSPITALITÉ DES TERRITOIRES ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/rfg.2016.00073⟩</w:t>
+              <w:t xml:space="preserve">Gestion et management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gmp.061.0077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01734728v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02177434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des enjeux pour les parties prenantes et les acteurs engagés dans la construction d’une marque région : le cas de la marque Auvergne Nouveau Monde</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Le phénomène corporatiste au prisme de l’analyse des professions. Le cas des ingénieurs des ponts, des eaux et des forêts : une profession résiliente ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Albizzatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madina Rival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatim Zahra Rhazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Féniès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion et management public</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/gmp.043.0091⟩</w:t>
+              <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 100 (2), pp.61-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/grhu.100.0061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01734726v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02177435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les marques région à l'épreuve de la réforme territoriale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Réinventer l’agence bancaire de demain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Féniès</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cassière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 32 (6), pp.55 - 72. </w:t>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (259), pp.101 - 119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/g2000.326.0055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/rfg.2016.00073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01734729v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01734728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The public brand between new practices and public values</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Identification des enjeux pour les parties prenantes et les acteurs engagés dans la construction d’une marque région : le cas de la marque Auvergne Nouveau Monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Féniès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review of Administrative Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0020852315579328⟩</w:t>
+              <w:t xml:space="preserve">Gestion et management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 / n° 3 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gmp.043.0091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01734727v1</w:t>
+                <w:t xml:space="preserve">hal-01734726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'approche ressources et compétences comme clé de lecture du processus d'élaboration d'une ressource originale : la marque territoire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The public brand between new practices and public values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion et management public</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Review of Administrative Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 81 (2), pp.341 - 341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0020852315579328⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/gmp.001.0004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01734716v1</w:t>
+                <w:t xml:space="preserve">hal-01734727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrique d’une marque Région : le cas de la marque « Auvergne Nouveau Monde »</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les marques région à l'épreuve de la réforme territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Féniès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politiques et Management public</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gestion 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32 (6), pp.55 - 72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/g2000.326.0055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/pmp.29.493-517⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01734724v1</w:t>
+                <w:t xml:space="preserve">hal-01734729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RÉUSSIR DANS LES PECO EN INTRODUISANT L'ORIENTATION MARCHE: Une réflexion à partir du cas roumain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L'approche ressources et compétences comme clé de lecture du processus d'élaboration d'une ressource originale : la marque territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Décisions Marketing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gestion et management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1/n°1 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gmp.001.0004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02884564v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01734716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réussir dans les Peco en introduisant l’orientation marché : Une réflexion à partir du cas roumain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La fabrique d’une marque Région : le cas de la marque « Auvergne Nouveau Monde »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques et Management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29 (3), pp.493 - 517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/pmp.29.493-517⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01734724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RÉUSSIR DANS LES PECO EN INTRODUISANT L'ORIENTATION MARCHE: Une réflexion à partir du cas roumain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réussir dans les Peco en introduisant l’orientation marché : Une réflexion à partir du cas roumain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Décisions Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2006, 43.44, pp.147-159. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7193/DM.043.044.147.159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02914911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (44)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (45)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle influence du leader dans la réflexivité d'équipe ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">La réflexivité organisationnelle entre boucles d'interaction et apprentissage : Une mise en perspective de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lievre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terramorsi Patrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le développement des talents par le leadership bienveillant et l’IA coaching : Quelles perspectives théoriques et pratiques pour 2030 ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAE Nice; Groupe de Rercheche en Management, Mar 2026, Nice, France</w:t>
+              <w:t xml:space="preserve">Association pour la Gestion des Connaissances dans la Société et les Organisations (AGeCSO) &amp; Knowledge Communities Observatory (KCO) 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Strabsourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05541291v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05600516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utopie, économie du donut et ville intelligente : la santé planétaire a l’échelle locale.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Quelle influence du leader dans la réflexivité d'équipe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terramorsi Patrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mériade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIRMAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Saint quentin en Yvelines, France</w:t>
+              <w:t xml:space="preserve">Le développement des talents par le leadership bienveillant et l’IA coaching : Quelles perspectives théoriques et pratiques pour 2030 ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAE Nice; Groupe de Rercheche en Management, Mar 2026, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05109659v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sciences participatives et citoyennes (SPC) regards croisés autour approche rénovée de la fabrique de la science ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utopie, économie du donut et ville intelligente : la santé planétaire a l’échelle locale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Basso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Lebrument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">symposium international regards croisés sur les transformations de la gestion et des organisations publiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 2 Panthéon Assas, Mar 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Saint quentin en Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04742645v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05109659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assimiler la pratique avancée infirmière hospitalière à une innovation managériale et organisationnelle, afin de mieux accompagner son implémentation dans les organisations de soins</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les sciences participatives et citoyennes (SPC) regards croisés autour approche rénovée de la fabrique de la science ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Colloque ARAMOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">symposium international regards croisés sur les transformations de la gestion et des organisations publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 2 Panthéon Assas, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04918611v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04742645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une lecture des soins intégrés à partir des pratiques et perceptions des médecins : le cas de la prise en charge de l’insuffisance cardiaque dans le haut cantal.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Assimiler la pratique avancée infirmière hospitalière à une innovation managériale et organisationnelle, afin de mieux accompagner son implémentation dans les organisations de soins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cassière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Blanquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Management public, crises et post-crises : la permanence dans le changement"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIRMAP, May 2023, dijon, France</w:t>
+              <w:t xml:space="preserve">12ème Colloque ARAMOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04189788v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04918611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'intégration des IPA dans les établissements de santé : quand l'implémentation organisationnelle questionne la coopération professionnelle</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Une lecture des soins intégrés à partir des pratiques et perceptions des médecins : le cas de la prise en charge de l’insuffisance cardiaque dans le haut cantal.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cassandra delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Simbelie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mériade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Blanquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Colloque ARAMOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Metz, France</w:t>
+              <w:t xml:space="preserve">"Management public, crises et post-crises : la permanence dans le changement"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIRMAP, May 2023, dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04918642v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolement géographique et état de santé maternel et néonatal dans un réseau de santé en périnatalité</w:t>
+                <w:t xml:space="preserve">L'intégration des IPA dans les établissements de santé : quand l'implémentation organisationnelle questionne la coopération professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Debost-Legrand</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Julien Sarrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cassière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">11ème Colloque ARAMOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04874239v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04918642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrique locale de la santé : approche à partir du design participatif d’une communauté de communes autour de l’activité physique et la sédentarité</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Isolement géographique et état de santé maternel et néonatal dans un réseau de santé en périnatalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Debost-Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Mourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Colloque international AIRMAP (Association Internationale de Recherche en Management Public) : Visions et valeurs du management public dans un contexte de crise(s)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Rabat, Maroc</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03760444v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets des configurations territoriales sur les parcours de soins en cancérologie hématologique. L'exemple du CLCC Léon Bérard à Lyon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">La fabrique locale de la santé : approche à partir du design participatif d’une communauté de communes autour de l’activité physique et la sédentarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milhan Chaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Malatre Sapienza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque sur les inégalités socio-territoriales de prise en charge des patient.e.s atteint.e.s de cancer en France (métropole/Outre-mer)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MSH Paris Nord; CENS (UMR 6025, Université de Nantes); SOPHIAPOL (EA3932, Université Paris-Nanterre), Nov 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">11e Colloque international AIRMAP (Association Internationale de Recherche en Management Public) : Visions et valeurs du management public dans un contexte de crise(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04155658v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03760444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promotion des activités physiques et lutte contre la sédentarité. Diagnostic territorial et enjeux d’action publique. L’exemple de Billom Communauté</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Les effets des configurations territoriales sur les parcours de soins en cancérologie hématologique. L'exemple du CLCC Léon Bérard à Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milhan Chaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mériade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Malatre Sapienza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scontri di i territorii : Accès aux soins et territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Corse, UMR CNRS 6240 LISA, Chaire Mutations et Innovations territoriales, Apr 2022, Corte, France</w:t>
+              <w:t xml:space="preserve">Colloque sur les inégalités socio-territoriales de prise en charge des patient.e.s atteint.e.s de cancer en France (métropole/Outre-mer)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSH Paris Nord; CENS (UMR 6025, Université de Nantes); SOPHIAPOL (EA3932, Université Paris-Nanterre), Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03760401v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04155658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercommunalité, mobilité et santé. L’intérêt du diagnostic partagé entre acteurs. Le cas d’un EPCI</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Promotion des activités physiques et lutte contre la sédentarité. Diagnostic territorial et enjeux d’action publique. L’exemple de Billom Communauté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milhan Chaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Communautés, Métropoles et Santé. Vers un renouvellement des acteurs et politiques publiques locales en santé ? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université d’Orléans, Nov 2022, Orléans (France), France</w:t>
+              <w:t xml:space="preserve">Scontri di i territorii : Accès aux soins et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Corse, UMR CNRS 6240 LISA, Chaire Mutations et Innovations territoriales, Apr 2022, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04161889v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03760401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marketing territorial des intercommunalités en matière de santé</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Intercommunalité, mobilité et santé. L’intérêt du diagnostic partagé entre acteurs. Le cas d’un EPCI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milhan Chaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Commuanutés, Métropoles et Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Orléans, France</w:t>
+              <w:t xml:space="preserve">Colloque « Communautés, Métropoles et Santé. Vers un renouvellement des acteurs et politiques publiques locales en santé ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d’Orléans, Nov 2022, Orléans (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04188247v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04161889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels sont les déterminants de l’acceptation des applications mobiles de MaaS ? Une application de l’UTAUT2 au contexte des villes intelligentes françaises</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Marketing territorial des intercommunalités en matière de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Carmouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Nice, France</w:t>
+              <w:t xml:space="preserve">Colloque Commuanutés, Métropoles et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03333697v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04188247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une lecture organisationnelle de l'intégration des soins en cancérologie : approche ethnographique exploratoire autour du cas d'un centre de lutte contre le cancer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mériade</w:t>
+                <w:t xml:space="preserve">L'influence de la motivation intrinsèque et de l'innovation managériale sur la motivation de service public: conception et test d'un modèle appliqué à la fonction publique française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Rochette</w:t>
+                <w:t xml:space="preserve">Norbert Lebrument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARAMOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Créteil, France</w:t>
+              <w:t xml:space="preserve">Colloque international AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03808938v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03333681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des déterminants d’un tourisme territorial expérientiel à partir d’une analyse netnographique : le cas de l’expérience des visiteurs du site archéologique du plateau de Gergovie</w:t>
+                <w:t xml:space="preserve">Quels sont les déterminants de l’acceptation des applications mobiles de MaaS ? Une application de l’UTAUT2 au contexte des villes intelligentes françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Norbert Lebrument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international AIRMAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">AIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03333595v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03333697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'influence de la motivation intrinsèque et de l'innovation managériale sur la motivation de service public: conception et test d'un modèle appliqué à la fonction publique française</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Une lecture organisationnelle de l'intégration des soins en cancérologie : approche ethnographique exploratoire autour du cas d'un centre de lutte contre le cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cassandra delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mériade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international AIRMAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">ARAMOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03333681v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les stratégies de marquages collectifs : Un outil au service de l’implication des acteurs et de la valorisation des produits sur un territoire. Le cas de la « Clémentine de Corse ».</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thérèse Albertini</w:t>
+                <w:t xml:space="preserve">Identification des déterminants d’un tourisme territorial expérientiel à partir d’une analyse netnographique : le cas de l’expérience des visiteurs du site archéologique du plateau de Gergovie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Rochette</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Graziella Luisi</w:t>
+                <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Biarritz, France</w:t>
+              <w:t xml:space="preserve">Colloque international AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02908572v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03333595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participation citoyenne à la ville intelligente : test d’un modèle des déterminants de la participation à la ville intelligente</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Smart city et mobilité servicielle : test d’un modèle d’acceptation des applications de services de mobilité urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Participation citoyenne à la ville intelligente : test d’un modèle des déterminants de la participation à la ville intelligente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IADT, Oct 2020, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Colloque international AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03001658v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03333706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mieux comprendre les démarches de marquages collectifs initiées par les acteurs d’un territoire : Le cas de la « Clémentine de Corse</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">« Les stratégies de marquages collectifs : Un outil au service de l’implication des acteurs et de la valorisation des produits sur un territoire. Le cas de la « Clémentine de Corse ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Albertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bereni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Luisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Quinzième Journée AFM du Marketing Agroalimentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04237165v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02908572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mieux comprendre les démarches de marquages collectifs initiées par les acteurs d’un territoire : Le cas de la « Clémentine de Corse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bereni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Luisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Journée de Recherche en Marketing du Grand Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02908564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart city et mobilité servicielle : test d’un modèle d’acceptation des applications de services de mobilité urbaine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Mieux comprendre les démarches de marquages collectifs initiées par les acteurs d’un territoire : Le cas de la « Clémentine de Corse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Therese Albertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bereni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corinne Rochette</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graziella Luisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international AIRMAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journée Quinzième Journée AFM du Marketing Agroalimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03333706v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudes au fil d’une décennie des mises en marque des régions : qu’avons-nous appris des processus adoptés et des démarches collaboratives ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Participation citoyenne à la ville intelligente : test d’un modèle des déterminants de la participation à la ville intelligente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Norbert Lebrument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque OPDE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Participation citoyenne à la ville intelligente : test d’un modèle des déterminants de la participation à la ville intelligente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IADT, Oct 2020, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02908590v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03001658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Smart city et applications de m-santé : test d’un modèle étendu des déterminants de l’acceptation de la technologie par les habitants »,</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">« Smart city et applications de m-santé : test d’un modèle étendu des déterminants de l’acceptation de la technologie par les habitants »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium International en Management public, Nouvelles réalités humaines des administrations et organisations publiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">Colloque international AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02908577v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02908579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Smart city et applications de m-santé : test d’un modèle étendu des déterminants de l’acceptation de la technologie par les habitants »</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Etudes au fil d’une décennie des mises en marque des régions : qu’avons-nous appris des processus adoptés et des démarches collaboratives ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Edouard Houllier-Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international AIRMAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, paris, France</w:t>
+              <w:t xml:space="preserve">Colloque OPDE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02908579v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02908590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des politiques publiques territorialisées</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Smart city et applications de m-santé : test d’un modèle étendu des déterminants de l’acceptation de la technologie par les habitants »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Norbert Lebrument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire des personnels d'encadrement pédagogique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Symposium International en Management public, Nouvelles réalités humaines des administrations et organisations publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01655855v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02908577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La marque région : un outil d'articulation des proximités ?</w:t>
+                <w:t xml:space="preserve">Les déterminants de l'implication organisationnelle dans le milieu de la santé : entre attachement aux valeurs et attitude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Norbert Lebrument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence AIRMAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01656077v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le parcours des patientes en Onco-sénologie : une approche à partir de l'expérience partagée de la maladie sur les médias</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Evaluation des politiques publiques territorialisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mériade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence AIRMAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Nice, France</w:t>
+              <w:t xml:space="preserve">Séminaire des personnels d'encadrement pédagogique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01655864v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01655855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La confiance interpersonnelle en milieu hospitalier : une proposition de lecture par la Proximité</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La marque région : un outil d'articulation des proximités ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Damien Talbot</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème colloque Santé Kedge Business School</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">Conférence AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01656237v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants de l'implication organisationnelle dans le milieu de la santé : entre attachement aux valeurs et attitude</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Le parcours des patientes en Onco-sénologie : une approche à partir de l'expérience partagée de la maladie sur les médias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Martin-Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence AIRMAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01656079v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01655864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le classement et la marque universitaire : vers une complémentarité ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La confiance interpersonnelle en milieu hospitalier : une proposition de lecture par la Proximité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mériade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Nautré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hongxia Peng</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel de l'AIRMAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIRMAP (Association internationale de recherche en management public), 2016, Poitiers, France</w:t>
+              <w:t xml:space="preserve">7ème colloque Santé Kedge Business School</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04521994v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le classement et la marque universitaire : vers une complémentarité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongxia Peng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Colloque AIRMAP ( Association Internationale de Recherche en Management Public).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03739608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questionnements et impacts pour les marques région de la reforme territoriale : Les marques région sont-elles solubles dans la reforme territoriale ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Le classement et la marque universitaire : vers une complémentarité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Féniès</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongxia Peng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque AIRMAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque annuel de l'AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIRMAP (Association internationale de recherche en management public), 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02329442v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04521994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les grands corps d’Etat ont-ils une stratégie ? Le cas des ingénieurs des eaux, des ponts et des forêts</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The stakeholders in two French regional branding processes (Auvergne and Brittany): What kind of involvement?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Edouard Houllier-Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVe conférence de l’AIMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Third Place management and branding conference: sustainability, liveability &amp; connectivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Poznan (PL), Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02902052v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The stakeholders in two French regional branding processes (Auvergne and Brittany): What kind of involvement?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Questionnements et impacts pour les marques région de la reforme territoriale : Les marques région sont-elles solubles dans la reforme territoriale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Féniès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third Place management and branding conference: sustainability, liveability &amp; connectivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Poznan (PL), Poland</w:t>
+              <w:t xml:space="preserve">Colloque AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04237233v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ingénieurs d’Etat : une profession « établie » ? Le cas français du corps des ingénieurs des eaux, des ponts et des forêts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Les grands corps d’Etat ont-ils une stratégie ? Le cas des ingénieurs des eaux, des ponts et des forêts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Albizzatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatim Zahra Rhazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madina Rival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">, VIe Symposium international « Regards croisés sur les transformations de la gestion et des organisations publiques »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">XXIVe conférence de l’AIMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02902076v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02902052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le phénomène corporatiste à l’épreuve des réseaux d’action publique : le cas français du corps des ingénieurs des ponts, des eaux et des forêts</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Identification des enjeux pour les parties prenantes et les acteurs engagés dans la construction d’une marque région : le cas de la marque Auvergne Nouveau Monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Féniès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence annuelle du GEAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Speyer, Allemagne</w:t>
+              <w:t xml:space="preserve">Colloque international AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Aix- en- Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02903201v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’identification des parties prenantes impliquées dans la construction d’une marque région : le cas de la marque Auvergne Nouveau Monde</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les ingénieurs d’Etat : une profession « établie » ? Le cas français du corps des ingénieurs des eaux, des ponts et des forêts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Albizzatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatim Zahra Rhazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madina Rival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30e colloque international AFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Montpelier, France</w:t>
+              <w:t xml:space="preserve">, VIe Symposium international « Regards croisés sur les transformations de la gestion et des organisations publiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04237235v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02902076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des enjeux pour les parties prenantes et les acteurs engagés dans la construction d’une marque région : le cas de la marque Auvergne Nouveau Monde</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Le phénomène corporatiste à l’épreuve des réseaux d’action publique : le cas français du corps des ingénieurs des ponts, des eaux et des forêts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Albizzatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatim Zahra Rhazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madina Rival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Féniès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international AIRMAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Aix- en- Provence, France</w:t>
+              <w:t xml:space="preserve">Conférence annuelle du GEAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Speyer, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04237238v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02903201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La marque région : entre l’acculturation technique des collectivités territoriales et identité régionale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L’identification des parties prenantes impliquées dans la construction d’une marque région : le cas de la marque Auvergne Nouveau Monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Cassière</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Marketing Trends Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESCP EAP - Universita C'a Foscari, Jan 2012, Venice, France</w:t>
+              <w:t xml:space="preserve">30e colloque international AFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Montpelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04918479v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La redéfinition du périmètre de l'entreprise et du politique au regard de la RSE : l'illustration du cas de l'entreprise réseau dans la filière viticole vu par les viticulteurs français</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La marque région : entre l’acculturation technique des collectivités territoriales et identité régionale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cassière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Congrès du RIODD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">11th International Marketing Trends Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESCP EAP - Universita C'a Foscari, Jan 2012, Venice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04918494v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04918479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Market orientation as key factor of assimilation of the cultural variable within a process of international development</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La redéfinition du périmètre de l'entreprise et du politique au regard de la RSE : l'illustration du cas de l'entreprise réseau dans la filière viticole vu par les viticulteurs français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Chauzal-Larguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cassière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th Conference European Marketing ACademy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">6ème Congrès du RIODD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04918546v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04918494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework to link patient satisfaction with customer satisfaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Market orientation as key factor of assimilation of the cultural variable within a process of international development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Féniès</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cassière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Groningen, Netherlands</w:t>
+              <w:t xml:space="preserve">39th Conference European Marketing ACademy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01734735v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04918546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’impact du développement de la grande distribution sur le comportement d’achat des consommateurs roumains : le cas de la ville de Cluj Napoca</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A framework to link patient satisfaction with customer satisfaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Cassière</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Féniès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Congress Marketing Trends</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Venice, Italy</w:t>
+              <w:t xml:space="preserve">EUROMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04918568v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01734735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’impact du développement de la grande distribution sur le comportement d’achat des consommateurs roumains : le cas de la ville de Cluj Napoca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cassière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th International Congress Marketing Trends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Venice, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04918568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quelle orientation marché pour les PME-PMI ? Application à une région française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cassière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Congrès International de l’Académie de l’Entrepreneuriat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Sherbrooke (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04918582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8471,750 +8787,750 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démarches d’attractivité des métropoles en matière de santé et bien-être</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Institutional Communication in Healthcare Organizations as a Marker of Patient Orientation chapter 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intercommunalité et Santé. Un nouvel acteur de la santé publique ?</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Patients, Caregivers and Doctors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1 (1), Wiley, 2023, Patients, Caregivers and Doctors: Devices, Issues and Representations, 9781786308931. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781394225644.ch4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04186714v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04196818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intercommunalité, mobilité et santé, l’intérêt du diagnostic partagé entre acteurs : le cas d’un établissement public de coopération intercommunale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milhan Chaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intercommunalité et santé, un nouvel acteur de la santé publique ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mare &amp; Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p 181-197, A paraître, 978-2-84934-765-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04196953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Institutional Communication in Healthcare Organizations as a Marker of Patient Orientation chapter 4</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Démarches d’attractivité des métropoles en matière de santé et bien-être</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Carmouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mare &amp; Marin. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patients, Caregivers and Doctors</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Intercommunalité et Santé. Un nouvel acteur de la santé publique ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.267-283, 2023, 978-2-84934-765-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04196818v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lawrence J. O’Toole : La décision publique à l’épreuve des réseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Favreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grands auteurs en management public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions EMS Management et Société, 2021, Collection Grands auteurs, 978-2-37687-384-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03329967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participation citoyenne à la ville intelligente : test d’un modèle des déterminants de la participation à la ville intelligente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comment adapter et hybrider les démarches participatives dans les territoires?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours de santé versus soin de la personne âgée en Auvergne : proposition d’une définition organisationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rodier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management hospitalier et territoires : les nouveaux défis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Des Mines, pp.101-120, 2016, ISBN: 9782356713896</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03032512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours de santé versus soin de la personne âgée en Auvergne : proposition d'une définition organisationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rodier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management hospitalier et territoires : les nouveaux défis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03189361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vision perceptuelle de la variable culturelle chez un distributeur internationalisé : le prisme du discours des managers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Cassiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les nouveaux défis du management international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03326093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9224,375 +9540,375 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health and territorial attractiveness strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal des départements, n°12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03698576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démarches collectives et enjeux du marquage : entre labellisation et marques collectives. Workshop : Dynamiser un territoire au travers de pratiques coopératives inter-organisationnelles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Marketer le territoire, les leçons d’une démarche d’une Marque Territoire : le cas Auvergne Nouveau-Monde. Workshop : Dynamiser un territoire au travers de pratiques coopératives inter-organisationnelles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Albertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bereni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02328729v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marketer le territoire, les leçons d’une démarche d’une Marque Territoire : le cas Auvergne Nouveau-Monde. Workshop : Dynamiser un territoire au travers de pratiques coopératives inter-organisationnelles.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Démarches collectives et enjeux du marquage : entre labellisation et marques collectives. Workshop : Dynamiser un territoire au travers de pratiques coopératives inter-organisationnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02328142v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’innovation organisationnelle à l’hôpital : s’appuyer sur l’évolution des fonctions infirmières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Albert-Cromarias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mériade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02007271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9602,348 +9918,423 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participatory science, a design-based lever for social innovation in healthcare.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Le site internet institutionnel des établissements de santé : support au service de l'empowerment des patients ? The institutional website of healthcare centres: a support for patient empowerment?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Martin Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04266107v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site internet institutionnel des établissements de santé : support au service de l'empowerment des patients ? The institutional website of healthcare centres: a support for patient empowerment?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Participatory science, a design-based lever for social innovation in healthcare.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04237850v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (2)</w:t>
+        <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportements et usages de l’EAU en Auvergne</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">LES DETERMINANTS DE L'INSTALLATION DES MEDECINS : ENSEIGNEMENTS ET PERSPECTIVES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">pour citation : Chaze M et Rochette C. (2024), "Comportements et usages de l’EAU en Auvergne : Etude du processus de changement de pratiques sur la base de la théorie du comportement planifié", Université Clermont Auvergne, 86 pages. 2025</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cassière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Clermont Auvergne (UCA). 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04949211v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comportements et usages de l’EAU en Auvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihan Chaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">pour citation : Chaze M et Rochette C. (2024), "Comportements et usages de l’EAU en Auvergne : Etude du processus de changement de pratiques sur la base de la théorie du comportement planifié", Université Clermont Auvergne, 86 pages. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04949211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Qualité de vie et perception des patientes partenaires par des patientes ayant subi une mastectomie suite à un cancer du sein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne F. ROCHETTE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CleRMa - Clermont Recherche Management. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04677016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9953,91 +10344,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La marque publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. université clermont Auvergne, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01734730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10047,168 +10438,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolement géographique et état de santé maternel et néonatal dans un réseau de santé en périnatalité: étude en population générale Contexte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Debost-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Duclos-Medard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Thomazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française de médecin Périnatale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03880312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId211"/>
+      <w:footerReference w:type="default" r:id="rId219"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10355,51 +10746,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308830v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rochette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Blin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cassi&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/rips.2.085.0057" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094251v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Lebrument" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30953/thmt.v10.548" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292700v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milhan Chaze" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M&#233;riade" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Malartre-Sapienza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Michallet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/ecc/3641026" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306857v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fran&#231;oise Audrain Pontevia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Francois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-025-13469-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04484927v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drine Zumbo-Lebrument" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848781v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Murrim Ceccato" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139805v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13012-023-01277-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484912v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Cherif" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Martin-Verdier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.202.0007" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04238328v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2023.102439" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128221v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bouhaddane" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafia Halawany-Darson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Amblard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12122365" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828630v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Bailly" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na P&#233;lissier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coudeyre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Evrard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rea Bingula" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19159025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516559v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-021-07401-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739616v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murrim Ceccato" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.219.0107" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265425v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Malartre-Sapienza" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rodier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-021-06552-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153169v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2021.101279" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123815v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Langlois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.pr1.0027" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265447v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.082.0021" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091387v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Martin Verdier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-020-05569-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091385v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2020.113658" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03219101v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091392v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.202.0009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491464v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Talbot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.071.0031" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289309v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.060.0169" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399090v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Houllier-Guibert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02370801v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Edouard Houllier-Guibert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02177438v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chanut" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Rival" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lallemand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxia Peng" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1060897ar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903512v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02327140v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02328069v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02177434v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.061.0077" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02327098v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nautr&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.34.2017.0008" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02177433v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02177435v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Albizzatti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Zahra Rhazi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.100.0061" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01734728v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lagrange" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lambey-Checchin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00073" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01734726v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F&#233;ni&#232;s" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.043.0091" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734729v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.326.0055" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01734727v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0020852315579328" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01734716v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.001.0004" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01734724v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.29.493-517" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884564v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914911v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.043.044.147.159" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541291v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terramorsi Patrice" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05109659v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Basso" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742645v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04918611v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarrat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189788v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=cassandra delorme" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Simbelie" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Blanquet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04918642v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874239v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Debost-Legrand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legrand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Mourgues" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760444v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04155658v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Michallet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Malatre Sapienza" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760401v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161889v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188247v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alaux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Carmouze" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333697v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808938v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333595v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333681v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908572v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Albertini" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bereni" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Luisi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03001658v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237165v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Albertini" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908564v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333706v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908590v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908577v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908579v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655855v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656077v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655864v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656237v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656079v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521994v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739608v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329442v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902052v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04237233v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902076v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02903201v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04237235v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04237238v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04918479v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918494v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chauzal-Larguier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04918546v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01734735v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04918568v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04918582v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186714v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196953v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librest.com/livres/editeurs/mare-et-martin,0-743886.html" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196818v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394225644.ch4" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03329967v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Favreau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04237252v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032512v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189361v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03326093v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cassiere" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pach&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698576v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328729v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328142v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007271v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Albert-Cromarias" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine dos Santos" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04266107v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237850v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949211v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihan Chaze" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677016v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne F. ROCHETTE" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/tel-01734730v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880312v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Langlois" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Duclos-Medard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Thomazet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05582586v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Lebrument" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rochette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drine Zumbo Lebroument" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijmcp.2025.10076903" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598712v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bouhaddane" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafia Halawany-Darson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Amblard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2026.103920" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308830v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Blin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cassi&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/rips.2.085.0057" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094251v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30953/thmt.v10.548" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292700v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milhan Chaze" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M&#233;riade" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Malartre-Sapienza" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Michallet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/ecc/3641026" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306857v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fran&#231;oise Audrain Pontevia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Francois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-025-13469-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04484927v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drine Zumbo-Lebrument" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848781v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Murrim Ceccato" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139805v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13012-023-01277-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04238328v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2023.102439" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484912v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Cherif" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Martin-Verdier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.202.0007" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128221v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12122365" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516559v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-021-07401-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828630v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Bailly" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na P&#233;lissier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coudeyre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Evrard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rea Bingula" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19159025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739616v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murrim Ceccato" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.219.0107" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123815v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Langlois" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.pr1.0027" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265425v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Malartre-Sapienza" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rodier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-021-06552-8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153169v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2021.101279" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091392v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.202.0009" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265447v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.082.0021" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091387v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Martin Verdier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-020-05569-9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091385v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2020.113658" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03219101v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02370801v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Edouard Houllier-Guibert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491464v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Talbot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.071.0031" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289309v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.060.0169" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399090v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Houllier-Guibert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02177438v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chanut" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Rival" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lallemand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxia Peng" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1060897ar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903512v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02327140v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02327098v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nautr&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.34.2017.0008" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02177433v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02328069v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02177434v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.061.0077" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02177435v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Albizzatti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Zahra Rhazi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.100.0061" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01734728v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lagrange" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lambey-Checchin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00073" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01734726v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F&#233;ni&#232;s" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.043.0091" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01734727v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0020852315579328" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734729v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.326.0055" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01734716v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.001.0004" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01734724v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.29.493-517" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884564v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914911v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.043.044.147.159" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600516v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lievre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terramorsi Patrice" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541291v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05109659v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Basso" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742645v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04918611v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarrat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189788v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=cassandra delorme" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Simbelie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Blanquet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04918642v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874239v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Debost-Legrand" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legrand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Mourgues" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760444v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04155658v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Michallet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Malatre Sapienza" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760401v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161889v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188247v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alaux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Carmouze" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333681v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333697v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808938v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333595v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333706v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908572v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Albertini" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bereni" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Luisi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908564v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237165v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Albertini" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03001658v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908579v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908590v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908577v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656079v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655855v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656077v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655864v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656237v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739608v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521994v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04237233v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329442v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902052v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04237238v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902076v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02903201v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04237235v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04918479v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918494v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chauzal-Larguier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04918546v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01734735v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04918568v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04918582v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196818v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394225644.ch4" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196953v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librest.com/livres/editeurs/mare-et-martin,0-743886.html" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186714v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03329967v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Favreau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04237252v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032512v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189361v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03326093v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cassiere" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pach&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698576v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328142v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328729v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007271v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Albert-Cromarias" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine dos Santos" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237850v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04266107v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598806v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949211v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihan Chaze" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677016v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne F. ROCHETTE" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/tel-01734730v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880312v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Langlois" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Duclos-Medard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Thomazet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>