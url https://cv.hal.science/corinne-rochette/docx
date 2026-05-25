--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -339,352 +339,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05598712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance du beau travail et du bon travail en milieu hospitalier : une étude de la perception des cadres de santé.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Systemic and Dynamic Analysis of Access to Health Care: The Example of Hematological Cancer in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milhan Chaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mériade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Cassière</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Malartre-Sapienza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sophie Michallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.54695/rips.2.085.0057⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Cancer Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, European Journal of Cancer Care , 2025 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/ecc/3641026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05308830v1</w:t>
+                <w:t xml:space="preserve">hal-05292700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Patients’ Health Literacy on the Adoption of Medical Teleconsultation: Evidence From France</w:t>
+                <w:t xml:space="preserve">Reconnaissance du beau travail et du bon travail en milieu hospitalier : une étude de la perception des cadres de santé.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Norbert Lebrument</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cassière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Telehealth and Medicine Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.30953/thmt.v10.548⟩</w:t>
+              <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (85), pp.57-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54695/rips.2.085.0057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05094251v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systemic and Dynamic Analysis of Access to Health Care: The Example of Hematological Cancer in France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of Patients’ Health Literacy on the Adoption of Medical Teleconsultation: Evidence From France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Sophie Michallet</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, European Journal of Cancer Care , 2025 (1), </w:t>
+              <w:t xml:space="preserve">Telehealth and Medicine Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/ecc/3641026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.30953/thmt.v10.548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05292700v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05094251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individuals’ perceptions of Long Covid: a phenomenological approach to an online health community narratives</w:t>
               </w:r>
@@ -938,77 +938,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local implementation of public health policies revealed by the COVID-19 crisis: the French case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mériade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cassière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Implementation Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 18 (1), pp.25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1055,64 +1055,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A grounded theory-based qualitative approach for examining local implementation of public health policies during crises.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mériade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cassière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MethodsX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.102439. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1361,252 +1361,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Governance tensions in the healthcare sector: a contrasting case study in France</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Systematic Review of COVID-19-Related Physical Activity-Based Rehabilitations: Benefits to Be Confirmed by More Robust Methodological Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Coudeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rea Bingula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Health Services Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12913-021-07401-4⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (15), pp.9025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19159025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03516559v1</w:t>
+                <w:t xml:space="preserve">hal-03828630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic Review of COVID-19-Related Physical Activity-Based Rehabilitations: Benefits to Be Confirmed by More Robust Methodological Approaches</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Governance tensions in the healthcare sector: a contrasting case study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mériade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 19 (15), pp.9025. </w:t>
+              <w:t xml:space="preserve">BMC Health Services Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1), pp.39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph19159025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12913-021-07401-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03828630v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation managériale à l’hôpital public : une lecture à partir de l’empowerment infirmier</w:t>
               </w:r>
@@ -1683,77 +1683,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêts et limites d’une approche cartographique géographique pour le management des parcours de soins en santé : L’exemple de l’Auvergne (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milhan Chaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mériade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1813,51 +1813,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telephone follow-up of oncology patients: the contribution of the nurse specialist for a Service-Dominant Logic in hospital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie Michallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Malartre-Sapienza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1917,51 +1917,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A relational and geographic method for integrating cancer care pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mériade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2320,51 +2320,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated care pathway for breast cancer: a relational and geographical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mériade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2588,51 +2588,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpersonal trust in a hospital context : a proposed analysis of the effects of proximities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mériade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2692,51 +2692,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un management des tensions de gouvernance publique dans les établissements de santé ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mériade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2872,373 +2872,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02399090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le management public en idées : un champ en construction ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hongxia Peng</w:t>
+                <w:t xml:space="preserve">La confiance interpersonnelle en milieu hospitalier : une proposition de lecture par la Proximité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mériade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1060897ar⟩</w:t>
+              <w:t xml:space="preserve">Gestion et management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7/n°1 (3), pp.31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gmp.071.0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02177438v1</w:t>
+                <w:t xml:space="preserve">halshs-02327140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positionnement épistémologique et méthodologique du marketing des territoires comme champ de recherche</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles-Edouard Houllier-Guibert</w:t>
+                <w:t xml:space="preserve">Le management public en idées : un champ en construction ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madina Rival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongxia Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du marketing territorial</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22 (3), pp.107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1060897ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01903512v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02177438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La confiance interpersonnelle en milieu hospitalier : une proposition de lecture par la Proximité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mériade</w:t>
+                <w:t xml:space="preserve">Positionnement épistémologique et méthodologique du marketing des territoires comme champ de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Edouard Houllier-Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion et management public</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue du marketing territorial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02327140v1</w:t>
+                <w:t xml:space="preserve">hal-01903512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets de la Proximité sur l'exécution des politiques publiques : L'exemple d'un Centre de Lutte contre le Cancer (CLCC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mériade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Nautré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3557,77 +3557,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le phénomène corporatiste au prisme de l’analyse des professions. Le cas des ingénieurs des ponts, des eaux et des forêts : une profession résiliente ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Albizzatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madina Rival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatim Zahra Rhazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3700,51 +3700,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réinventer l’agence bancaire de demain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cassière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4168,51 +4168,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique d’une marque Région : le cas de la marque « Auvergne Nouveau Monde »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4546,51 +4546,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle influence du leader dans la réflexivité d'équipe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terramorsi Patrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mériade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4805,51 +4805,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assimiler la pratique avancée infirmière hospitalière à une innovation managériale et organisationnelle, afin de mieux accompagner son implémentation dans les organisations de soins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cassière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4913,51 +4913,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cassandra delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Simbelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mériade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5021,51 +5021,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intégration des IPA dans les établissements de santé : quand l'implémentation organisationnelle questionne la coopération professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cassière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5228,51 +5228,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique locale de la santé : approche à partir du design participatif d’une communauté de communes autour de l’activité physique et la sédentarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milhan Chaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5310,64 +5310,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets des configurations territoriales sur les parcours de soins en cancérologie hématologique. L'exemple du CLCC Léon Bérard à Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milhan Chaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mériade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Michallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5431,51 +5431,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promotion des activités physiques et lutte contre la sédentarité. Diagnostic territorial et enjeux d’action publique. L’exemple de Billom Communauté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milhan Chaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5513,51 +5513,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intercommunalité, mobilité et santé. L’intérêt du diagnostic partagé entre acteurs. Le cas d’un EPCI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milhan Chaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5893,51 +5893,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une lecture organisationnelle de l'intégration des soins en cancérologie : approche ethnographique exploratoire autour du cas d'un centre de lutte contre le cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cassandra delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mériade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6984,191 +6984,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01656079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des politiques publiques territorialisées</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La marque région : un outil d'articulation des proximités ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire des personnels d'encadrement pédagogique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Conférence AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01655855v1</w:t>
+                <w:t xml:space="preserve">hal-01656077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La marque région : un outil d'articulation des proximités ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation des politiques publiques territorialisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mériade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence AIRMAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Nice, France</w:t>
+              <w:t xml:space="preserve">Séminaire des personnels d'encadrement pédagogique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01656077v1</w:t>
+                <w:t xml:space="preserve">hal-01655855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le parcours des patientes en Onco-sénologie : une approche à partir de l'expérience partagée de la maladie sur les médias</w:t>
               </w:r>
@@ -7249,51 +7249,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La confiance interpersonnelle en milieu hospitalier : une proposition de lecture par la Proximité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mériade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Nautré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7383,51 +7383,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le classement et la marque universitaire : vers une complémentarité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongxia Peng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Colloque AIRMAP ( Association Internationale de Recherche en Management Public).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7465,51 +7465,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le classement et la marque universitaire : vers une complémentarité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongxia Peng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque annuel de l'AIRMAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIRMAP (Association internationale de recherche en management public), 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7737,77 +7737,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les grands corps d’Etat ont-ils une stratégie ? Le cas des ingénieurs des eaux, des ponts et des forêts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Albizzatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatim Zahra Rhazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madina Rival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7953,77 +7953,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ingénieurs d’Etat : une profession « établie » ? Le cas français du corps des ingénieurs des eaux, des ponts et des forêts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Albizzatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatim Zahra Rhazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madina Rival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8074,77 +8074,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le phénomène corporatiste à l’épreuve des réseaux d’action publique : le cas français du corps des ingénieurs des ponts, des eaux et des forêts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Albizzatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatim Zahra Rhazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madina Rival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8277,51 +8277,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La marque région : entre l’acculturation technique des collectivités territoriales et identité régionale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cassière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Marketing Trends Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESCP EAP - Universita C'a Foscari, Jan 2012, Venice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8372,51 +8372,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Chauzal-Larguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cassière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Congrès du RIODD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8454,51 +8454,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Market orientation as key factor of assimilation of the cultural variable within a process of international development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cassière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th Conference European Marketing ACademy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8618,51 +8618,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impact du développement de la grande distribution sur le comportement d’achat des consommateurs roumains : le cas de la ville de Cluj Napoca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cassière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Congress Marketing Trends</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8700,51 +8700,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle orientation marché pour les PME-PMI ? Application à une région française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cassière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Congrès International de l’Académie de l’Entrepreneuriat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Sherbrooke (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8886,221 +8886,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04196818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercommunalité, mobilité et santé, l’intérêt du diagnostic partagé entre acteurs : le cas d’un établissement public de coopération intercommunale.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Démarches d’attractivité des métropoles en matière de santé et bien-être</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Carmouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mare &amp; Marin. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intercommunalité et santé, un nouvel acteur de la santé publique ?</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, p 181-197, A paraître, 978-2-84934-765-2</w:t>
+              <w:t xml:space="preserve">Intercommunalité et Santé. Un nouvel acteur de la santé publique ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.267-283, 2023, 978-2-84934-765-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04196953v1</w:t>
+                <w:t xml:space="preserve">hal-04186714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démarches d’attractivité des métropoles en matière de santé et bien-être</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intercommunalité, mobilité et santé, l’intérêt du diagnostic partagé entre acteurs : le cas d’un établissement public de coopération intercommunale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milhan Chaze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intercommunalité et Santé. Un nouvel acteur de la santé publique ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.267-283, 2023, 978-2-84934-765-2</w:t>
+              <w:t xml:space="preserve">Intercommunalité et santé, un nouvel acteur de la santé publique ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mare &amp; Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p 181-197, A paraître, 978-2-84934-765-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04186714v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04196953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lawrence J. O’Toole : La décision publique à l’épreuve des réseaux</w:t>
               </w:r>
@@ -9825,51 +9825,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Albert-Cromarias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mériade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10127,51 +10127,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES DETERMINANTS DE L'INSTALLATION DES MEDECINS : ENSEIGNEMENTS ET PERSPECTIVES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cassière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Clermont Auvergne (UCA). 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10746,51 +10746,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05582586v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Lebrument" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rochette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drine Zumbo Lebroument" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijmcp.2025.10076903" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598712v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bouhaddane" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafia Halawany-Darson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Amblard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2026.103920" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308830v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Blin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cassi&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/rips.2.085.0057" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094251v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30953/thmt.v10.548" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292700v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milhan Chaze" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M&#233;riade" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Malartre-Sapienza" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Michallet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/ecc/3641026" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306857v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fran&#231;oise Audrain Pontevia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Francois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-025-13469-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04484927v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drine Zumbo-Lebrument" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848781v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Murrim Ceccato" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139805v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13012-023-01277-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04238328v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2023.102439" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484912v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Cherif" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Martin-Verdier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.202.0007" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128221v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12122365" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516559v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-021-07401-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828630v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Bailly" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na P&#233;lissier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coudeyre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Evrard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rea Bingula" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19159025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739616v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murrim Ceccato" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.219.0107" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123815v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Langlois" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.pr1.0027" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265425v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Malartre-Sapienza" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rodier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-021-06552-8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153169v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2021.101279" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091392v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.202.0009" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265447v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.082.0021" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091387v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Martin Verdier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-020-05569-9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091385v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2020.113658" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03219101v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02370801v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Edouard Houllier-Guibert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491464v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Talbot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.071.0031" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289309v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.060.0169" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399090v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Houllier-Guibert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02177438v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chanut" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Rival" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lallemand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxia Peng" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1060897ar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903512v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02327140v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02327098v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nautr&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.34.2017.0008" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02177433v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02328069v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02177434v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.061.0077" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02177435v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Albizzatti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Zahra Rhazi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.100.0061" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01734728v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lagrange" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lambey-Checchin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00073" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01734726v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F&#233;ni&#232;s" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.043.0091" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01734727v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0020852315579328" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734729v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.326.0055" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01734716v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.001.0004" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01734724v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.29.493-517" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884564v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914911v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.043.044.147.159" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600516v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lievre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terramorsi Patrice" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541291v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05109659v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Basso" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742645v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04918611v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarrat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189788v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=cassandra delorme" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Simbelie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Blanquet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04918642v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874239v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Debost-Legrand" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legrand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Mourgues" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760444v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04155658v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Michallet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Malatre Sapienza" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760401v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161889v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188247v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alaux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Carmouze" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333681v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333697v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808938v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333595v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333706v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908572v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Albertini" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bereni" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Luisi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908564v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237165v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Albertini" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03001658v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908579v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908590v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908577v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656079v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655855v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656077v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655864v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656237v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739608v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521994v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04237233v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329442v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902052v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04237238v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902076v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02903201v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04237235v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04918479v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918494v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chauzal-Larguier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04918546v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01734735v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04918568v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04918582v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196818v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394225644.ch4" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196953v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librest.com/livres/editeurs/mare-et-martin,0-743886.html" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186714v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03329967v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Favreau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04237252v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032512v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189361v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03326093v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cassiere" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pach&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698576v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328142v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328729v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007271v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Albert-Cromarias" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine dos Santos" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237850v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04266107v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598806v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949211v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihan Chaze" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677016v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne F. ROCHETTE" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/tel-01734730v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880312v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Langlois" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Duclos-Medard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Thomazet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05582586v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Lebrument" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rochette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drine Zumbo Lebroument" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijmcp.2025.10076903" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598712v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bouhaddane" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafia Halawany-Darson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Amblard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2026.103920" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292700v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milhan Chaze" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M&#233;riade" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Malartre-Sapienza" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Michallet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/ecc/3641026" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308830v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Blin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cassi&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/rips.2.085.0057" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094251v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30953/thmt.v10.548" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306857v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fran&#231;oise Audrain Pontevia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Francois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-025-13469-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04484927v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drine Zumbo-Lebrument" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848781v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Murrim Ceccato" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139805v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13012-023-01277-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04238328v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2023.102439" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484912v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Cherif" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Martin-Verdier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.202.0007" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128221v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12122365" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828630v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Bailly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na P&#233;lissier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coudeyre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Evrard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rea Bingula" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19159025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516559v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-021-07401-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739616v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murrim Ceccato" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.219.0107" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123815v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Langlois" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.pr1.0027" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265425v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Malartre-Sapienza" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rodier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-021-06552-8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153169v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2021.101279" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091392v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.202.0009" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265447v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.082.0021" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091387v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Martin Verdier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-020-05569-9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091385v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2020.113658" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03219101v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02370801v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Edouard Houllier-Guibert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491464v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Talbot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.071.0031" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289309v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.060.0169" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399090v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Houllier-Guibert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02327140v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02177438v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chanut" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Rival" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lallemand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxia Peng" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1060897ar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903512v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02327098v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nautr&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.34.2017.0008" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02177433v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02328069v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02177434v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.061.0077" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02177435v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Albizzatti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Zahra Rhazi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.100.0061" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01734728v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lagrange" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lambey-Checchin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00073" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01734726v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F&#233;ni&#232;s" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.043.0091" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01734727v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0020852315579328" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734729v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.326.0055" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01734716v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.001.0004" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01734724v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.29.493-517" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884564v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914911v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.043.044.147.159" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600516v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lievre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terramorsi Patrice" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541291v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05109659v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Basso" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742645v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04918611v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarrat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189788v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=cassandra delorme" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Simbelie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Blanquet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04918642v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874239v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Debost-Legrand" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legrand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Mourgues" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760444v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04155658v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Michallet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Malatre Sapienza" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760401v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161889v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188247v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alaux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Carmouze" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333681v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333697v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808938v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333595v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333706v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908572v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Albertini" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bereni" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Luisi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908564v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237165v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Albertini" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03001658v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908579v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908590v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908577v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656079v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656077v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655855v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655864v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656237v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739608v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521994v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04237233v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329442v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902052v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04237238v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902076v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02903201v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04237235v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04918479v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918494v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chauzal-Larguier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04918546v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01734735v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04918568v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04918582v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196818v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394225644.ch4" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186714v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196953v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librest.com/livres/editeurs/mare-et-martin,0-743886.html" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03329967v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Favreau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04237252v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032512v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189361v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03326093v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cassiere" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pach&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698576v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328142v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328729v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007271v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Albert-Cromarias" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine dos Santos" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237850v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04266107v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598806v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949211v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihan Chaze" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677016v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne F. ROCHETTE" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/tel-01734730v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880312v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Langlois" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Duclos-Medard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Thomazet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>