--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -12,51 +12,51 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
-          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:89.583333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:102.67379679144px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Corinne Rondeau-Mouro </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
         <w:t xml:space="preserve">Directrice d'unité adjointe OPAALE, INRAE Rennes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
@@ -106,51 +106,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (92)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (93)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -508,3886 +508,3882 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05479974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drainage of acid-rennet gels: Rheological and microstructural study of milk heat treatment and milk proteins/whey protein aggregates ratio effects</w:t>
+                <w:t xml:space="preserve">A multi-field variable contact time study of CPMAS 13C NMR of cellulose nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+                <w:t xml:space="preserve">X Falourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Islem Mtibaa</w:t>
+                <w:t xml:space="preserve">T. Le Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Rousseau</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Roiland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rondeau-Mouro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2024.112457⟩</w:t>
+              <w:t xml:space="preserve">Solid State Nuclear Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 142, pp.102079. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssnmr.2026.102079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04862809v1</w:t>
+                <w:t xml:space="preserve">hal-05584254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water Molecular Dynamics During Dough Heating by Fast Field Cycling Nuclear Magnetic Resonance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne Rondeau-Mouro</w:t>
+                <w:t xml:space="preserve">Drainage of acid-rennet gels: Rheological and microstructural study of milk heat treatment and milk proteins/whey protein aggregates ratio effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islem Mtibaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne‐laure Rollet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florence Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Perrignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Richoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrc.70024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 391, pp.112457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2024.112457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05338451v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the gelatinization behavior of wheat and tapioca starch at different hydration levels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mireille Cambert</w:t>
+                <w:t xml:space="preserve">Water Molecular Dynamics During Dough Heating by Fast Field Cycling Nuclear Magnetic Resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Fautrel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Lucas</w:t>
+                <w:t xml:space="preserve">Anne‐laure Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/ijfe-2024-0127⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, NMR Relaxometry: State of the Art and Future Perspectives, 63 (11), pp.954-963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrc.70024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04876432v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05338451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understand and characterize draining of acid milk gels using Magnetic Resonance Imaging and Time Domain-Nuclear Magnetic Resonance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the gelatinization behavior of wheat and tapioca starch at different hydration levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elham Rakhshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Cambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Monaretto</w:t>
+                <w:t xml:space="preserve">Alain Fautrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Quellec</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Romain Richoux</w:t>
+                <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janushan Christy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tiphaine Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 377, pp.112088. </w:t>
+              <w:t xml:space="preserve">International Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (1), pp.39-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2024.112088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/ijfe-2024-0127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04638791v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04876432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-invasive NMR investigation of the evaporation-condensation-diffusion mechanism in unyeasted bread dough during heating</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probing structural features in potato starch granules at moderate hydration through the modelling of 1H-&gt;13C polarization transfer kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Y. Diascorn</w:t>
+                <w:t xml:space="preserve">Xavier Falourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Blondel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Marc Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 372, pp.111969. </w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 272, pp.132806. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2024.111969⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2024.132806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04647795v1</w:t>
+                <w:t xml:space="preserve">hal-04639996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection des foies gras de canard ayant subi un processus de congélation-décongélation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiscale analysis of hydrated gluten structure and phase distribution under thermal treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elham Rakhshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Falourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Bourin</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Hélène Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rondeau-Mouro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol94-art07⟩</w:t>
+              <w:t xml:space="preserve">European Food Research and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 250, pp.1201-1217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00217-023-04456-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04601125v1</w:t>
+                <w:t xml:space="preserve">hal-04493976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polysaccharide-water interactions: NMR and DVS data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Assessing the complementarity of time domain NMR, solid-state NMR and dynamic vapor sorption in the characterization of polysaccharide-water interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Falourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Cambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chabbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110106⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 326, pp.121579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2023.121579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04640035v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the complementarity of time domain NMR, solid-state NMR and dynamic vapor sorption in the characterization of polysaccharide-water interactions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Polysaccharide-water interactions: NMR and DVS data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Falourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Cambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chabbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2023.121579⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 53, pp.110106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04384882v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04640035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of duck livers that have undergone a freezing-thawing process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Collewet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Halgrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 94, pp.77-90. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol94-art06-GB⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing structural features in potato starch granules at moderate hydration through the modelling of 1H-&gt;13C polarization transfer kinetics</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Understand and characterize draining of acid milk gels using Magnetic Resonance Imaging and Time Domain-Nuclear Magnetic Resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Monaretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Quellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Cambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Richoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janushan Christy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 272, pp.132806. </w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 377, pp.112088. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2024.132806⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2024.112088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04639996v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04638791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale analysis of hydrated gluten structure and phase distribution under thermal treatments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Falourd</w:t>
+                <w:t xml:space="preserve">Non-invasive NMR investigation of the evaporation-condensation-diffusion mechanism in unyeasted bread dough during heating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Cambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Morel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Corinne Rondeau-Mouro</w:t>
+                <w:t xml:space="preserve">Yves Y. Diascorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Food Research and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00217-023-04456-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 372, pp.111969. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2024.111969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04493976v1</w:t>
+                <w:t xml:space="preserve">hal-04647795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale investigation of the heat-induced transformation of starch in model dough and starch systems</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Détection des foies gras de canard ayant subi un processus de congélation-décongélation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John van Duynhoven</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Lucas</w:t>
+                <w:t xml:space="preserve">Marie-Christine Bourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Collewet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Halgrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2023.109616⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 94, pp.99-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol94-art07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04384895v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04601125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of water sorption and swelling of potato starch-glycerol extruded blend by magnetic resonance imaging and multivariate curve resolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sílvia Mas Garcia</w:t>
+                <w:t xml:space="preserve">Multi-scale investigation of the heat-induced transformation of starch in model dough and starch systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elham Rakhshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Falourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Roger</w:t>
+                <w:t xml:space="preserve">Ruud Den Adel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruzica Ferbus</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">John van Duynhoven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2023.124464⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 149, pp.109616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2023.109616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04102887v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of cellulose interactions with water by ssNMR: 1H-&amp;gt;13C transfer kinetics revisited</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Monitoring of water sorption and swelling of potato starch-glycerol extruded blend by magnetic resonance imaging and multivariate curve resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sílvia Mas Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruzica Ferbus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2022.120104⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 259, pp.124464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2023.124464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03831185v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of acquisition and processing times for the measurement of 1H to 13C polarization transfer kinetics</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Determination of the lipid content of organic waste using time-domain nuclear magnetic resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Cambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Davenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MethodsX</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mex.2022.101914⟩</w:t>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 138, pp.41-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2021.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04384889v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03541933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the lipid content of organic waste using time-domain nuclear magnetic resonance</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimization of acquisition and processing times for the measurement of 1H to 13C polarization transfer kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Falourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2021.11.013⟩</w:t>
+              <w:t xml:space="preserve">MethodsX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.101914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mex.2022.101914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03541933v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An insight into tapioca and wheat starch gelatinization mechanisms using TD‐NMR and complementary techniques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Corinne Rondeau-Mouro</w:t>
+                <w:t xml:space="preserve">Assessment of cellulose interactions with water by ssNMR: 1H-&amp;gt;13C transfer kinetics revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Falourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrc.5258⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 298, pp.120104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2022.120104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03714511v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03831185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of duck fat livers that have been freeze-thrown</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Vautier</w:t>
+                <w:t xml:space="preserve">An insight into tapioca and wheat starch gelatinization mechanisms using TD‐NMR and complementary techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elham Rakhshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Cambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Diascorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal. Science proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anscip.2022.05.038⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 60 (7), pp.702-718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrc.5258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05536400v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03714511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portable single‐sided NMR measurements at variable temperatures: Implementation of a thermo‐controlled device and application to the heating of bread dough</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of duck fat livers that have been freeze-thrown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Léo Mbaya</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Halgrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Collewet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrc.5254⟩</w:t>
+              <w:t xml:space="preserve">Animal. Science proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (5), pp.633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2022.05.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03714486v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Datasets of seed mucilage traits for Arabidopsis thaliana natural accessions with atypical outer mucilage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Portable single‐sided NMR measurements at variable temperatures: Implementation of a thermo‐controlled device and application to the heating of bread dough</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rondeau-Mouro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Cambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christine Sallé</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Diascorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Esling</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Charif</w:t>
+                <w:t xml:space="preserve">Léo Mbaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-021-00857-3⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 60 (7), pp.678-691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrc.5254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03185128v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03714486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas cell opening in bread dough during baking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Datasets of seed mucilage traits for Arabidopsis thaliana natural accessions with atypical outer mucilage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Cambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Grenier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
+                <w:t xml:space="preserve">Christine Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kossigan Bernard Dedey</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphanie Esling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Charif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tifs.2021.01.032⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-021-00857-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (article de synthèse)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-03136581v1</w:t>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Untargeted analysis of TD-NMR signals using a multivariate curve resolution approach: application to the water-imbibition kinetics of Arabidopsis seeds</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Gas cell opening in bread dough during baking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kossigan Bernard Dedey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2021.122525⟩</w:t>
+              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 109, pp.482-498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tifs.2021.01.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03245219v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03136581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low field, time domain NMR in the agriculture and agrifood sectors: An overview of applications in plants, foods and biofuels</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Untargeted analysis of TD-NMR signals using a multivariate curve resolution approach: application to the water-imbibition kinetics of Arabidopsis seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Pagès</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Silvia Mas Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Cambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmr.2020.106899⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 233, pp.122525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2021.122525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03136584v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03245219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TD-NMR studies of starches from different botanical origins: Hydrothermal and storage effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low field, time domain NMR in the agriculture and agrifood sectors: An overview of applications in plants, foods and biofuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Alberto Colnago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Kovrlija</w:t>
+                <w:t xml:space="preserve">Zeev Wiesman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerick Goubin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guilhem Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maja Musse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Monaretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.125675⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 323, 9 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmr.2020.106899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609752v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03136584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using T1 as a direct detection dimension in two-dimensional time-domain NMR experiments using CWFP regime</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Multiblock analysis applied to TD-NMR of butters and related products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sílvia Mas Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Cambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmr.2019.106666⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (15), pp.5317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app10155317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610063v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiblock analysis applied to TD-NMR of butters and related products</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Using T1 as a direct detection dimension in two-dimensional time-domain NMR experiments using CWFP regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Monaretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elton Tadeu Montrazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago Bueno Moraes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Alves Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app10155317⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 311, pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmr.2019.106666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945031v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequence for simultaneous measurement of long-limit diffusion and longitudinal relaxation in unilateral NMR</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">TD-NMR studies of starches from different botanical origins: Hydrothermal and storage effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kovrlija</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emerick Goubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmr.2019.106619⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 308, 10 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.125675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609754v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of gluten-free bread crumb baked at atmospheric and reduced pressures using TD-NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Godfrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rouillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Diascorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 57 (1), pp.649-660. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mrc.4829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications of magnetic resonance in food science</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Sequence for simultaneous measurement of long-limit diffusion and longitudinal relaxation in unilateral NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Sucre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 309, pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmr.2019.106619⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mrc.4902⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02609630v1</w:t>
+                <w:t xml:space="preserve">hal-02609754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing signal-to-noise ratio and resolution in low-field NMR relaxation measurements using post-acquisition digital filters</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Applications of magnetic resonance in food science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.B. Moraes</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">John J. van Duynhoven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 57 (1), pp.616-625. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrc.4806⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 57 (1), pp.539-. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrc.4902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608455v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-Situ Quantitative and Multiscale Structural Study of Starch-Based Biomaterials Immersed in Water</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancing signal-to-noise ratio and resolution in low-field NMR relaxation measurements using post-acquisition digital filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Monaretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Chevigny</w:t>
+                <w:t xml:space="preserve">A. Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Chaunier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ruzica Ferbus</w:t>
+                <w:t xml:space="preserve">T.B. Moraes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Roblin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">V. Bertucci Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 19 (3), pp.838-848. </w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 57 (1), pp.616-625. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.biomac.7b01635⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mrc.4806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01982667v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersed phase volume fraction, weak acids and Tween 80 in a model emulsion: Effect on the germination and growth of Bacillus weihenstephanensis KBAB4 spores</w:t>
               </w:r>
@@ -4501,6928 +4497,7062 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01829591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrothermal changes in wheat starch monitored by two-dimensional NMR</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">In-Situ Quantitative and Multiscale Structural Study of Starch-Based Biomaterials Immersed in Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Chevigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chaunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruzica Ferbus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.07.051⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (3), pp.838-848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.7b01635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02603670v1</w:t>
+                <w:t xml:space="preserve">hal-01982667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale NMR and MRI approaches to characterize starchy products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kovrlija</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 236, pp.2-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.03.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">μ-ViP: Customized virtual phantom for quantitative magnetic resonance micro-imaging at high magnetic field.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Kovrlija</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Gambarota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 275, pp.73-79. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmr.2016.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01425178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une poubelle pleine de possibilités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 348, pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01738141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrothermal Changes of Starch Monitored by Combined NMR and DSC Methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Hydrothermal changes in wheat starch monitored by two-dimensional NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kovrlija</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11947-016-1832-9⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 214, pp.412-422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.07.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605008v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02603670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overall and Local Bread Expansion, Mechanical Properties, and Molecular Structure During Bread Baking: Effect of Emulsifying Starches</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Hydrothermal Changes of Starch Monitored by Combined NMR and DSC Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kovrlija</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 9, pp.1287-1305. </w:t>
+              <w:t xml:space="preserve">, 2017, 10 (3), pp.445-461. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11947-016-1713-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11947-016-1832-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02603406v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two dimensional IR-FID-CPMG acquisition and adaptation of a maximum entropy reconstruction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Overall and Local Bread Expansion, Mechanical Properties, and Molecular Structure During Bread Baking: Effect of Emulsifying Starches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milica Pojić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maja Musse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saïd Moussaoui</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Hadnadev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmr.2016.01.007⟩</w:t>
+              <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9, pp.1287-1305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11947-016-1713-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01745145v1</w:t>
+                <w:t xml:space="preserve">hal-02603406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of solid content and distinction between type A and B crystals of TBAB hydrates by time domain NMR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Two dimensional IR-FID-CPMG acquisition and adaptation of a maximum entropy reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Cambert</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kovrlija</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Fournaison</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Mariette</w:t>
+                <w:t xml:space="preserve">E. van Steenberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2015.08.039⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 265, pp.16-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmr.2016.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02601731v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale characterization of arabinoxylan and beta-glucan composite films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ruifeng Ying</w:t>
+                <w:t xml:space="preserve">Characterization of solid content and distinction between type A and B crystals of TBAB hydrates by time domain NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Saulnier</w:t>
+                <w:t xml:space="preserve">Anthony Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Bouchet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurence Fournaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2015.01.014⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 138, pp.144-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2015.08.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269286v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature-Associated Proton Dynamics in Wheat Starch-Based Model Systems and Wheat Flour Dough Evaluated by NMR</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maja Musse</w:t>
+                <w:t xml:space="preserve">Multiscale characterization of arabinoxylan and beta-glucan composite films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruifeng Ying</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Lucas</w:t>
+                <w:t xml:space="preserve">Brigitte Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sujie Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11947-014-1445-0⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 122, pp.248-254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2015.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600819v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translational and rotational diffusion of flexible PEG and rigid dendrimer probes in sodium caseinate dispersions and acid gels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Temperature-Associated Proton Dynamics in Wheat Starch-Based Model Systems and Wheat Flour Dough Evaluated by NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Barhoum</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kovrlija</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maja Musse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. van Duyhoven</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T. Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biopolymers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (4), pp.777-790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11947-014-1445-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599879v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Evolution of Seed Flotation in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Saez Aguayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Macquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Kronholm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Ralet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 10 (3), 10 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pgen.1004221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00991499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probe mobility in native phosphocaseinate suspensions and in a concentrated rennet gel: Effects of probe flexibility and size</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Translational and rotational diffusion of flexible PEG and rigid dendrimer probes in sodium caseinate dispersions and acid gels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Salami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. van Duyhoven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biopolymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 101 (9), pp.959-965</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jf304949c⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02598773v1</w:t>
+                <w:t xml:space="preserve">hal-02599879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies of polyphosphate composition and their interaction with dairy matrices by ion chromatography and 31P NMR spectroscopy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Hydration and mechanical properties of arabinoxylans and β-D-glucans films.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruifeng Ying</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Marchesseau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mabille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Perronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Dairy Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2012.09.005⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 96 (1), pp.31-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2013.03.090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02598332v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-state 31P NMR, a relevant method to evaluate the distribution of phosphates in semi-hard cheeses</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">PFG-NMR self-diffusion in casein dispersions: Effects of probe size and protein aggregate size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Salami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. van Duyhoven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Mietton</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Analytical Methods</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 31 (2), p. 248 - p. 255</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00879059v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00808898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydration and mechanical properties of arabinoxylans and β-D-glucans films.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Probe mobility in native phosphocaseinate suspensions and in a concentrated rennet gel: Effects of probe flexibility and size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Salami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John J. van Duynhoven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2013.03.090⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61 (24), pp.5870-5879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf304949c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01268049v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PFG-NMR self-diffusion in casein dispersions: Effects of probe size and protein aggregate size</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Solid-state 31P NMR, a relevant method to evaluate the distribution of phosphates in semi-hard cheeses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallory Gobet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Buchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mietton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Analytical Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (6), pp.1544-1550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12161-013-9571-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00808898v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-State 31P NMR, a Relevant Method to Evaluate the Distribution of Phosphates in Semi-hard Cheeses</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Studies of polyphosphate composition and their interaction with dairy matrices by ion chromatography and 31P NMR spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célie Rullière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Mietton</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Raouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Guichard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie Dufrechou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Marchesseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Analytical Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12161-013-9571-2⟩</w:t>
+              <w:t xml:space="preserve">International Dairy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 28 (2), pp.102-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2012.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02598498v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation and stability of amylose ligand complexes formed by high pressure treatment</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Solid-State 31P NMR, a Relevant Method to Evaluate the Distribution of Phosphates in Semi-hard Cheeses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallory Gobet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Buchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mietton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Pontoire</w:t>
+                <w:t xml:space="preserve">E. Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2012.10.006⟩</w:t>
+              <w:t xml:space="preserve">Food Analytical Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (6), pp.1544-1550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12161-013-9571-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02598456v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalization of chitosan by laccase-catalyzed oxidation of ferulic acid and ethyl ferulate under heterogeneous reaction conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formation and stability of amylose ligand complexes formed by high pressure treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdulhadi Aljawish</w:t>
+                <w:t xml:space="preserve">Hélène Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Chevalot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michel Girardin</w:t>
+                <w:t xml:space="preserve">Bruno Pontoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2011.08.016⟩</w:t>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2012.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00777509v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalization of chitosan by laccase-catalyzed oxidation of ferulic acid and ethyl ferulate under heterogeneous reaction conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulhadi Aljawish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chevalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Aljawish</w:t>
+                <w:t xml:space="preserve">Bernadette Piffaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Chevalot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Girardin</w:t>
+                <w:t xml:space="preserve">Michel Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 87 (1), pp.537-544</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 87 (1), pp.537-544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2011.08.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597265v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00777509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and organization within films of arabinoxylans extracted from wheat flour as revealed by various NMR spectroscopic methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Functionalization of chitosan by laccase-catalyzed oxidation of ferulic acid and ethyl ferulate under heterogeneous reaction conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aljawish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Chevalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Piffaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 87 (1), pp.537-544</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02652203v1</w:t>
+                <w:t xml:space="preserve">hal-02597265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Films of arabinoxylans and beta-glucans extracted from cereal grains: Molecular motions by TD-NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruifeng Ying</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 86 (2), pp.812 - 822. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2011.05.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02648376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water mobility within arabinoxylan and β-glucan films studied by NMR and dynamic vapour sorption</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">Structure and organization within films of arabinoxylans extracted from wheat flour as revealed by various NMR spectroscopic methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruifeng Ying</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Saulnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 49, pp.S85 - S92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrc.2852⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jsfa.4498⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02652731v1</w:t>
+                <w:t xml:space="preserve">hal-02652203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemometric analyses of the H-1-C-13 cross-polarization build-up of celluloses NMR spectra: a novel approach for characterizing the cellulose crystallites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Water mobility within arabinoxylan and β-glucan films studied by NMR and dynamic vapour sorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruifeng Ying</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique D. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 84 (1), pp.539-549. </w:t>
+              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 91 (14), pp.2601-2605. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2010.12.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jsfa.4498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643977v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and organization within films of arabinoxylans extracted from wheat flour as revealed by various NMR spectroscopic methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.F. Ying</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Saulnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 49 (S1), pp.S85-S92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution and mobility of phosphates and sodium ions in cheese by solid-state 31P and double-quantum filtered 23Na NMR spectroscopy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Chemometric analyses of the H-1-C-13 cross-polarization build-up of celluloses NMR spectra: a novel approach for characterizing the cellulose crystallites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Bizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrc.2576⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84 (1), pp.539-549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2010.12.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02667795v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and interactions of ulvan in the cell wall of the marine green algae Ulva rotundata (Ulvales, Chlorophyceae)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Distribution and mobility of phosphates and sodium ions in cheese by solid-state 31P and double-quantum filtered 23Na NMR spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallory Gobet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Buchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Sassi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Luc Le Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 48 (4), pp.297 - 303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrc.2576⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2008.12.023⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664888v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Crystal Growth and Polymorphism of Triacylglycerols on NMR Relaxation Parameters. 1. Evidence of a Relationship between Crystal Size and Spin-Lattice Relaxation Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Adam Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Adam Berret</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 9 (10), pp.4273-4280. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/cg900218f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of cell wall porosity in Arabidopsis thaliana by NMR spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Structure and interactions of ulvan in the cell wall of the marine green algae Ulva rotundata (Ulvales, Chlorophyceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Robic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Defer</w:t>
+                <w:t xml:space="preserve">Jean-François Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Leboeuf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Lahaye</w:t>
+                <w:t xml:space="preserve">Yannick Lerat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 42 (2), pp.83-92. </w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 77 (2), pp.206-216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2007.09.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2008.12.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665032v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of triacylglycerol polymorphs by nuclear magnetic resonance: effects of temperature and chain length on relaxation parameters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation par RMN des biopolymères d'origine végétale, de la molécule à l'organisation supramoléculaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Adam-Berret</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">François Mariette</w:t>
+                <w:t xml:space="preserve">Alain Buleon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 11 (4-5), pp.370-379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2007.09.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mrc.2213⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02665448v1</w:t>
+                <w:t xml:space="preserve">hal-02663082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation par RMN des biopolymères d'origine végétale, de la molécule à l'organisation supramoléculaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
+                <w:t xml:space="preserve">Firming of fruit tissues by vacuum infusion of pectin methylesterase: Visualisation of enzyme action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Buleon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Degreave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rondeau-Mouro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2007.09.010⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 109 (2), pp.368-378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2007.12.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02663082v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Firming of fruit tissues by vacuum infusion of pectin methylesterase: Visualisation of enzyme action</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Guillemin</w:t>
+                <w:t xml:space="preserve">Assessment of cell wall porosity in Arabidopsis thaliana by NMR spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+                <w:t xml:space="preserve">D. Defer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Degreave</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Leboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 42 (2), pp.83-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2007.09.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2007.12.050⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00964569v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of triacylglycerol polymorphs by Nuclear Magnetic Resonance: effects of temperature and chain length on relaxation parameters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Study of triacylglycerol polymorphs by nuclear magnetic resonance: effects of temperature and chain length on relaxation parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Adam-Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Riaublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 46 (6), pp.550-557</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 46 (6), pp.550-557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrc.2213⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02590365v1</w:t>
+                <w:t xml:space="preserve">hal-02665448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binding of the dystrophin second repeat to membrane di-oleyl phospholipids is dependent upon lipid packing.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of triacylglycerol polymorphs by Nuclear Magnetic Resonance: effects of temperature and chain length on relaxation parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Adam Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Riaublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 46 (6), pp.550-557</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00134245v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studies of xylan interactions and cross-linking to synthetic lignins formed by bulk and end-wise polymerization: a model study of lignin carbohydrate complex formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heiko Winter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bodo Saake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chabbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 226 (1), pp.267-281. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00425-007-0479-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A metabolic flux analysis to study the role of sucrose synthase in the regulation of the carbon partitioning in central metabolism in maize root tips</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Binding of the dystrophin second repeat to membrane di-oleyl phospholipids is dependent upon lipid packing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Rumeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Paula Alonso</w:t>
+                <w:t xml:space="preserve">Laurent Metzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Raymond</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Albert de Graaf</w:t>
+                <w:t xml:space="preserve">Liza Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymben.2007.06.002⟩</w:t>
+              <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1768 (3), pp.648-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2006.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663281v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00134245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution solid-state NMR of B-type amylose</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">A metabolic flux analysis to study the role of sucrose synthase in the regulation of the carbon partitioning in central metabolism in maize root tips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Paula Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hernould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert de Graaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bm060330x⟩</w:t>
+              <w:t xml:space="preserve">Metabolic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9 (5-6), pp.419-432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymben.2007.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657988v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkaline extractability of pectic arabinan and galactan and their mobility in sugar beet and potato cell walls</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Two-Phase Hygrothermal Diffusion in an Epoxy Adhesive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Popineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
+                <w:t xml:space="preserve">Christine Sulpice-Gaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin E.R. Shanahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2006.02.012⟩</w:t>
+              <w:t xml:space="preserve">Defect and Diffusion Forum (Online)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 258-260, pp.453-460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.258-260.453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02663435v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04663953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Phase Hygrothermal Diffusion in an Epoxy Adhesive</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-resolution solid-state NMR of B-type amylose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Popineau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Martin E.R. Shanahan</w:t>
+                <w:t xml:space="preserve">Gabrielle Veronese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Defect and Diffusion Forum (Online)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.258-260.453⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7 (8), pp.2455-2460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bm060330x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04663953v1</w:t>
+                <w:t xml:space="preserve">hal-02657988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific adduction of plant lipid transfer protein by an allene oxide generated by 9-lipoxygenase and allene oxide synthase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alkaline extractability of pectic arabinan and galactan and their mobility in sugar beet and potato cell walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Zykwinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedicte Bakan</w:t>
+                <w:t xml:space="preserve">Jean-François Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mats Hamberg</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M608580200⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 65, pp.510-520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2006.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664083v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free/bound water absorption in an epoxy adhesive</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Specific adduction of plant lipid transfer protein by an allene oxide generated by 9-lipoxygenase and allene oxide synthase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Bakan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mats Hamberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Perrocheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Maume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rogniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2005.09.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 281 (51), pp.38981-38988. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M608580200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00157171v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural investigation of amylose complexes with small ligands : helical conformation, crystalline structure and thermostability</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Free/bound water absorption in an epoxy adhesive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Popineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Buleon</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Sulpice-Gaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin E.R. Shanahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 46 (24), pp.10733-10740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2005.09.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675982v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00157171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model systems for the understanding of lignified plant cell wall formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lairez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bedos Belval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Biosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 139 (1), pp.93-97. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/11263500500056559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02680167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural investigation of amylose complexes with small ligands: helical conformation, crystalline structure and thermostability</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Structural investigation of amylose complexes with small ligands : helical conformation, crystalline structure and thermostability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Buléon</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Buleon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 35 (1-2), pp.1-7. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 35 (1-2), pp.1-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03089741v1</w:t>
+                <w:t xml:space="preserve">hal-02675982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural features and potential texturising properties of lemon and maize cellulose microfibrils</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Structural investigation of amylose complexes with small ligands: helical conformation, crystalline structure and thermostability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josiane Mazoyer</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Buléon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 35 (1-2), pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2004.09.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02678227v1</w:t>
+                <w:t xml:space="preserve">hal-03089741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of CP-MAS and liquid-like solid-state NMR experiments for the study of the ripening-associated cell wall changes in tomato</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Structural features and potential texturising properties of lemon and maize cellulose microfibrils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pontoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Mazoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 31, pp.235-244</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 53, pp.241-252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02669827v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-state 13C NMR spectroscopy studies of xylans in the cell wall of Palmaria palmata (L. Kuntze, Rhodophyta)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Application of CP-MAS and liquid-like solid-state NMR experiments for the study of the ripening-associated cell wall changes in tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Crépeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lahaye</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Buleon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 338, pp.1559-1569</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 31, pp.235-244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673980v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of Dystrophin Rod Domain with Membrane Phospholipids</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Solid-state 13C NMR spectroscopy studies of xylans in the cell wall of Palmaria palmata (L. Kuntze, Rhodophyta)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Deniaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Buleon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 338, pp.1559-1569</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M207321200⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02870368v1</w:t>
+                <w:t xml:space="preserve">hal-02673980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HR-DOSY experiments with radiofrequency field gradients (RFG) and their processing according to the HD method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Interaction of Dystrophin Rod Domain with Membrane Phospholipids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Rumeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gaboriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 40 (13), pp.S133-S138. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 278 (8), pp.5993-6001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mrc.1133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M207321200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03089683v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02870368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assignment of heme methyl 1H-NMR resonances of high-spin and low-spin ferric complexes of cytochrome P450cam using one-dimensional and two-dimensional paramagnetic signals enhancement (PASE) magnetization transfer experiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">HR-DOSY experiments with radiofrequency field gradients (RFG) and their processing according to the HD method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mutzenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Bondon</w:t>
+                <w:t xml:space="preserve">B. Diter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Jung</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gérard Simonneaux</w:t>
+                <w:t xml:space="preserve">D. Canet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.1432-1327.2000.00995.x⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 40 (13), pp.S133-S138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrc.1133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03089689v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proton nuclear magnetic resonance study of the binary complex of cytochrome P450cam and putidaredoxin: interaction and electron transfer rate analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Assignment of heme methyl 1H-NMR resonances of high-spin and low-spin ferric complexes of cytochrome P450cam using one-dimensional and two-dimensional paramagnetic signals enhancement (PASE) magnetization transfer experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bondon</w:t>
+                <w:t xml:space="preserve">Christiane Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Jung</w:t>
+                <w:t xml:space="preserve">Jacques de Certaines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Hui Bon Hoa</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gérard Simonneaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0014-5793(99)00898-4⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 267 (1), pp.216-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1432-1327.2000.00995.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03089693v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PASE (PAramagneticSignalsEnhancement): A New Method for NMR Study of Paramagnetic Proteins</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Proton nuclear magnetic resonance study of the binary complex of cytochrome P450cam and putidaredoxin: interaction and electron transfer rate analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hui Bon Hoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. de Certaines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1006/jmre.1998.1523⟩</w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 455 (3), pp.302-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0014-5793(99)00898-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03089696v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1 H-NMR study of diamagnetic cytochrome P450cam: assignment of heme resonances and substrate dependance of one cysteinate β proton</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">PASE (PAramagneticSignalsEnhancement): A New Method for NMR Study of Paramagnetic Proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gérard Simonneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0014-5793(97)00995-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 134 (1), pp.154-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jmre.1998.1523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03089699v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon and 2d proton nmr studies of cytochrome p450camco: assignment of heme resonances and substrate interactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">1 H-NMR study of diamagnetic cytochrome P450cam: assignment of heme resonances and substrate dependance of one cysteinate β proton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Simonneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 414 (2), pp.203-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0014-5793(97)00995-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03089703v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Fourier Transform Infrared Studies of the Secondary Structure and the CO Heme Ligand Environment in Cytochrome P-450cam and Cytochrome P-420cam †</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Carbon and 2d proton nmr studies of cytochrome p450camco: assignment of heme resonances and substrate interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gérard Simonneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03089706v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comparative Fourier Transform Infrared Studies of the Secondary Structure and the CO Heme Ligand Environment in Cytochrome P-450cam and Cytochrome P-420cam †</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Simonneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 36 (26), pp.8125-8134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bi9700173⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Synthesis, characterization and relaxivity of functionalized aromatic amide DTPA-lanthanide complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Societe Chimique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03089707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11432,4323 +11562,4323 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">13C solid-state NMR of polysaccharide assemblies: a new approach showing the involvement of water in the organization of macromolecules.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Falourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th EPNOE International Polysaccharides Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Sundsvall, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05358096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What are the contributions of NMR methods to characterize in real time starchy foods and materials ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruzica Ferbus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elham Rahkshi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GERM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05501459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : Contaminations de l'atmosphère et expositions aux contaminants en lien avec les pratiques agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Contamination de l'atmosphère et expositions aux contaminants en lien avec les pratiques agricoles"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE Unités OPAALE et ECOSYS, Dec 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05501495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water transfers in starchy products by Magnetic Resonance Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Lescher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruzica Ferbus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Quellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Challois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes Rencontres Biologie-Physique du Grand Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Jun 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05544272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micrometric water transfers in starchy products by NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Cambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Quellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on the Applications of Magnetic Resonance in Food Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Magnetic Resonance in Food Science, MRFOOD2024, Jun 2024, Foz do Iguaçu, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05543467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique multi-échelle de l’eau dans les matériaux biosourcés – approches en RMN et IRM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire inter-GdR CNRS "L'eau face aux biosourcés"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, Jun 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05544362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ROLE DE L'EAU DANS LA STRUCTURATION ET LE COMPORTEMENT HYGROSCOPIQUE D'ASSEMBLAGES LIGNOCELLULOSIQUES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouck Habrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Sablot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Falourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chabbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RFP - Réseau Français des Parois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Saint-Malo (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04821135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions de la RMN et de l'IRM pour suivre les transformations hydro-thermiques d'aliments et de matériaux biosourcés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Plénières du GDR SLAMM (Solliciter LA Matière Molle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, Nov 2023, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05542233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefits of multivariate curve resolution methods to analyse large-scale raw time-domain NMR data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sílvia Mas Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Cambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruzica Ferbus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Colloquium Chemiometricum Mediterraneum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04668204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of NMR methods in food and bio-sourced material sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NMR for life sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jonathan Farjon, Oct 2023, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05542215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefits of chemometrics to analyze large-scale raw Time-Domain NMR data, an alternative to classical signal processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sílvia Mas Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Cambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. International Conference on the Applications of Magnetic Resonance in Food Science (MRFOOD2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Aarhus, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03759946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TD-NMR, as a probe for elucidation of gluten multiphasic structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elham Rakhshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on the Applications of Magnetic Resonance in Food Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Magnetic Resonance in Food Science, MRFOOD2022, Jun 2022, Aarhus (Danemark), Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05540849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of NMR techniques to monitor plastic degradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NMR for chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Karlsruher Institut für Technologie, Oct 2022, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05540860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of cellulose structure diversity and interactions by ssNMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Falourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Polysaccharide conference (EPNOE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EPNOE Network, Oct 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05551293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tapioca starch gelatinization properties monitored by TD-NMR and complementary techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elham Rakhshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applications of Magnetic Resonance in Food Science: Multiscale Food Structures and FoodOmics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Magnetic Resonance in Food Science, MRFOOD2021, Oct 2021, Aarhus (Danemark), Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05540815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure-function relationships in bread and starchy products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique "Science des aliments et valorisation des bio-produits"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature and water-associated changes of cereal products monitored by TD-NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kovrlija</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexane Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th conference on Fast Field Cycling NMR Relaxometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TD-NMR and MRI on bread - perspectives for Rheo-NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Rheo-NMR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of foodstuffs by NMR and MRI methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Departamento de Tecnologia de Alimentos, Unicamp</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Campinas, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la biodégradabilité de bioplastiques : contribution de la RMN à bas champ</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Temperature and water-associated changes of cereal starch monitored by TD-NMR and Microimaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kovrlija</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée JEDIIE 2, ENSCR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">Cereals &amp; Grains 18, AACC International Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609757v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature and water-associated changes of cereal starch monitored by TD-NMR and Microimaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Etude de la biodégradabilité de bioplastiques : contribution de la RMN à bas champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Kovrlija</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cereals &amp; Grains 18, AACC International Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journée JEDIIE 2, ENSCR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608100v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods to Probe Baking with Unilateral Low-Field NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Sucre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Binti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on the Applications of Magnetic Resonance in Food Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting the influence of climate induced temperature changes on the production of polysaccharides in Arabidopsis seed mucilage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.M. North</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Ralet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudel Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIII Cell Wall Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Asilomar, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of bioproducts using low-field NMR and MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Embrapa Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Cao Carlos, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR relaxometry and microimaging of starchy products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kovrlija</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Workshop on Nuclear Magnetic Resonance Relaxometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Olsztyn, Poland. pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale NMR monitoring of water transfers in starchy products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kovrlija</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroFoodwater 2016, the 9th International Conference on Water in Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new 2D T1-T2 (IR-FID-CPMG) method for the characterization of food and their transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kovrlija</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIII International Conference on the Applications of Magnetic Resonance in Food Science, MRinFood2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications de la RMN et l’IRM à bas champ pour la caractérisation des bioproduits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laboratoire de Biotechnologie et Chimie Marines, EA 3884</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la texture des aliments par RMN / IRM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Relaxation et diffusion RMN pour l’étude des bioproduits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de restitution Texture des aliments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Rennes, France. pp.20</w:t>
+              <w:t xml:space="preserve">Rencontres IRM et RMN (relaxation et diffusion)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600423v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TD-NMR study of the starch swelling and gelatinization: from model systems to dough</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Caractérisation de la texture des aliments par RMN / IRM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Cambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème International Conference on the Applications of Magnetic Resonance in Food Science : Defining Food by Magnetic Resonance (FOODMR 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Cesena, Italy</w:t>
+              <w:t xml:space="preserve">Journée de restitution Texture des aliments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Rennes, France. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599882v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relaxation et diffusion RMN pour l’étude des bioproduits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">TD-NMR study of the starch swelling and gelatinization: from model systems to dough</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kovrlija</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres IRM et RMN (relaxation et diffusion)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Rennes, France</w:t>
+              <w:t xml:space="preserve">12ème International Conference on the Applications of Magnetic Resonance in Food Science : Defining Food by Magnetic Resonance (FOODMR 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Cesena, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600425v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de l'état hydrique des bioproduits par RMN / IRM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée "Etat hydrique des lignocelluloses"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T2 relaxation and self-diffusion coefficient of PEG and dendrimer probes a complementary approach for the investigation of food matrices: Example of sodium caseinate dispersions and acid gels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Salami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John J. van Duynhoven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Bologna Conference on Magnetic Resonance in Porous Media, MRPM12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Wellington, Nouvelle-Zélande</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The basics of Diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6emes Estivales de PRISM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Rennes, France. pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale dynamics of probes in casein suspensions and gels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Salami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. van Duyhoven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biopolymers 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of arabinoxylan structure on the properties of cell walls in wheat grain endosperm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruifeng Ying</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Saulnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Cell Wall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Biopolymères, Interactions Assemblages (1268)., Jul 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion de sondes moléculaires dans des suspensions et des gels de protéines laitières</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Probe diffusion in casein suspensions and gels: effect of probe flexibility and casein system structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Salami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. van Duyhoven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national GERM 2012 "Diffusion - Dynamique en résonance Magnétique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Roiffé, France</w:t>
+              <w:t xml:space="preserve">14th European conference of Food Colloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597256v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probe diffusion in casein suspensions and gels: effect of probe flexibility and casein system structure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Diffusion de sondes moléculaires dans des suspensions et des gels de protéines laitières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Salami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European conference of Food Colloids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">Colloque national GERM 2012 "Diffusion - Dynamique en résonance Magnétique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Roiffé, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02598233v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR of hydrated Arabidopsis seeds - Role of the seed mucilage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème estivales de la plateforme PRISM, NMR and MRI : New challenges for fruit and vegetable investigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relaxation and Diffusion by NMR : Non-destructive Methods to Characterize the Multi-scale Structure of Biopolymeric Matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Salami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Adam Berret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th European Symposium Polymerix 2012 « Biopolymer diversity and industrial application perspectives »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Rennes, France. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La relaxation et la diffusion par RMN : méthodes non-destructives de caractérisation de la structure multi-échelle de matériaux à base de biopolymères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Symposium Polymerix « Biopolymer diversity and industrial application perspectives"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and quantification of phosphorus in cheeses - methodological investigations by solid-state 31P NMR spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">NMR investigations of plant biopolymers, from the molecule to the supramolecular organisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Céline Moreau</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Buleon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on the Applications of Magnetic Resonance in Food Science "Challenges in a changing world", September 15th -17th 2008</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20. GERM Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Alenya, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2007.09.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756831v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02823788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR investigations of plant biopolymers, from the molecule to the supramolecular organisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Identification and quantification of phosphorus in cheeses - methodological investigations by solid-state 31P NMR spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Lahaye</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallory Gobet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mietton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Buchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. GERM Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th International Conference on the Applications of Magnetic Resonance in Food Science "Challenges in a changing world", September 15th -17th 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Reykjavík, Iceland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02823788v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidences of a relationship between NMR parameters and the size of triacylglycerol crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Adam Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Adam Berret</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on the Applications of Magnetic Resonance in Food Science "Challenges in a Changing World"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Reykjavík, Iceland. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of triacylglycerol polymorphism on NMR relaxation parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Adam Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Adam Berret</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Euro Fed Lipid Congress : Oils, Fats and Lipids in the 3rd Millennium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Athènes, Greece. pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR of cell walls : a multi-scale approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Bizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Conference on the Applications of Magnetic Resonance in Food Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15758,4749 +15888,4749 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRI and TD-NMR to monitor and quantify the draining of acid milk gels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Monaretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Quellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Cambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janushan Christy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GERM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Autrans, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05501456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRI methods to characterize the water uptake and diffusion in starch extrudates</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Challois</w:t>
+                <w:t xml:space="preserve">THE REVERSIBLE SWELLING OF STARCH GRANULES INVESTIGATED BY SOLID-STATE NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Falourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Quellec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Lourdin</w:t>
+                <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GERM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Autrans, France</w:t>
+              <w:t xml:space="preserve">GERM 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Autrans (Vercors), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05501452v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05190082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE REVERSIBLE SWELLING OF STARCH GRANULES INVESTIGATED BY SOLID-STATE NMR</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
+                <w:t xml:space="preserve">MRI methods to characterize the water uptake and diffusion in starch extrudates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rondeau-Mouro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruzica Ferbus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Challois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Quellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GERM 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Autrans (Vercors), France</w:t>
+              <w:t xml:space="preserve">GERM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05190082v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05501452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation des substances polymériques extracellulaires (EPS) issues du traitement des eaux usées pour la production d'hydrogels</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Celine Moreau</w:t>
+                <w:t xml:space="preserve">Drainage of acid-rennet gels from preheated milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islem Mtibaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Perrignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymerix 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">IDF Cheese Science &amp; Technology Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bergen, Norway. , 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05544371v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WHAT FACTORS ARE RESPONSIBLE FOR THE LIMITATION OF THE DRAINAGE OF ACID-RENNET GEL ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barrucand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janushan Christy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDF World Dairy Summit 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05542252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drainage of acid-rennet gels from preheated milk</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R Richoux</w:t>
+                <w:t xml:space="preserve">Valorisation des substances polymériques extracellulaires (EPS) issues du traitement des eaux usées pour la production d'hydrogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Lopes da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdo Bou-Sarkis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rondeau-Mouro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDF Cheese Science &amp; Technology Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Bergen, Norway. , 2024</w:t>
+              <w:t xml:space="preserve">Polymerix 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04608094v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Starch Granule Diversity and Water Interactions Using ssNMR</w:t>
+                <w:t xml:space="preserve">Draining of acid milk gels monitored by MRI and TD-NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Monaretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Quellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Cambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Richoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée plénière du GDR SLAMM 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Le Croisic, France</w:t>
+              <w:t xml:space="preserve">16th International Conference on the Applications of Magnetic Resonance in Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Foz Do Iguazu, Brazil. Proceedings of the International Conference on the Applications of Magnetic Resonance in Food Science (MR Food), Proceedings of the 16ᵗʰ International Conference on the Applications of Magnetic Resonance in Food Science (MR Food)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05544379v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05543492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draining of acid milk gels monitored by MRI and TD-NMR</w:t>
+                <w:t xml:space="preserve">Evaluation of Starch Granule Diversity and Water Interactions Using ssNMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Falourd</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on the Applications of Magnetic Resonance in Food Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Foz Do Iguazu, Brazil. Proceedings of the International Conference on the Applications of Magnetic Resonance in Food Science (MR Food), Proceedings of the 16ᵗʰ International Conference on the Applications of Magnetic Resonance in Food Science (MR Food)</w:t>
+              <w:t xml:space="preserve">Journée plénière du GDR SLAMM 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Le Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05543492v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of starch granule diversity and interactions with water by ssNMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Falourd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on the Applications of Magnetic Resonance in Food Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Foz Do Iguazu, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05543480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of NMR methods to characterize the transformations of cereal products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Cambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elham Rakhshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruzica Ferbus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée plénière du GDR SLAMM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Le Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05544386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of starch granule diversity and interactions with water by ssNMR.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Falourd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MR Food 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Foz do Iguaçu (Brazil), Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04848659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of NMR methods to characterize starch, gluten and water in cereal products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th edition of the International Congress on Engineering and Food (ICEF14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05542220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ability of acid-induced gels to drain - Understanding of mechanisms and influencing factors by NMR methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Monaretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Cambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Quellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th edition of the International Congress on Engineering and Food (ICEF14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05542224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrated starch, an extremely complex organisation studied through a wide range of cross-polarisation experiments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Falourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès du GERM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Murol, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05551213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR studies of the role of water in the structuring and hygroscopic behavior of cellulose-hemicellulose assemblies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+                <w:t xml:space="preserve">TD-NMR investigations to understand the molecular mechanisms implied in starch gelatinization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elham Rakhshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Cambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BINATIONAL GIDRM-GERM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Milan (Italie), France</w:t>
+              <w:t xml:space="preserve">15th International Conference on the Applications of Magnetic Resonance in Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Aarhus (Danemark), Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04106208v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TD-NMR investigations to understand the molecular mechanisms implied in starch gelatinization</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Corinne Rondeau-Mouro</w:t>
+                <w:t xml:space="preserve">NMR studies of the role of water in the structuring and hygroscopic behavior of cellulose-hemicellulose assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Falourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Chabbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on the Applications of Magnetic Resonance in Food Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Aarhus (Danemark), Denmark</w:t>
+              <w:t xml:space="preserve">BINATIONAL GIDRM-GERM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Milan (Italie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05540870v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A temperature control unit for operation with the MOUSE-NMR spectrometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Cambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Diascorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Mbaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on the Applications of Magnetic Resonance in Food Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Aarhus (Danemark), Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05540872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing acquisition and processing duration in solid-state NMR: a critical point for wider use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Falourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Polysaccharide conference (EPNOE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05551101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An insight into molecular mechanisms implied in starch gelatinization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elham Rakhshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Cambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Diascorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Polysaccharide Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05540838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiling the temperature-dependent frequency of an open-magnet for outdoor applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Profiling the temperature dependent frequency of an open-magnet for outdoor applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amidou Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Aliouissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdlatif Benmoussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROISMAR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Berlin, Germany. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609763v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiling the temperature dependent frequency of an open-magnet for outdoor applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Profiling the temperature-dependent frequency of an open-magnet for outdoor applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Alouissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benmoussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROISMAR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Berlin, Germany. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735518v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of water sorption in starch-glycerol extrudates by MR micro-imaging</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gluten-free bread baked under reduced pressure characterized by TD-NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Godfrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rouillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Diascorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on the Applications of Magnetic Resonance in Food Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Rennes, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608110v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gluten-free bread baked under reduced pressure characterized by TD-NMR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">TD-NMR characterization of crumb in gluten-free bread baked under partial vacuum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Godfrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rouillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Diascorn</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on the Applications of Magnetic Resonance in Food Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Rennes, France. 2018</w:t>
+              <w:t xml:space="preserve">Cereals &amp; Grains 18, AACC International Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Londres, United Kingdom. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608103v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TD-NMR characterization of crumb in gluten-free bread baked under partial vacuum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Quantification of water sorption in starch-glycerol extrudates by MR micro-imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kovrlija</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cereals &amp; Grains 18, AACC International Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Londres, United Kingdom. 2018</w:t>
+              <w:t xml:space="preserve">14th International Conference on the Applications of Magnetic Resonance in Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Rennes, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608102v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ measurement of molecule mobility in mucilage polysaccharide gels from the seeds of different species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Esling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on the Applications of Magnetic Resonance in Food Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Rennes, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MR imaging of water sorption in starch-glycerol extrudates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kovrlija</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMAR European Magnetic Resonance Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Nantes, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ measurement of molecule mobility in mucilage polysaccharide gels from different species</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Effect of constituents of a model emulsion on the germination and growth of bacterial spores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Léonard Akkari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Couvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Desriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e journées du Réseau Français des Parois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Orléans, France. 2017</w:t>
+              <w:t xml:space="preserve">Microbial spoilers in Food 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Quimper, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606626v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of constituents of a model emulsion on the germination and growth of bacterial spores</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">In situ measurement of molecule mobility in mucilage polysaccharide gels from different species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. North</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial spoilers in Food 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Quimper, France. 2017</w:t>
+              <w:t xml:space="preserve">11e journées du Réseau Français des Parois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Orléans, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606625v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of physicochemical properties of inner mucilage layer from 19 genotypes of Arabidopsis seeds using low field NMR</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId439" w:history="1">
+                <w:t xml:space="preserve">Study of the physicochemical properties of inner mucilage layer from the seeds of 19 Arabidopsis accessions using low field NMR spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Esling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Crépeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudel Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th cell wall meeting</w:t>
+              <w:t xml:space="preserve">XIV Cell wall meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Chania, Greece. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440026v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02604559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the physicochemical properties of inner mucilage layer from the seeds of 19 Arabidopsis accessions using low field NMR spectroscopy</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId439" w:history="1">
+                <w:t xml:space="preserve">Study of physicochemical properties of inner mucilage layer from 19 genotypes of Arabidopsis seeds using low field NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Esling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Cambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Crepeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudel Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIV Cell wall meeting</w:t>
+              <w:t xml:space="preserve">14th cell wall meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Chania, Greece. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02604559v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PFG-NMR analysis of organic acids in oil/water emulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Decourcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Mathot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRinFood2016, XIII International Conference on the Applications of Magnetic Resonance in Food Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Karlsruhe, Germany. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Starch retrogradation investigated by 2D NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kovrlija</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerick Goubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRinFood2016, XIII International Conference on the Applications of Magnetic Resonance in Food Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Karlsruhe, Germany. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D T1-T2 NMR spectroscopy to monitor the thermal processing of starch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kovrlija</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème édition de Polymerix, Biopolymers : Sources and applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Rennes, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The moisture profile of starchy products as revealed by NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kovrlija</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCE10, Symposium of the European Academy of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Nice, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature-associated changes in starch-water model systems as revealed by NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kovrlija</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCE10, Symposium of the European Academy of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Nice, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale monitoring of dough baking</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Assessment of TD-NMR and quantitative MRI methods to investigate the apple transformation processes in cider-making technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Deslis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Quellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bauduin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FOODMR 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Cesena, Italy. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599883v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of TD-NMR and quantitative MRI methods to investigate the apple transformation processes in cider-making technology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Multiscale monitoring of dough baking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maja Musse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pocjic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dapcevic Hadnadev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FOODMR 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Cesena, Italy. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599880v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D T1-T2 NMR spectroscopy to monitor the thermal processing of starch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kovrllija</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FOODMR 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Cesena, Italy. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR imaging as a tool to measure the water uptake into extruded starch-based materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Malveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Quellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Chevigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biopolymers 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Nantes, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incorporation of emulsifying starch in bread processing: impact on dough and bread performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milica Pojić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dapcevic Hadnadev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hadnadev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maja Musse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International congress Flour-Bread '13 and 9th Croatian Congress of Cereal Technologists Brasno-Kruh'13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Opatija, Croatia. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusometry and relaxometry : complementary approaches to investigate probe molecular mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Salami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. van Duyhoven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Applications of Magnetic Resonance in Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Wageningen, Netherlands. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The de-structuration of parenchyma cells of apple induced by pulsed electric fields : a TD-NMR investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad M. Turk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maja Musse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BFE 2012, International Conference Bio &amp; Food Electrotechnologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Ficiano, Italy. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TD-NMR of Arabidopsis seeds to elucidate the role of mucilage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.M. North</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Applications of Magnetic Resonance in Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Wageningen, Netherlands. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20510,120 +20640,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latest Developments and Applications of magnetic resonance in food science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John van Duynhoven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 57 (9), pp.539-770, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mrc.4902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05539465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20633,206 +20763,206 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D TD-NMR Analysis of Complex Food Products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modern Magnetic Resonance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.1483-1502, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of TD-NMR and Quantitative MRI Methods to Investigate the Apple Transformation Processes Used in the Cider-Making Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Deslis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Quellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bauduin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance in Food Science : Defining Food by Magnetic Resonance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Royal Society of Chemistry, pp.127-140, 2015, 978-1-78262-031-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02603410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20842,143 +20972,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé d'identification et de quantification des proportions relatives des différentes fractions cristallisées présentes dans un coulis d'hydrate et son utilisation pour les fluides frigoporteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3033645 - WO2016142620. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20988,160 +21118,160 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations structure-fonction de l'amidon dans le pain et autres produits amylacés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Newsletter N° 100 de la Veille Technologique en Biosciences de CBB Capbiotek</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesurer au plus près la biodégradabilité des déchets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21151,863 +21281,863 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transferts d’eau suivies par micro-imagerie de RMN au sein d’un matériau composite en fibres de lin continue (cFF) et d’Acide PolyLactic (PLA) imprimé par fabrication additive - Etude ReDesign-4D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE; CNRS. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05544399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transferts d’Eau et gonflement de gels à base d’arabinoxylanes par micro-imagerie RMN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Antoine Assor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05542228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transferts d’eau et libération de molécules par micro-imagerie RMN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Eliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE; Université Rennes. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05542226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etat de l’eau sur des fibres capillaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Cambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05540840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude 2016-Patchs. Faisabilité des mesures RMN (MOUSE) pour la quantification de l'eau dans des patchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2017, pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude EMULACID_2015. Diffusion des acides acétique, lactique et hexanoique dans une émulsion d’hexadécane/eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2015, pp.38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude EMULACID_2015. Diffusion des acides acétique et formique 3% dans une émulsion d’hexadécane/eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2015, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude EMULACID_2015. Diffusion des acides acétique et hexanoique dans diverses émulsions d’hexadécane/eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2015, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude EMULACID_2015. Diffusion des acides acétique, lactique et hexanoique dans des émulsions 50/50 et 35/65 d’hexadécane/eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2015, pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude EMULACID. Diffusion de l'acide lactique 1% dans des émulsions d'hexadécane/eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2014, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des outils RMN pour l'étude de la destructuration des tissus de pomme au cours des opérations de Champs Electriques Pulsés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maja Musse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2012, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de l'imbibition sur la compartimentation de l'eau dans les graines d'Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2012, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22017,91 +22147,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des bioproduits par RMN : structures et mobilités multi-échelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. HDR, Université de Rennes I, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02598298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22111,118 +22241,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EMILIO-FID : Entropy Maximization for Iterative Laplace Inversion by Optimization extended to FID</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02050192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId562"/>
+      <w:footerReference w:type="default" r:id="rId567"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -22369,51 +22499,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05544812v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Falourd" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deborde" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lahaye" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.70090" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536328v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lopes da Costa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdo Bou-Sarkis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bessiere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moreau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sm00894h" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05479974v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2025.112395" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04862809v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islem Mtibaa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rousseau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Perrignon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richoux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2024.112457" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338451v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Rollet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.70024" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876432v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Rakhshi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cambert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fautrel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Lucas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijfe-2024-0127" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638791v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Monaretto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Quellec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janushan Christy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2024.112088" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04647795v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Diascorn" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Blondel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2024.111969" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04601125v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bourin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vautier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Collewet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Halgrain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art07" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04640035v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110106" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04384882v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.121579" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791169v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Halgrain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art06-GB" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639996v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.132806" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493976v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Morel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-023-04456-x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04384895v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruud Den Adel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John van Duynhoven" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.109616" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102887v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Mas Garcia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruzica Ferbus" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2023.124464" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831185v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2022.120104" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04384889v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2022.101914" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541933v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Picard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Roger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davenel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girault" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2021.11.013" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714511v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Diascorn" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.5258" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536400v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vautier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Halgrain" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collewet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.05.038" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714486v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mbaya" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.5254" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185128v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Berger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sall&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Esling" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charif" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-021-00857-3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03136581v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grenier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossigan Bernard Dedey" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2021.01.032" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03245219v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Mas Garcia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2021.122525" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03136584v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Alberto Colnago" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeev Wiesman" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pag&#232;s" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Musse" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2020.106899" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609752v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kovrlija" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerick Goubin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.125675" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610063v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elton Tadeu Montrazi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Bueno Moraes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Alves Souza" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2019.106666" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945031v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10155317" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609754v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sucre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2019.106619" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609219v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godfrin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cambert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rouillac" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Diascorn" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.4829" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609630v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John J. van Duynhoven" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.4902" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608455v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Monaretto" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Souza" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.B. Moraes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bertucci Neto" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.4806" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982667v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chevigny" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaunier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.7b01635" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829591v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;onard-Akkari" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gu&#233;gan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courand" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Couvert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Lepage" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2018.04.016" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603670v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.07.051" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606528v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.03.056" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425178v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kovrlija" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gambarota" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Saint-Jalmes" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2016.12.005" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738141v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tr&#233;mier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605008v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-016-1832-9" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603406v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Poji&#263;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hadnadev" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariette" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-016-1713-2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745145v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Steenberge" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Moussaoui" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2016.01.007" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601731v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delahaye" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fournaison" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.08.039" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269286v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruifeng Ying" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saulnier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bouchet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barron" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujie Ji" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2015.01.014" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600819v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lucas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-014-1445-0" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599879v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salami" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barhoum" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Duyhoven" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991499v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saez Aguayo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Macquet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kronholm" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Ralet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004221" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598773v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf304949c" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598332v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rulli&#232;re" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Raouche" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dufrechou" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marchesseau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2012.09.005" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LNC3RFX4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879059v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallory Gobet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mietton" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12161-013-9571-2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268049v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mabille" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Perronnet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2013.03.090" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMKSZ53G-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808898v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mariette" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598498v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guichard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598456v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Bail" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chauvet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pontoire" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2012.10.006" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXP57TK3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777509v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhadi Aljawish" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chevalot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Piffaut" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Girardin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2011.08.016" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6FMC3VW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597265v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aljawish" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chevalot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Piffaut" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girardin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652203v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruellet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.2852" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/86010804ABEE6CB17BC0C342730C949E9854D52C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648376v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2011.05.033" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652731v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.4498" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7MR5GFZK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643977v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bizot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Bertrand" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2010.12.018" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596973v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Ying" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saulnier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667795v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.2576" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/312991E07A29501F711B7ECAE1BCC5849EF8BC3A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664888v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Robic" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sassi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lerat" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2008.12.023" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZFV2KB5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592803v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adam Berret" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riaublanc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg900218f" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665032v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Defer" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leboeuf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2007.09.020" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J10SGM6G-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665448v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Adam-Berret" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riaublanc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.2213" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-83F7RBH5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663082v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buleon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2007.09.010" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XPMNG42-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964569v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guillemin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degreave" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise Devaux" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2007.12.050" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590365v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134245v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Rumeur" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pottier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory da Costa" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Metzinger" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Mouret" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2006.10.013" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0J93C01M-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661690v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Barakat" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Winter" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodo Saake" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-007-0479-1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D0B763B5F7EBA1F2B6AF256A1C906B753BC35467/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663281v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Alonso" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raymond" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hernould" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert de Graaf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2007.06.002" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0TW63T7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657988v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Veronese" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm060330x" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663435v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Zykwinska" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garnier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Thibault" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ralet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2006.02.012" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B6TMSFPD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663953v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Popineau" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sulpice-Gaillet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin E.R. Shanahan" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.258-260.453" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664083v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bakan" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Hamberg" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Perrocheau" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maume" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M608580200" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157171v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2005.09.008" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XZ8DV9L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675982v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680167v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lairez" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bedos Belval" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Durand" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11263500500056559" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089741v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bail" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bul&#233;on" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2004.09.001" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MCGF5BT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678227v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robert" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mazoyer" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669827v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Cr&#233;peau" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673980v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deniaud" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02870368v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fichou" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaboriau" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M207321200" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089683v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mutzenhardt" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Diter" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Canet" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1133" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/261766DAC3659BC33E238E433774A4BCF6BB014B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089689v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bondon" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Jung" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques de Certaines" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Simonneaux" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1327.2000.00995.x" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089693v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bondon" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jung" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hui Bon Hoa" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. de Certaines" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(99)00898-4" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089696v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmre.1998.1523" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTRMD2R9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089699v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(97)00995-2" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089703v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089706v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi9700173" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VX0WT19Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089707v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05358096v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Agui&#233;-B&#233;ghin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05501459v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Rollet" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Rahkshi" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05501495v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05544272v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lescher" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Challois" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543467v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05544362v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821135v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Habrant" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Sablot" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Guinet" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05542233v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668204v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05542215v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759946v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540849v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540860v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05551293v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540815v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609759v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609761v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexane Rollet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grenier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609758v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609760v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609757v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608100v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608101v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Binti" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609211v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. North" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berger" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudel Cadoret" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Salle" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606627v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606623v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604555v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604556v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601888v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600423v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599882v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600425v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600424v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606001v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600422v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600393v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837443v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597256v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598233v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597298v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597193v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606000v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756831v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823788v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591577v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591575v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751328v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05501456v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05501452v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190082v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05544371v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bessi&#232;re" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Moreau" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05542252v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barrucand" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gaborit" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608094v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Richoux" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05544379v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543492v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543480v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05544386v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04848659v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05542220v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05542224v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551213v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04106208v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540870v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540872v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551101v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lollier" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540838v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609763v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Traore" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alouissi" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benmoussa" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonny" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735518v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Traore" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Aliouissi" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdlatif Benmoussa" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608110v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608103v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608102v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608114v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Esling" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608109v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606626v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grandjean" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. North" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606625v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;onard Akkari" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Couvert" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Desriac" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440026v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Crepeau" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604559v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604558v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Decourcelle" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guegan" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Le Page" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Mathot" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604557v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601357v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601886v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601887v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599883v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pocjic" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dapcevic Hadnadev" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599880v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deslis" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quellec" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bauduin" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599881v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kovrllija" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600394v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malveau" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599900v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597259v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597379v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad M. Turk" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597262v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05539465v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606175v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603410v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608932v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609762v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606637v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05544399v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05542228v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Antoine Assor" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05542226v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Eliat" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540840v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606737v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601355v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601354v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601671v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601356v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600740v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597190v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597189v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02598298v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050192v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05544812v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Falourd" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deborde" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lahaye" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.70090" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536328v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lopes da Costa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdo Bou-Sarkis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bessiere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moreau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sm00894h" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05479974v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2025.112395" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584254v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Falourd" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Marchand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roiland" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssnmr.2026.102079" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04862809v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islem Mtibaa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rousseau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Perrignon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richoux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2024.112457" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338451v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Rollet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.70024" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876432v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Rakhshi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cambert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fautrel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Lucas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijfe-2024-0127" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639996v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.132806" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493976v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Morel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-023-04456-x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04384882v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.121579" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04640035v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110106" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791169v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vautier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Collewet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Halgrain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art06-GB" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638791v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Monaretto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Quellec" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janushan Christy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2024.112088" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04647795v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Diascorn" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Blondel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2024.111969" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04601125v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bourin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Halgrain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art07" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04384895v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruud Den Adel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John van Duynhoven" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.109616" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102887v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Mas Garcia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruzica Ferbus" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2023.124464" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541933v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Picard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Roger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davenel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2021.11.013" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04384889v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2022.101914" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831185v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2022.120104" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714511v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Diascorn" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.5258" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536400v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vautier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Halgrain" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collewet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.05.038" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714486v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mbaya" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.5254" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185128v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Berger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sall&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Esling" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charif" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-021-00857-3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03136581v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grenier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossigan Bernard Dedey" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2021.01.032" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03245219v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Mas Garcia" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2021.122525" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03136584v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Alberto Colnago" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeev Wiesman" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pag&#232;s" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Musse" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2020.106899" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945031v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10155317" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610063v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elton Tadeu Montrazi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Bueno Moraes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Alves Souza" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2019.106666" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609752v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kovrlija" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerick Goubin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.125675" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609219v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godfrin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cambert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rouillac" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Diascorn" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.4829" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609754v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sucre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2019.106619" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609630v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John J. van Duynhoven" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.4902" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608455v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Monaretto" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Souza" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.B. Moraes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bertucci Neto" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.4806" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829591v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;onard-Akkari" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gu&#233;gan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courand" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Couvert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Lepage" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2018.04.016" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982667v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chevigny" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaunier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.7b01635" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606528v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.03.056" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425178v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kovrlija" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gambarota" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Saint-Jalmes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2016.12.005" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738141v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tr&#233;mier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603670v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.07.051" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605008v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-016-1832-9" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603406v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Poji&#263;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hadnadev" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariette" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-016-1713-2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745145v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Steenberge" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Moussaoui" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2016.01.007" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601731v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delahaye" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fournaison" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.08.039" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269286v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruifeng Ying" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saulnier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bouchet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barron" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujie Ji" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2015.01.014" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600819v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lucas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-014-1445-0" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991499v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saez Aguayo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Macquet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kronholm" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Ralet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004221" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599879v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salami" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barhoum" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Duyhoven" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268049v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mabille" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Perronnet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2013.03.090" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMKSZ53G-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808898v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mariette" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598773v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf304949c" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879059v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallory Gobet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mietton" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12161-013-9571-2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598332v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lie Rulli&#232;re" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Raouche" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dufrechou" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marchesseau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2012.09.005" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LNC3RFX4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598498v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guichard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598456v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Bail" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chauvet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pontoire" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2012.10.006" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXP57TK3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777509v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhadi Aljawish" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chevalot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Piffaut" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Girardin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2011.08.016" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6FMC3VW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597265v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aljawish" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chevalot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Piffaut" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girardin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648376v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2011.05.033" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652203v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruellet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.2852" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/86010804ABEE6CB17BC0C342730C949E9854D52C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652731v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.4498" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7MR5GFZK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596973v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Ying" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saulnier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643977v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bizot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Bertrand" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2010.12.018" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667795v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.2576" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/312991E07A29501F711B7ECAE1BCC5849EF8BC3A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592803v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adam Berret" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riaublanc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg900218f" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664888v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Robic" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sassi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lerat" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2008.12.023" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZFV2KB5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663082v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buleon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2007.09.010" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XPMNG42-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964569v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guillemin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degreave" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise Devaux" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2007.12.050" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665032v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Defer" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leboeuf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2007.09.020" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J10SGM6G-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665448v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Adam-Berret" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riaublanc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.2213" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-83F7RBH5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590365v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661690v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Barakat" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Winter" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodo Saake" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-007-0479-1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D0B763B5F7EBA1F2B6AF256A1C906B753BC35467/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134245v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Rumeur" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pottier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory da Costa" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Metzinger" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Mouret" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2006.10.013" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0J93C01M-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663281v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Alonso" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raymond" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hernould" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert de Graaf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2007.06.002" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0TW63T7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663953v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Popineau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sulpice-Gaillet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin E.R. Shanahan" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.258-260.453" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657988v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Veronese" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm060330x" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663435v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Zykwinska" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garnier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Thibault" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ralet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2006.02.012" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B6TMSFPD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664083v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bakan" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Hamberg" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Perrocheau" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maume" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M608580200" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157171v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2005.09.008" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XZ8DV9L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680167v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lairez" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bedos Belval" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Durand" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11263500500056559" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675982v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089741v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bail" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bul&#233;on" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2004.09.001" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MCGF5BT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678227v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robert" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mazoyer" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669827v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Cr&#233;peau" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673980v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deniaud" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02870368v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fichou" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaboriau" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M207321200" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089683v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mutzenhardt" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Diter" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Canet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1133" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/261766DAC3659BC33E238E433774A4BCF6BB014B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089689v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bondon" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Jung" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques de Certaines" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Simonneaux" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1327.2000.00995.x" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089693v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bondon" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jung" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hui Bon Hoa" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. de Certaines" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(99)00898-4" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089696v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmre.1998.1523" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTRMD2R9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089699v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(97)00995-2" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089703v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089706v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi9700173" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VX0WT19Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089707v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05358096v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Agui&#233;-B&#233;ghin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05501459v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Rollet" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Rahkshi" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05501495v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05544272v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lescher" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Challois" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543467v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05544362v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821135v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Habrant" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Sablot" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Guinet" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05542233v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668204v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05542215v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759946v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540849v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540860v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05551293v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540815v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609759v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609761v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexane Rollet" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grenier" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609758v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609760v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608100v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609757v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608101v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Binti" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609211v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. North" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berger" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudel Cadoret" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Salle" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606627v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606623v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604555v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604556v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601888v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600425v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600423v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599882v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600424v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606001v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600422v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600393v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837443v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598233v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597256v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597298v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597193v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606000v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823788v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756831v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591577v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591575v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751328v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05501456v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190082v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05501452v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608094v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Richoux" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05542252v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barrucand" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gaborit" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05544371v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bessi&#232;re" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Moreau" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543492v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05544379v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543480v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05544386v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04848659v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05542220v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05542224v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551213v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540870v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04106208v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540872v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551101v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lollier" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540838v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735518v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Traore" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Aliouissi" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdlatif Benmoussa" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonny" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609763v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Traore" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alouissi" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benmoussa" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608103v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608102v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608110v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608114v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Esling" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608109v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606625v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;onard Akkari" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Couvert" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Desriac" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606626v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grandjean" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. North" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604559v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440026v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Crepeau" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604558v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Decourcelle" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guegan" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Le Page" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Mathot" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604557v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601357v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601886v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601887v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599880v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deslis" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quellec" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bauduin" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599883v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pocjic" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dapcevic Hadnadev" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599881v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kovrllija" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600394v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malveau" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599900v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597259v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597379v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad M. Turk" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597262v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05539465v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606175v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603410v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608932v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609762v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606637v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05544399v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05542228v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Antoine Assor" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05542226v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Eliat" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540840v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606737v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601355v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601354v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601671v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601356v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600740v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597190v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597189v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02598298v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050192v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>