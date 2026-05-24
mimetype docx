--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -140,525 +140,525 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Reproducible Workflow for Modelling of 1 H to 13 C Polarization Transfer Kinetics Using Solid‐State NMR</w:t>
+                <w:t xml:space="preserve">The reversible swelling of starch granules investigated by solid-state nuclear magnetic resonance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Jacob</w:t>
+                <w:t xml:space="preserve">X. Falourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Falourd</w:t>
+                <w:t xml:space="preserve">M. Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrc.70090⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 174, pp.112395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2025.112395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05544812v1</w:t>
+                <w:t xml:space="preserve">hal-05479974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding extracellular polymeric substances (EPS)-based hydrogel formation and properties at the nanoscale through MP-SPR and QCM-D techniques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Reproducible Workflow for Modelling of 1 H to 13 C Polarization Transfer Kinetics Using Solid‐State NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Falourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rondeau-Mouro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d5sm00894h⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrc.70090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05536328v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The reversible swelling of starch granules investigated by solid-state nuclear magnetic resonance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multi-field variable contact time study of CPMAS 13C NMR of cellulose nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Falourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Falourd</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Le Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Roiland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2025.112395⟩</w:t>
+              <w:t xml:space="preserve">Solid State Nuclear Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 142, pp.102079. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssnmr.2026.102079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05479974v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05584254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-field variable contact time study of CPMAS 13C NMR of cellulose nanocrystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding extracellular polymeric substances (EPS)-based hydrogel formation and properties at the nanoscale through MP-SPR and QCM-D techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Lopes da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdo Bou-Sarkis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X Falourd</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Lahaye</w:t>
+                <w:t xml:space="preserve">Corinne Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Le Marchand</w:t>
+                <w:t xml:space="preserve">Yolaine Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Roiland</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Céline Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Nuclear Magnetic Resonance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 142, pp.102079. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 22 (4), pp.1054-1065. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ssnmr.2026.102079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d5sm00894h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05584254v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drainage of acid-rennet gels: Rheological and microstructural study of milk heat treatment and milk proteins/whey protein aggregates ratio effects</w:t>
               </w:r>
@@ -778,51 +778,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water Molecular Dynamics During Dough Heating by Fast Field Cycling Nuclear Magnetic Resonance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne‐laure Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -993,1199 +993,1199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04876432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing structural features in potato starch granules at moderate hydration through the modelling of 1H-&gt;13C polarization transfer kinetics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-scale investigation of the heat-induced transformation of starch in model dough and starch systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elham Rakhshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Falourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Lahaye</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ruud Den Adel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John van Duynhoven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2024.132806⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 149, pp.109616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2023.109616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04639996v1</w:t>
+                <w:t xml:space="preserve">hal-04384895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale analysis of hydrated gluten structure and phase distribution under thermal treatments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probing structural features in potato starch granules at moderate hydration through the modelling of 1H-&gt;13C polarization transfer kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Falourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Corinne Rondeau-Mouro</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Food Research and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00217-023-04456-x⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 272, pp.132806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2024.132806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04493976v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04639996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the complementarity of time domain NMR, solid-state NMR and dynamic vapor sorption in the characterization of polysaccharide-water interactions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiscale analysis of hydrated gluten structure and phase distribution under thermal treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elham Rakhshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Falourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rondeau-Mouro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2023.121579⟩</w:t>
+              <w:t xml:space="preserve">European Food Research and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 250, pp.1201-1217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00217-023-04456-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04384882v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polysaccharide-water interactions: NMR and DVS data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
+                <w:t xml:space="preserve">Understand and characterize draining of acid milk gels using Magnetic Resonance Imaging and Time Domain-Nuclear Magnetic Resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Monaretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Quellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Cambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Chabbert</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Richoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janushan Christy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 377, pp.112088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2024.112088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110106⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04640035v1</w:t>
+                <w:t xml:space="preserve">hal-04638791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of duck livers that have undergone a freezing-thawing process</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maeva Halgrain</w:t>
+                <w:t xml:space="preserve">Assessing the complementarity of time domain NMR, solid-state NMR and dynamic vapor sorption in the characterization of polysaccharide-water interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Falourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Cambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Chabbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol94-art06-GB⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 326, pp.121579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2023.121579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04791169v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understand and characterize draining of acid milk gels using Magnetic Resonance Imaging and Time Domain-Nuclear Magnetic Resonance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephane Quellec</w:t>
+                <w:t xml:space="preserve">Polysaccharide-water interactions: NMR and DVS data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Falourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Cambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Janushan Christy</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Chabbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2024.112088⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 53, pp.110106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04638791v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04640035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-invasive NMR investigation of the evaporation-condensation-diffusion mechanism in unyeasted bread dough during heating</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mireille Cambert</w:t>
+                <w:t xml:space="preserve">Detection of duck livers that have undergone a freezing-thawing process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Y. Diascorn</w:t>
+                <w:t xml:space="preserve">Guylaine Collewet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Blondel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maeva Halgrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 372, pp.111969. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 94, pp.77-90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2024.111969⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol94-art06-GB⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04647795v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection des foies gras de canard ayant subi un processus de congélation-décongélation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-invasive NMR investigation of the evaporation-condensation-diffusion mechanism in unyeasted bread dough during heating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Cambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Bourin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Vautier</w:t>
+                <w:t xml:space="preserve">Yves Y. Diascorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 94, pp.99-114. </w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 372, pp.111969. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol94-art07⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2024.111969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04601125v1</w:t>
+                <w:t xml:space="preserve">hal-04647795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale investigation of the heat-induced transformation of starch in model dough and starch systems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Détection des foies gras de canard ayant subi un processus de congélation-décongélation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruud Den Adel</w:t>
+                <w:t xml:space="preserve">Marie-Christine Bourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Collewet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John van Duynhoven</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Lucas</w:t>
+                <w:t xml:space="preserve">Maëva Halgrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 149, pp.109616. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 94, pp.99-114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2023.109616⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol94-art07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04384895v1</w:t>
+                <w:t xml:space="preserve">hal-04601125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of water sorption and swelling of potato starch-glycerol extruded blend by magnetic resonance imaging and multivariate curve resolution</w:t>
               </w:r>
@@ -2448,51 +2448,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of acquisition and processing times for the measurement of 1H to 13C polarization transfer kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Falourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2552,51 +2552,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of cellulose interactions with water by ssNMR: 1H-&amp;gt;13C transfer kinetics revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Falourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2695,51 +2695,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Diascorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 60 (7), pp.702-718. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2799,51 +2799,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Halgrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2907,77 +2907,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portable single‐sided NMR measurements at variable temperatures: Implementation of a thermo‐controlled device and application to the heating of bread dough</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Cambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Diascorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3035,550 +3035,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03714486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Datasets of seed mucilage traits for Arabidopsis thaliana natural accessions with atypical outer mucilage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Untargeted analysis of TD-NMR signals using a multivariate curve resolution approach: application to the water-imbibition kinetics of Arabidopsis seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Mas Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Cambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-021-00857-3⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 233, pp.122525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2021.122525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03185128v1</w:t>
+                <w:t xml:space="preserve">hal-03245219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas cell opening in bread dough during baking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low field, time domain NMR in the agriculture and agrifood sectors: An overview of applications in plants, foods and biofuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Alberto Colnago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeev Wiesman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Grenier</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maja Musse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Monaretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tifs.2021.01.032⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 323, 9 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmr.2020.106899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03136581v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03136584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Untargeted analysis of TD-NMR signals using a multivariate curve resolution approach: application to the water-imbibition kinetics of Arabidopsis seeds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Datasets of seed mucilage traits for Arabidopsis thaliana natural accessions with atypical outer mucilage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Cambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Mas Garcia</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christine Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Esling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Charif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2021.122525⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-021-00857-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03245219v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low field, time domain NMR in the agriculture and agrifood sectors: An overview of applications in plants, foods and biofuels</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gas cell opening in bread dough during baking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Pagès</w:t>
+                <w:t xml:space="preserve">David Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maja Musse</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kossigan Bernard Dedey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 323, 9 p. </w:t>
+              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 109, pp.482-498. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmr.2020.106899⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tifs.2021.01.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03136584v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03136581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiblock analysis applied to TD-NMR of butters and related products</w:t>
               </w:r>
@@ -3675,265 +3675,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using T1 as a direct detection dimension in two-dimensional time-domain NMR experiments using CWFP regime</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TD-NMR studies of starches from different botanical origins: Hydrothermal and storage effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elton Tadeu Montrazi</w:t>
+                <w:t xml:space="preserve">R. Kovrlija</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiago Bueno Moraes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andre Alves Souza</w:t>
+                <w:t xml:space="preserve">Emerick Goubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmr.2019.106666⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 308, 10 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.125675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02610063v1</w:t>
+                <w:t xml:space="preserve">hal-02609752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TD-NMR studies of starches from different botanical origins: Hydrothermal and storage effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using T1 as a direct detection dimension in two-dimensional time-domain NMR experiments using CWFP regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Monaretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elton Tadeu Montrazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Kovrlija</w:t>
+                <w:t xml:space="preserve">Tiago Bueno Moraes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerick Goubin</w:t>
+                <w:t xml:space="preserve">Andre Alves Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 308, 10 p. </w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 311, pp.7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.125675⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmr.2019.106666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609752v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of gluten-free bread crumb baked at atmospheric and reduced pressures using TD-NMR</w:t>
               </w:r>
@@ -4631,750 +4631,750 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale NMR and MRI approaches to characterize starchy products</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Hydrothermal Changes of Starch Monitored by Combined NMR and DSC Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kovrlija</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 236, pp.2-14. </w:t>
+              <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (3), pp.445-461. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.03.056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11947-016-1832-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606528v1</w:t>
+                <w:t xml:space="preserve">hal-02605008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">μ-ViP: Customized virtual phantom for quantitative magnetic resonance micro-imaging at high magnetic field.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-scale NMR and MRI approaches to characterize starchy products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kovrlija</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmr.2016.12.005⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 236, pp.2-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.03.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01425178v1</w:t>
+                <w:t xml:space="preserve">hal-02606528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une poubelle pleine de possibilités</w:t>
+                <w:t xml:space="preserve">μ-ViP: Customized virtual phantom for quantitative magnetic resonance micro-imaging at high magnetic field.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Trémier</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Kovrlija</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Gambarota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Ouest</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 275, pp.73-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmr.2016.12.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01738141v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01425178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrothermal changes in wheat starch monitored by two-dimensional NMR</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une poubelle pleine de possibilités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sciences Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 348, pp.7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02603670v1</w:t>
+                <w:t xml:space="preserve">hal-01738141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrothermal Changes of Starch Monitored by Combined NMR and DSC Methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Hydrothermal changes in wheat starch monitored by two-dimensional NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kovrlija</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 10 (3), pp.445-461. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 214, pp.412-422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11947-016-1832-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.07.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02605008v1</w:t>
+                <w:t xml:space="preserve">hal-02603670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overall and Local Bread Expansion, Mechanical Properties, and Molecular Structure During Bread Baking: Effect of Emulsifying Starches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two dimensional IR-FID-CPMG acquisition and adaptation of a maximum entropy reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kovrlija</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milica Pojić</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
+                <w:t xml:space="preserve">E. van Steenberge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hadnadev</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Saïd Moussaoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11947-016-1713-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 265, pp.16-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmr.2016.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02603406v1</w:t>
+                <w:t xml:space="preserve">hal-01745145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two dimensional IR-FID-CPMG acquisition and adaptation of a maximum entropy reconstruction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overall and Local Bread Expansion, Mechanical Properties, and Molecular Structure During Bread Baking: Effect of Emulsifying Starches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milica Pojić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maja Musse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. van Steenberge</w:t>
+                <w:t xml:space="preserve">M. Hadnadev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saïd Moussaoui</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 265, pp.16-24. </w:t>
+              <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9, pp.1287-1305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmr.2016.01.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11947-016-1713-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01745145v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02603406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of solid content and distinction between type A and B crystals of TBAB hydrates by time domain NMR</w:t>
               </w:r>
@@ -5412,51 +5412,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 138, pp.144-151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5650,64 +5650,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kovrlija</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maja Musse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5944,51 +5944,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Barhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. van Duyhoven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biopolymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 101 (9), pp.959-965</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6007,281 +6007,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydration and mechanical properties of arabinoxylans and β-D-glucans films.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ruifeng Ying</w:t>
+                <w:t xml:space="preserve">PFG-NMR self-diffusion in casein dispersions: Effects of probe size and protein aggregate size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Salami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. van Duyhoven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Barron</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 31 (2), p. 248 - p. 255</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268049v1</w:t>
+                <w:t xml:space="preserve">hal-00808898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PFG-NMR self-diffusion in casein dispersions: Effects of probe size and protein aggregate size</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Salami</w:t>
+                <w:t xml:space="preserve">Hydration and mechanical properties of arabinoxylans and β-D-glucans films.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruifeng Ying</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mabille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Perronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 96 (1), pp.31-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2013.03.090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00808898v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probe mobility in native phosphocaseinate suspensions and in a concentrated rennet gel: Effects of probe flexibility and size</w:t>
               </w:r>
@@ -6306,51 +6306,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John J. van Duynhoven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 61 (24), pp.5870-5879. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6378,412 +6378,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-state 31P NMR, a relevant method to evaluate the distribution of phosphates in semi-hard cheeses</w:t>
+                <w:t xml:space="preserve">Studies of polyphosphate composition and their interaction with dairy matrices by ion chromatography and 31P NMR spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mallory Gobet</w:t>
+                <w:t xml:space="preserve">Célie Rullière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Buchin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
+                <w:t xml:space="preserve">Sana Raouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Mietton</w:t>
+                <w:t xml:space="preserve">Marie Dufrechou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Guichard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvie Marchesseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Analytical Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 6 (6), pp.1544-1550. </w:t>
+              <w:t xml:space="preserve">International Dairy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 28 (2), pp.102-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12161-013-9571-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2012.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00879059v1</w:t>
+                <w:t xml:space="preserve">hal-02598332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies of polyphosphate composition and their interaction with dairy matrices by ion chromatography and 31P NMR spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Célie Rullière</w:t>
+                <w:t xml:space="preserve">Solid-state 31P NMR, a relevant method to evaluate the distribution of phosphates in semi-hard cheeses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallory Gobet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Buchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Marchesseau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bernard Mietton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Dairy Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2012.09.005⟩</w:t>
+              <w:t xml:space="preserve">Food Analytical Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (6), pp.1544-1550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12161-013-9571-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02598332v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid-State 31P NMR, a Relevant Method to Evaluate the Distribution of Phosphates in Semi-hard Cheeses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallory Gobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Buchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mietton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Analytical Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 6 (6), pp.1544-1550. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12161-013-9571-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598498v1</w:t>
@@ -7205,683 +7205,683 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Films of arabinoxylans and beta-glucans extracted from cereal grains: Molecular motions by TD-NMR</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure and organization within films of arabinoxylans extracted from wheat flour as revealed by various NMR spectroscopic methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.F. Ying</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Saulnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 49 (S1), pp.S85-S92</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02648376v1</w:t>
+                <w:t xml:space="preserve">hal-02596973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and organization within films of arabinoxylans extracted from wheat flour as revealed by various NMR spectroscopic methods</w:t>
+                <w:t xml:space="preserve">Chemometric analyses of the H-1-C-13 cross-polarization build-up of celluloses NMR spectra: a novel approach for characterizing the cellulose crystallites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Luc Saulnier</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Bizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84 (1), pp.539-549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2010.12.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mrc.2852⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02652203v1</w:t>
+                <w:t xml:space="preserve">hal-02643977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water mobility within arabinoxylan and β-glucan films studied by NMR and dynamic vapour sorption</w:t>
+                <w:t xml:space="preserve">Films of arabinoxylans and beta-glucans extracted from cereal grains: Molecular motions by TD-NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruifeng Ying</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jsfa.4498⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 86 (2), pp.812 - 822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2011.05.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02652731v1</w:t>
+                <w:t xml:space="preserve">hal-02648376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and organization within films of arabinoxylans extracted from wheat flour as revealed by various NMR spectroscopic methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruifeng Ying</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Saulnier</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Saulnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 49 (S1), pp.S85-S92</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 49, pp.S85 - S92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrc.2852⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02596973v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemometric analyses of the H-1-C-13 cross-polarization build-up of celluloses NMR spectra: a novel approach for characterizing the cellulose crystallites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Water mobility within arabinoxylan and β-glucan films studied by NMR and dynamic vapour sorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruifeng Ying</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique D. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 91 (14), pp.2601-2605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jsfa.4498⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2010.12.018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02643977v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution and mobility of phosphates and sodium ions in cheese by solid-state 31P and double-quantum filtered 23Na NMR spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallory Gobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Buchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 48 (4), pp.297 - 303. </w:t>
@@ -7970,51 +7970,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 9 (10), pp.4273-4280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8061,51 +8061,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and interactions of ulvan in the cell wall of the marine green algae Ulva rotundata (Ulvales, Chlorophyceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Robic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8184,643 +8184,643 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02664888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation par RMN des biopolymères d'origine végétale, de la molécule à l'organisation supramoléculaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of triacylglycerol polymorphs by Nuclear Magnetic Resonance: effects of temperature and chain length on relaxation parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Adam Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Lahaye</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Riaublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 46 (6), pp.550-557</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02663082v1</w:t>
+                <w:t xml:space="preserve">hal-02590365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Firming of fruit tissues by vacuum infusion of pectin methylesterase: Visualisation of enzyme action</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation par RMN des biopolymères d'origine végétale, de la molécule à l'organisation supramoléculaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Buleon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2007.12.050⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 11 (4-5), pp.370-379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2007.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964569v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of cell wall porosity in Arabidopsis thaliana by NMR spectroscopy</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Firming of fruit tissues by vacuum infusion of pectin methylesterase: Visualisation of enzyme action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Degreave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rondeau-Mouro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2007.09.020⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 109 (2), pp.368-378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2007.12.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02665032v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of triacylglycerol polymorphs by nuclear magnetic resonance: effects of temperature and chain length on relaxation parameters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of cell wall porosity in Arabidopsis thaliana by NMR spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Mariette</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Defer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Leboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrc.2213⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 42 (2), pp.83-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2007.09.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665448v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of triacylglycerol polymorphs by Nuclear Magnetic Resonance: effects of temperature and chain length on relaxation parameters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Adam Berret</w:t>
+                <w:t xml:space="preserve">Study of triacylglycerol polymorphs by nuclear magnetic resonance: effects of temperature and chain length on relaxation parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Adam-Berret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Riaublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 46 (6), pp.550-557</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 46 (6), pp.550-557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrc.2213⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02590365v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studies of xylan interactions and cross-linking to synthetic lignins formed by bulk and end-wise polymerization: a model study of lignin carbohydrate complex formation</w:t>
               </w:r>
@@ -8858,51 +8858,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bodo Saake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chabbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 226 (1), pp.267-281. </w:t>
@@ -9722,963 +9722,963 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02664083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free/bound water absorption in an epoxy adhesive</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Popineau</w:t>
+                <w:t xml:space="preserve">Structural investigation of amylose complexes with small ligands: helical conformation, crystalline structure and thermostability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martin E.R. Shanahan</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Buléon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2005.09.008⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 35 (1-2), pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2004.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00157171v1</w:t>
+                <w:t xml:space="preserve">hal-03089741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model systems for the understanding of lignified plant cell wall formation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Cathala</w:t>
+                <w:t xml:space="preserve">Free/bound water absorption in an epoxy adhesive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Popineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Sulpice-Gaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin E.R. Shanahan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/11263500500056559⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 46 (24), pp.10733-10740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2005.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680167v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00157171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural investigation of amylose complexes with small ligands : helical conformation, crystalline structure and thermostability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Le Bail</w:t>
+                <w:t xml:space="preserve">Model systems for the understanding of lignified plant cell wall formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lairez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bedos Belval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Biosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 139 (1), pp.93-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/11263500500056559⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675982v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural investigation of amylose complexes with small ligands: helical conformation, crystalline structure and thermostability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Le Bail</w:t>
+                <w:t xml:space="preserve">Structural investigation of amylose complexes with small ligands : helical conformation, crystalline structure and thermostability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Buléon</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Buleon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 35 (1-2), pp.1-7. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 35 (1-2), pp.1-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03089741v1</w:t>
+                <w:t xml:space="preserve">hal-02675982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural features and potential texturising properties of lemon and maize cellulose microfibrils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interaction of Dystrophin Rod Domain with Membrane Phospholipids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Rumeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gaboriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Josiane Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 278 (8), pp.5993-6001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M207321200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02678227v1</w:t>
+                <w:t xml:space="preserve">hal-02870368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of CP-MAS and liquid-like solid-state NMR experiments for the study of the ripening-associated cell wall changes in tomato</w:t>
+                <w:t xml:space="preserve">Structural features and potential texturising properties of lemon and maize cellulose microfibrils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pontoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Mazoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 31, pp.235-244</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 53, pp.241-252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02669827v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-state 13C NMR spectroscopy studies of xylans in the cell wall of Palmaria palmata (L. Kuntze, Rhodophyta)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Application of CP-MAS and liquid-like solid-state NMR experiments for the study of the ripening-associated cell wall changes in tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Crépeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lahaye</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Buleon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 338, pp.1559-1569</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 31, pp.235-244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673980v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of Dystrophin Rod Domain with Membrane Phospholipids</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Gaboriau</w:t>
+                <w:t xml:space="preserve">Solid-state 13C NMR spectroscopy studies of xylans in the cell wall of Palmaria palmata (L. Kuntze, Rhodophyta)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Deniaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Buleon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 338, pp.1559-1569</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02870368v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HR-DOSY experiments with radiofrequency field gradients (RFG) and their processing according to the HD method</w:t>
               </w:r>
@@ -11536,4349 +11536,4474 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03089707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (46)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (47)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">13C solid-state NMR of polysaccharide assemblies: a new approach showing the involvement of water in the organization of macromolecules.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biodégradation de composites PHBV/cellulose en méthanisation mésophile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Dabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Derkenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Chatellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Rabiller-Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th EPNOE International Polysaccharides Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Sundsvall, Sweden</w:t>
+              <w:t xml:space="preserve">Journées Recherche Innovation Biogaz et Méthanisation (JRI), 17 au 19 mars 2026, Nancy.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ATEE, Mar 2026, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05358096v1</w:t>
+                <w:t xml:space="preserve">hal-05613108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are the contributions of NMR methods to characterize in real time starchy foods and materials ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Introduction : Contaminations de l'atmosphère et expositions aux contaminants en lien avec les pratiques agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Elham Rahkshi</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GERM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Autrans, France</w:t>
+              <w:t xml:space="preserve">Séminaire "Contamination de l'atmosphère et expositions aux contaminants en lien avec les pratiques agricoles"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE Unités OPAALE et ECOSYS, Dec 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05501459v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05501495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : Contaminations de l'atmosphère et expositions aux contaminants en lien avec les pratiques agricoles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carole Bedos</w:t>
+                <w:t xml:space="preserve">13C solid-state NMR of polysaccharide assemblies: a new approach showing the involvement of water in the organization of macromolecules.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Falourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Contamination de l'atmosphère et expositions aux contaminants en lien avec les pratiques agricoles"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE Unités OPAALE et ECOSYS, Dec 2025, Rennes, France</w:t>
+              <w:t xml:space="preserve">8th EPNOE International Polysaccharides Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Sundsvall, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05501495v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05358096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water transfers in starchy products by Magnetic Resonance Imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">What are the contributions of NMR methods to characterize in real time starchy foods and materials ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Lescher</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruzica Ferbus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elham Rahkshi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Rencontres Biologie-Physique du Grand Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Jun 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">GERM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05544272v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05501459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micrometric water transfers in starchy products by NMR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Water transfers in starchy products by Magnetic Resonance Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lescher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruzica Ferbus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Quellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Challois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on the Applications of Magnetic Resonance in Food Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Magnetic Resonance in Food Science, MRFOOD2024, Jun 2024, Foz do Iguaçu, Brazil</w:t>
+              <w:t xml:space="preserve">10èmes Rencontres Biologie-Physique du Grand Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Jun 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05543467v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique multi-échelle de l’eau dans les matériaux biosourcés – approches en RMN et IRM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Micrometric water transfers in starchy products by NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Cambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Quellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire inter-GdR CNRS "L'eau face aux biosourcés"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, Jun 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">16th International Conference on the Applications of Magnetic Resonance in Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Magnetic Resonance in Food Science, MRFOOD2024, Jun 2024, Foz do Iguaçu, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05544362v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05543467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ROLE DE L'EAU DANS LA STRUCTURATION ET LE COMPORTEMENT HYGROSCOPIQUE D'ASSEMBLAGES LIGNOCELLULOSIQUES</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamique multi-échelle de l’eau dans les matériaux biosourcés – approches en RMN et IRM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rondeau-Mouro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFP - Réseau Français des Parois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Saint-Malo (France), France</w:t>
+              <w:t xml:space="preserve">Webinaire inter-GdR CNRS "L'eau face aux biosourcés"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, Jun 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04821135v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions de la RMN et de l'IRM pour suivre les transformations hydro-thermiques d'aliments et de matériaux biosourcés</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ROLE DE L'EAU DANS LA STRUCTURATION ET LE COMPORTEMENT HYGROSCOPIQUE D'ASSEMBLAGES LIGNOCELLULOSIQUES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouck Habrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Sablot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Falourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Chabbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Plénières du GDR SLAMM (Solliciter LA Matière Molle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, Nov 2023, Sète, France</w:t>
+              <w:t xml:space="preserve">RFP - Réseau Français des Parois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Saint-Malo (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05542233v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits of multivariate curve resolution methods to analyse large-scale raw time-domain NMR data</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution of NMR methods in food and bio-sourced material sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rondeau-Mouro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Colloquium Chemiometricum Mediterraneum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Padova, Italy</w:t>
+              <w:t xml:space="preserve">NMR for life sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jonathan Farjon, Oct 2023, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04668204v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05542215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of NMR methods in food and bio-sourced material sciences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Contributions de la RMN et de l'IRM pour suivre les transformations hydro-thermiques d'aliments et de matériaux biosourcés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NMR for life sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jonathan Farjon, Oct 2023, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">Journées Plénières du GDR SLAMM (Solliciter LA Matière Molle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, Nov 2023, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05542215v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05542233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits of chemometrics to analyze large-scale raw Time-Domain NMR data, an alternative to classical signal processing</w:t>
+                <w:t xml:space="preserve">Benefits of multivariate curve resolution methods to analyse large-scale raw time-domain NMR data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sílvia Mas Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Cambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruzica Ferbus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. International Conference on the Applications of Magnetic Resonance in Food Science (MRFOOD2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Aarhus, Denmark</w:t>
+              <w:t xml:space="preserve">11. Colloquium Chemiometricum Mediterraneum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03759946v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TD-NMR, as a probe for elucidation of gluten multiphasic structure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Contribution of NMR techniques to monitor plastic degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau-Mouro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on the Applications of Magnetic Resonance in Food Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Magnetic Resonance in Food Science, MRFOOD2022, Jun 2022, Aarhus (Danemark), Denmark</w:t>
+              <w:t xml:space="preserve">NMR for chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karlsruher Institut für Technologie, Oct 2022, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05540849v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of NMR techniques to monitor plastic degradation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne Rondeau-Mouro</w:t>
+                <w:t xml:space="preserve">Benefits of chemometrics to analyze large-scale raw Time-Domain NMR data, an alternative to classical signal processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sílvia Mas Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Cambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NMR for chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Karlsruher Institut für Technologie, Oct 2022, Karlsruhe, Germany</w:t>
+              <w:t xml:space="preserve">15. International Conference on the Applications of Magnetic Resonance in Food Science (MRFOOD2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Aarhus, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05540860v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03759946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of cellulose structure diversity and interactions by ssNMR</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">TD-NMR, as a probe for elucidation of gluten multiphasic structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elham Rakhshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau-Mouro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Polysaccharide conference (EPNOE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EPNOE Network, Oct 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">15th International Conference on the Applications of Magnetic Resonance in Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Magnetic Resonance in Food Science, MRFOOD2022, Jun 2022, Aarhus (Danemark), Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05551293v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tapioca starch gelatinization properties monitored by TD-NMR and complementary techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elham Rakhshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applications of Magnetic Resonance in Food Science: Multiscale Food Structures and FoodOmics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Magnetic Resonance in Food Science, MRFOOD2021, Oct 2021, Aarhus (Danemark), Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05540815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-function relationships in bread and starchy products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
+                <w:t xml:space="preserve">Assessment of cellulose structure diversity and interactions by ssNMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Falourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique "Science des aliments et valorisation des bio-produits"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">7th International Polysaccharide conference (EPNOE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EPNOE Network, Oct 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609759v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05551293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature and water-associated changes of cereal products monitored by TD-NMR</w:t>
+                <w:t xml:space="preserve">Characterization of foodstuffs by NMR and MRI methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">T. Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th conference on Fast Field Cycling NMR Relaxometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Pisa, Italy</w:t>
+              <w:t xml:space="preserve">Departamento de Tecnologia de Alimentos, Unicamp</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Campinas, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609761v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TD-NMR and MRI on bread - perspectives for Rheo-NMR</w:t>
+                <w:t xml:space="preserve">Structure-function relationships in bread and starchy products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Grenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Rheo-NMR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Karlsruhe, Germany</w:t>
+              <w:t xml:space="preserve">Journée scientifique "Science des aliments et valorisation des bio-produits"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609758v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of foodstuffs by NMR and MRI methods</w:t>
+                <w:t xml:space="preserve">Temperature and water-associated changes of cereal products monitored by TD-NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kovrlija</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexane Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Departamento de Tecnologia de Alimentos, Unicamp</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Campinas, Brazil</w:t>
+              <w:t xml:space="preserve">11th conference on Fast Field Cycling NMR Relaxometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609760v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature and water-associated changes of cereal starch monitored by TD-NMR and Microimaging</w:t>
+                <w:t xml:space="preserve">TD-NMR and MRI on bread - perspectives for Rheo-NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Kovrlija</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cereals &amp; Grains 18, AACC International Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">Workshop on Rheo-NMR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608100v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la biodégradabilité de bioplastiques : contribution de la RMN à bas champ</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Predicting the influence of climate induced temperature changes on the production of polysaccharides in Arabidopsis seed mucilage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.M. North</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Ralet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tudel Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée JEDIIE 2, ENSCR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">VIII Cell Wall Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Asilomar, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609757v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods to Probe Baking with Unilateral Low-Field NMR</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temperature and water-associated changes of cereal starch monitored by TD-NMR and Microimaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kovrlija</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on the Applications of Magnetic Resonance in Food Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">Cereals &amp; Grains 18, AACC International Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608101v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the influence of climate induced temperature changes on the production of polysaccharides in Arabidopsis seed mucilage</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude de la biodégradabilité de bioplastiques : contribution de la RMN à bas champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIII Cell Wall Research Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Asilomar, United States</w:t>
+              <w:t xml:space="preserve">Journée JEDIIE 2, ENSCR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609211v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of bioproducts using low-field NMR and MRI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methods to Probe Baking with Unilateral Low-Field NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Sucre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Binti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Embrapa Instrumentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Cao Carlos, Brazil</w:t>
+              <w:t xml:space="preserve">14th International Conference on the Applications of Magnetic Resonance in Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606627v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR relaxometry and microimaging of starchy products</w:t>
+                <w:t xml:space="preserve">Characterization of bioproducts using low-field NMR and MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Kovrlija</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Workshop on Nuclear Magnetic Resonance Relaxometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Olsztyn, Poland. pp.25</w:t>
+              <w:t xml:space="preserve">Embrapa Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Cao Carlos, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606623v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale NMR monitoring of water transfers in starchy products</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">NMR relaxometry and microimaging of starchy products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kovrlija</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroFoodwater 2016, the 9th International Conference on Water in Food</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">1st Workshop on Nuclear Magnetic Resonance Relaxometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Olsztyn, Poland. pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02604555v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new 2D T1-T2 (IR-FID-CPMG) method for the characterization of food and their transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kovrlija</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIII International Conference on the Applications of Magnetic Resonance in Food Science, MRinFood2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications de la RMN et l’IRM à bas champ pour la caractérisation des bioproduits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-scale NMR monitoring of water transfers in starchy products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kovrlija</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboratoire de Biotechnologie et Chimie Marines, EA 3884</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Lorient, France</w:t>
+              <w:t xml:space="preserve">EuroFoodwater 2016, the 9th International Conference on Water in Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02601888v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02604555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relaxation et diffusion RMN pour l’étude des bioproduits</w:t>
+                <w:t xml:space="preserve">Applications de la RMN et l’IRM à bas champ pour la caractérisation des bioproduits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres IRM et RMN (relaxation et diffusion)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Rennes, France</w:t>
+              <w:t xml:space="preserve">Laboratoire de Biotechnologie et Chimie Marines, EA 3884</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600425v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la texture des aliments par RMN / IRM</w:t>
+                <w:t xml:space="preserve">Relaxation et diffusion RMN pour l’étude des bioproduits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de restitution Texture des aliments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Rennes, France. pp.20</w:t>
+              <w:t xml:space="preserve">Rencontres IRM et RMN (relaxation et diffusion)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600423v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TD-NMR study of the starch swelling and gelatinization: from model systems to dough</w:t>
+                <w:t xml:space="preserve">Caractérisation de la texture des aliments par RMN / IRM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Cambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème International Conference on the Applications of Magnetic Resonance in Food Science : Defining Food by Magnetic Resonance (FOODMR 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Cesena, Italy</w:t>
+              <w:t xml:space="preserve">Journée de restitution Texture des aliments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Rennes, France. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599882v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de l'état hydrique des bioproduits par RMN / IRM</w:t>
+                <w:t xml:space="preserve">TD-NMR study of the starch swelling and gelatinization: from model systems to dough</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kovrlija</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée "Etat hydrique des lignocelluloses"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Reims, France</w:t>
+              <w:t xml:space="preserve">12ème International Conference on the Applications of Magnetic Resonance in Food Science : Defining Food by Magnetic Resonance (FOODMR 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Cesena, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600424v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T2 relaxation and self-diffusion coefficient of PEG and dendrimer probes a complementary approach for the investigation of food matrices: Example of sodium caseinate dispersions and acid gels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation de l'état hydrique des bioproduits par RMN / IRM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Bologna Conference on Magnetic Resonance in Porous Media, MRPM12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Wellington, Nouvelle-Zélande</w:t>
+              <w:t xml:space="preserve">Journée "Etat hydrique des lignocelluloses"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606001v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The basics of Diffusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">T2 relaxation and self-diffusion coefficient of PEG and dendrimer probes a complementary approach for the investigation of food matrices: Example of sodium caseinate dispersions and acid gels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Salami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John J. van Duynhoven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6emes Estivales de PRISM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Rennes, France. pp.24</w:t>
+              <w:t xml:space="preserve">12th International Bologna Conference on Magnetic Resonance in Porous Media, MRPM12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Wellington, Nouvelle-Zélande</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600422v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale dynamics of probes in casein suspensions and gels</w:t>
+                <w:t xml:space="preserve">The basics of Diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biopolymers 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">6emes Estivales de PRISM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Rennes, France. pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600393v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of arabinoxylan structure on the properties of cell walls in wheat grain endosperm</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-scale dynamics of probes in casein suspensions and gels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Luc Saulnier</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Salami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. van Duyhoven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Cell Wall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Biopolymères, Interactions Assemblages (1268)., Jul 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">Biopolymers 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837443v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probe diffusion in casein suspensions and gels: effect of probe flexibility and casein system structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Salami</w:t>
+                <w:t xml:space="preserve">The impact of arabinoxylan structure on the properties of cell walls in wheat grain endosperm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruifeng Ying</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Mariette</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Saulnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European conference of Food Colloids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">13. Cell Wall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Biopolymères, Interactions Assemblages (1268)., Jul 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02598233v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion de sondes moléculaires dans des suspensions et des gels de protéines laitières</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probe diffusion in casein suspensions and gels: effect of probe flexibility and casein system structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Salami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. van Duyhoven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national GERM 2012 "Diffusion - Dynamique en résonance Magnétique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Roiffé, France</w:t>
+              <w:t xml:space="preserve">14th European conference of Food Colloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597256v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR of hydrated Arabidopsis seeds - Role of the seed mucilage</w:t>
+                <w:t xml:space="preserve">Diffusion de sondes moléculaires dans des suspensions et des gels de protéines laitières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Salami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème estivales de la plateforme PRISM, NMR and MRI : New challenges for fruit and vegetable investigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Rennes, France</w:t>
+              <w:t xml:space="preserve">Colloque national GERM 2012 "Diffusion - Dynamique en résonance Magnétique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Roiffé, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597298v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relaxation and Diffusion by NMR : Non-destructive Methods to Characterize the Multi-scale Structure of Biopolymeric Matrices</w:t>
+                <w:t xml:space="preserve">NMR of hydrated Arabidopsis seeds - Role of the seed mucilage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Symposium Polymerix 2012 « Biopolymer diversity and industrial application perspectives »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Rennes, France. pp.9</w:t>
+              <w:t xml:space="preserve">5ème estivales de la plateforme PRISM, NMR and MRI : New challenges for fruit and vegetable investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597193v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La relaxation et la diffusion par RMN : méthodes non-destructives de caractérisation de la structure multi-échelle de matériaux à base de biopolymères</w:t>
+                <w:t xml:space="preserve">Relaxation and Diffusion by NMR : Non-destructive Methods to Characterize the Multi-scale Structure of Biopolymeric Matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Salami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Adam Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Symposium Polymerix « Biopolymer diversity and industrial application perspectives"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Rennes, France</w:t>
+              <w:t xml:space="preserve">5th European Symposium Polymerix 2012 « Biopolymer diversity and industrial application perspectives »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Rennes, France. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606000v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR investigations of plant biopolymers, from the molecule to the supramolecular organisation</w:t>
+                <w:t xml:space="preserve">La relaxation et la diffusion par RMN : méthodes non-destructives de caractérisation de la structure multi-échelle de matériaux à base de biopolymères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Lahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. GERM Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Symposium Polymerix « Biopolymer diversity and industrial application perspectives"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02823788v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and quantification of phosphorus in cheeses - methodological investigations by solid-state 31P NMR spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of triacylglycerol polymorphism on NMR relaxation parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Adam Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Céline Moreau</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Riaublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on the Applications of Magnetic Resonance in Food Science "Challenges in a changing world", September 15th -17th 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Reykjavík, Iceland</w:t>
+              <w:t xml:space="preserve">6th Euro Fed Lipid Congress : Oils, Fats and Lipids in the 3rd Millennium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Athènes, Greece. pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756831v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidences of a relationship between NMR parameters and the size of triacylglycerol crystals</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NMR investigations of plant biopolymers, from the molecule to the supramolecular organisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Mariette</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Buleon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on the Applications of Magnetic Resonance in Food Science "Challenges in a Changing World"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20. GERM Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Alenya, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2007.09.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591577v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02823788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of triacylglycerol polymorphism on NMR relaxation parameters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification and quantification of phosphorus in cheeses - methodological investigations by solid-state 31P NMR spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Mariette</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallory Gobet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mietton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Buchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Euro Fed Lipid Congress : Oils, Fats and Lipids in the 3rd Millennium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Athènes, Greece. pp.22</w:t>
+              <w:t xml:space="preserve">9th International Conference on the Applications of Magnetic Resonance in Food Science "Challenges in a changing world", September 15th -17th 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Reykjavík, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591575v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Evidences of a relationship between NMR parameters and the size of triacylglycerol crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Adam Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Riaublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th International Conference on the Applications of Magnetic Resonance in Food Science "Challenges in a Changing World"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Reykjavík, Iceland. pp.20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">NMR of cell walls : a multi-scale approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Bizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Conference on the Applications of Magnetic Resonance in Food Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15888,392 +16013,392 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRI and TD-NMR to monitor and quantify the draining of acid milk gels</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">THE REVERSIBLE SWELLING OF STARCH GRANULES INVESTIGATED BY SOLID-STATE NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Falourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GERM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Autrans, France. </w:t>
+              <w:t xml:space="preserve">GERM 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Autrans (Vercors), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05501456v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05190082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE REVERSIBLE SWELLING OF STARCH GRANULES INVESTIGATED BY SOLID-STATE NMR</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
+                <w:t xml:space="preserve">MRI methods to characterize the water uptake and diffusion in starch extrudates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rondeau-Mouro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruzica Ferbus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Challois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Quellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GERM 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Autrans (Vercors), France</w:t>
+              <w:t xml:space="preserve">GERM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05190082v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05501452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRI methods to characterize the water uptake and diffusion in starch extrudates</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">MRI and TD-NMR to monitor and quantify the draining of acid milk gels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Monaretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Quellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Cambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Richoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janushan Christy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GERM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2025, Autrans, France</w:t>
+              <w:t xml:space="preserve">, Jun 2025, Autrans, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05501452v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05501456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drainage of acid-rennet gels from preheated milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16295,400 +16420,400 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Perrignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDF Cheese Science &amp; Technology Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bergen, Norway. , 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04608094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WHAT FACTORS ARE RESPONSIBLE FOR THE LIMITATION OF THE DRAINAGE OF ACID-RENNET GEL ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barrucand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janushan Christy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDF World Dairy Summit 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05542252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation des substances polymériques extracellulaires (EPS) issues du traitement des eaux usées pour la production d'hydrogels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lopes da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdo Bou-Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymerix 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05544371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Draining of acid milk gels monitored by MRI and TD-NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Monaretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Quellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Cambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16707,277 +16832,277 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on the Applications of Magnetic Resonance in Food Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Foz Do Iguazu, Brazil. Proceedings of the International Conference on the Applications of Magnetic Resonance in Food Science (MR Food), Proceedings of the 16ᵗʰ International Conference on the Applications of Magnetic Resonance in Food Science (MR Food)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05543492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Starch Granule Diversity and Water Interactions Using ssNMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Falourd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée plénière du GDR SLAMM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Le Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05544379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of starch granule diversity and interactions with water by ssNMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Falourd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on the Applications of Magnetic Resonance in Food Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Foz Do Iguazu, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05543480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of NMR methods to characterize the transformations of cereal products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Cambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17005,3326 +17130,3326 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée plénière du GDR SLAMM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Le Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05544386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of starch granule diversity and interactions with water by ssNMR.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Falourd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MR Food 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Foz do Iguaçu (Brazil), Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04848659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of NMR methods to characterize starch, gluten and water in cereal products</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Hydrated starch, an extremely complex organisation studied through a wide range of cross-polarisation experiments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Falourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th edition of the International Congress on Engineering and Food (ICEF14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">Congrès du GERM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Murol, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05542220v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05551213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ability of acid-induced gels to drain - Understanding of mechanisms and influencing factors by NMR methods</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Contribution of NMR methods to characterize starch, gluten and water in cereal products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th edition of the International Congress on Engineering and Food (ICEF14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05542224v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05542220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrated starch, an extremely complex organisation studied through a wide range of cross-polarisation experiments.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">The ability of acid-induced gels to drain - Understanding of mechanisms and influencing factors by NMR methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Monaretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Cambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Quellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès du GERM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Murol, France</w:t>
+              <w:t xml:space="preserve">14th edition of the International Congress on Engineering and Food (ICEF14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05551213v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05542224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TD-NMR investigations to understand the molecular mechanisms implied in starch gelatinization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elham Rakhshi</w:t>
+                <w:t xml:space="preserve">A temperature control unit for operation with the MOUSE-NMR spectrometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Cambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Diascorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Mbaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on the Applications of Magnetic Resonance in Food Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Aarhus (Danemark), Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05540870v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR studies of the role of water in the structuring and hygroscopic behavior of cellulose-hemicellulose assemblies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+                <w:t xml:space="preserve">TD-NMR investigations to understand the molecular mechanisms implied in starch gelatinization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elham Rakhshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Cambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BINATIONAL GIDRM-GERM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Milan (Italie), France</w:t>
+              <w:t xml:space="preserve">15th International Conference on the Applications of Magnetic Resonance in Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Aarhus (Danemark), Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04106208v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A temperature control unit for operation with the MOUSE-NMR spectrometer</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NMR studies of the role of water in the structuring and hygroscopic behavior of cellulose-hemicellulose assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Falourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Chabbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on the Applications of Magnetic Resonance in Food Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Aarhus (Danemark), Denmark</w:t>
+              <w:t xml:space="preserve">BINATIONAL GIDRM-GERM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Milan (Italie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05540872v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing acquisition and processing duration in solid-state NMR: a critical point for wider use</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">An insight into molecular mechanisms implied in starch gelatinization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elham Rakhshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Cambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Diascorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Polysaccharide conference (EPNOE)</w:t>
+              <w:t xml:space="preserve">7th International Polysaccharide Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05551101v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An insight into molecular mechanisms implied in starch gelatinization</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Reducing acquisition and processing duration in solid-state NMR: a critical point for wider use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Falourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Polysaccharide Conference</w:t>
+              <w:t xml:space="preserve">7th International Polysaccharide conference (EPNOE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05540838v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05551101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profiling the temperature dependent frequency of an open-magnet for outdoor applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amidou Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Aliouissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdlatif Benmoussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROISMAR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Berlin, Germany. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profiling the temperature-dependent frequency of an open-magnet for outdoor applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Alouissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benmoussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROISMAR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Berlin, Germany. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gluten-free bread baked under reduced pressure characterized by TD-NMR</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MR imaging of water sorption in starch-glycerol extrudates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kovrlija</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on the Applications of Magnetic Resonance in Food Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Rennes, France. 2018</w:t>
+              <w:t xml:space="preserve">EUROMAR European Magnetic Resonance Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Nantes, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608103v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TD-NMR characterization of crumb in gluten-free bread baked under partial vacuum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
+                <w:t xml:space="preserve">Gluten-free bread baked under reduced pressure characterized by TD-NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Godfrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rouillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Diascorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cereals &amp; Grains 18, AACC International Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Londres, United Kingdom. 2018</w:t>
+              <w:t xml:space="preserve">14th International Conference on the Applications of Magnetic Resonance in Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Rennes, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608102v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of water sorption in starch-glycerol extrudates by MR micro-imaging</w:t>
+                <w:t xml:space="preserve">TD-NMR characterization of crumb in gluten-free bread baked under partial vacuum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Godfrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rouillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Diascorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on the Applications of Magnetic Resonance in Food Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Rennes, France. 2018</w:t>
+              <w:t xml:space="preserve">Cereals &amp; Grains 18, AACC International Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Londres, United Kingdom. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608110v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ measurement of molecule mobility in mucilage polysaccharide gels from the seeds of different species</w:t>
+                <w:t xml:space="preserve">Quantification of water sorption in starch-glycerol extrudates by MR micro-imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kovrlija</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on the Applications of Magnetic Resonance in Food Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Rennes, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608114v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MR imaging of water sorption in starch-glycerol extrudates</w:t>
+                <w:t xml:space="preserve">In situ measurement of molecule mobility in mucilage polysaccharide gels from the seeds of different species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Esling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMAR European Magnetic Resonance Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Nantes, France. 2018</w:t>
+              <w:t xml:space="preserve">14th International Conference on the Applications of Magnetic Resonance in Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Rennes, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608109v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of constituents of a model emulsion on the germination and growth of bacterial spores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Léonard Akkari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Couvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Desriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial spoilers in Food 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Quimper, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ measurement of molecule mobility in mucilage polysaccharide gels from different species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. North</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e journées du Réseau Français des Parois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Orléans, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the physicochemical properties of inner mucilage layer from the seeds of 19 Arabidopsis accessions using low field NMR spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tudel Cadoret</w:t>
+                <w:t xml:space="preserve">PFG-NMR analysis of organic acids in oil/water emulsions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Decourcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Courand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Le Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Mathot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIV Cell wall meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Chania, Greece. 2016</w:t>
+              <w:t xml:space="preserve">MRinFood2016, XIII International Conference on the Applications of Magnetic Resonance in Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Karlsruhe, Germany. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02604559v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02604558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of physicochemical properties of inner mucilage layer from 19 genotypes of Arabidopsis seeds using low field NMR</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Starch retrogradation investigated by 2D NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kovrlija</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emerick Goubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th cell wall meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Chania, Greece. 2016</w:t>
+              <w:t xml:space="preserve">MRinFood2016, XIII International Conference on the Applications of Magnetic Resonance in Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Karlsruhe, Germany. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440026v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02604557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PFG-NMR analysis of organic acids in oil/water emulsions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A.G. Mathot</w:t>
+                <w:t xml:space="preserve">Study of the physicochemical properties of inner mucilage layer from the seeds of 19 Arabidopsis accessions using low field NMR spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Esling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Crépeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tudel Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRinFood2016, XIII International Conference on the Applications of Magnetic Resonance in Food Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Karlsruhe, Germany. 2016</w:t>
+              <w:t xml:space="preserve">XIV Cell wall meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Chania, Greece. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02604558v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02604559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Starch retrogradation investigated by 2D NMR</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Study of physicochemical properties of inner mucilage layer from 19 genotypes of Arabidopsis seeds using low field NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Esling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Cambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Crepeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tudel Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRinFood2016, XIII International Conference on the Applications of Magnetic Resonance in Food Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Karlsruhe, Germany. 2016</w:t>
+              <w:t xml:space="preserve">14th cell wall meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Chania, Greece. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02604557v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D T1-T2 NMR spectroscopy to monitor the thermal processing of starch</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Temperature-associated changes in starch-water model systems as revealed by NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kovrlija</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème édition de Polymerix, Biopolymers : Sources and applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Rennes, France. 2015</w:t>
+              <w:t xml:space="preserve">ECCE10, Symposium of the European Academy of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Nice, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02601357v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The moisture profile of starchy products as revealed by NMR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">2D T1-T2 NMR spectroscopy to monitor the thermal processing of starch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kovrlija</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Kovrlija</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCE10, Symposium of the European Academy of Food Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Nice, France. 2015</w:t>
+              <w:t xml:space="preserve">6ème édition de Polymerix, Biopolymers : Sources and applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Rennes, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02601886v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature-associated changes in starch-water model systems as revealed by NMR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">The moisture profile of starchy products as revealed by NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kovrlija</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCE10, Symposium of the European Academy of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Nice, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02601887v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of TD-NMR and quantitative MRI methods to investigate the apple transformation processes in cider-making technology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">2D T1-T2 NMR spectroscopy to monitor the thermal processing of starch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kovrllija</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">R. Bauduin</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FOODMR 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Cesena, Italy. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599880v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale monitoring of dough baking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maja Musse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pocjic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dapcevic Hadnadev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FOODMR 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Cesena, Italy. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D T1-T2 NMR spectroscopy to monitor the thermal processing of starch</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of TD-NMR and quantitative MRI methods to investigate the apple transformation processes in cider-making technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Saïd Moussaoui</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Deslis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Quellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bauduin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FOODMR 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Cesena, Italy. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599881v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR imaging as a tool to measure the water uptake into extruded starch-based materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
+                <w:t xml:space="preserve">Incorporation of emulsifying starch in bread processing: impact on dough and bread performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milica Pojić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Malveau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Denis Lourdin</w:t>
+                <w:t xml:space="preserve">T. Dapcevic Hadnadev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hadnadev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maja Musse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biopolymers 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Nantes, France. 2013</w:t>
+              <w:t xml:space="preserve">7th International congress Flour-Bread '13 and 9th Croatian Congress of Cereal Technologists Brasno-Kruh'13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Opatija, Croatia. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600394v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporation of emulsifying starch in bread processing: impact on dough and bread performance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maja Musse</w:t>
+                <w:t xml:space="preserve">NMR imaging as a tool to measure the water uptake into extruded starch-based materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Malveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Quellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Chevigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International congress Flour-Bread '13 and 9th Croatian Congress of Cereal Technologists Brasno-Kruh'13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Opatija, Croatia. 2013</w:t>
+              <w:t xml:space="preserve">Biopolymers 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Nantes, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599900v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusometry and relaxometry : complementary approaches to investigate probe molecular mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Salami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20333,304 +20458,304 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. van Duyhoven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Applications of Magnetic Resonance in Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Wageningen, Netherlands. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The de-structuration of parenchyma cells of apple induced by pulsed electric fields : a TD-NMR investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad M. Turk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maja Musse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BFE 2012, International Conference Bio &amp; Food Electrotechnologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Ficiano, Italy. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TD-NMR of Arabidopsis seeds to elucidate the role of mucilage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.M. North</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Applications of Magnetic Resonance in Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Wageningen, Netherlands. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20640,120 +20765,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latest Developments and Applications of magnetic resonance in food science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John van Duynhoven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 57 (9), pp.539-770, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mrc.4902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05539465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20763,206 +20888,206 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D TD-NMR Analysis of Complex Food Products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modern Magnetic Resonance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.1483-1502, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of TD-NMR and Quantitative MRI Methods to Investigate the Apple Transformation Processes Used in the Cider-Making Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Deslis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Quellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bauduin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance in Food Science : Defining Food by Magnetic Resonance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Royal Society of Chemistry, pp.127-140, 2015, 978-1-78262-031-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02603410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20972,51 +21097,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé d'identification et de quantification des proportions relatives des différentes fractions cristallisées présentes dans un coulis d'hydrate et son utilisation pour les fluides frigoporteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21025,90 +21150,90 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3033645 - WO2016142620. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21118,160 +21243,160 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations structure-fonction de l'amidon dans le pain et autres produits amylacés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Newsletter N° 100 de la Veille Technologique en Biosciences de CBB Capbiotek</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesurer au plus près la biodégradabilité des déchets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21281,957 +21406,957 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transferts d’eau suivies par micro-imagerie de RMN au sein d’un matériau composite en fibres de lin continue (cFF) et d’Acide PolyLactic (PLA) imprimé par fabrication additive - Etude ReDesign-4D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE; CNRS. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05544399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transferts d’Eau et gonflement de gels à base d’arabinoxylanes par micro-imagerie RMN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Antoine Assor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05542228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transferts d’eau et libération de molécules par micro-imagerie RMN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Eliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE; Université Rennes. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05542226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etat de l’eau sur des fibres capillaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Cambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05540840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude 2016-Patchs. Faisabilité des mesures RMN (MOUSE) pour la quantification de l'eau dans des patchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2017, pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude EMULACID_2015. Diffusion des acides acétique, lactique et hexanoique dans une émulsion d’hexadécane/eau</w:t>
+                <w:t xml:space="preserve">Etude EMULACID_2015. Diffusion des acides acétique, lactique et hexanoique dans des émulsions 50/50 et 35/65 d’hexadécane/eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2015, pp.38</w:t>
+              <w:t xml:space="preserve">irstea. 2015, pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02601355v1</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude EMULACID_2015. Diffusion des acides acétique et formique 3% dans une émulsion d’hexadécane/eau</w:t>
+                <w:t xml:space="preserve">Etude EMULACID_2015. Diffusion des acides acétique, lactique et hexanoique dans une émulsion d’hexadécane/eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2015, pp.22</w:t>
+              <w:t xml:space="preserve">irstea. 2015, pp.38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02601354v1</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude EMULACID_2015. Diffusion des acides acétique et hexanoique dans diverses émulsions d’hexadécane/eau</w:t>
+                <w:t xml:space="preserve">Etude EMULACID_2015. Diffusion des acides acétique et formique 3% dans une émulsion d’hexadécane/eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2015, pp.24</w:t>
+              <w:t xml:space="preserve">irstea. 2015, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02601671v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude EMULACID_2015. Diffusion des acides acétique, lactique et hexanoique dans des émulsions 50/50 et 35/65 d’hexadécane/eau</w:t>
+                <w:t xml:space="preserve">Etude EMULACID_2015. Diffusion des acides acétique et hexanoique dans diverses émulsions d’hexadécane/eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2015, pp.30</w:t>
+              <w:t xml:space="preserve">irstea. 2015, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02601356v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude EMULACID. Diffusion de l'acide lactique 1% dans des émulsions d'hexadécane/eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2014, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des outils RMN pour l'étude de la destructuration des tissus de pomme au cours des opérations de Champs Electriques Pulsés</w:t>
+                <w:t xml:space="preserve">Impact de l'imbibition sur la compartimentation de l'eau dans les graines d'Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2012, pp.8</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2012, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597190v1</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l'imbibition sur la compartimentation de l'eau dans les graines d'Arabidopsis</w:t>
+                <w:t xml:space="preserve">Evaluation des outils RMN pour l'étude de la destructuration des tissus de pomme au cours des opérations de Champs Electriques Pulsés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariette</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2012, pp.13</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maja Musse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2012, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597189v1</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des bioproduits par RMN : structures et mobilités multi-échelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. HDR, Université de Rennes I, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02598298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22241,118 +22366,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EMILIO-FID : Entropy Maximization for Iterative Laplace Inversion by Optimization extended to FID</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02050192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId567"/>
+      <w:footerReference w:type="default" r:id="rId573"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -22499,51 +22624,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05544812v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Falourd" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deborde" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lahaye" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.70090" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536328v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lopes da Costa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdo Bou-Sarkis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bessiere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moreau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sm00894h" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05479974v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2025.112395" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584254v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Falourd" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Marchand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roiland" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssnmr.2026.102079" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04862809v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islem Mtibaa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rousseau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Perrignon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richoux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2024.112457" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338451v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Rollet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.70024" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876432v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Rakhshi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cambert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fautrel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Lucas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijfe-2024-0127" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639996v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.132806" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493976v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Morel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-023-04456-x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04384882v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.121579" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04640035v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110106" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791169v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vautier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Collewet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Halgrain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art06-GB" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638791v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Monaretto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Quellec" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janushan Christy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2024.112088" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04647795v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Diascorn" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Blondel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2024.111969" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04601125v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bourin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Halgrain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art07" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04384895v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruud Den Adel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John van Duynhoven" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.109616" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102887v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Mas Garcia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruzica Ferbus" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2023.124464" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541933v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Picard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Roger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davenel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2021.11.013" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04384889v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2022.101914" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831185v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2022.120104" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714511v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Diascorn" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.5258" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536400v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vautier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Halgrain" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collewet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.05.038" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714486v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mbaya" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.5254" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185128v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Berger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sall&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Esling" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charif" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-021-00857-3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03136581v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grenier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossigan Bernard Dedey" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2021.01.032" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03245219v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Mas Garcia" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2021.122525" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03136584v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Alberto Colnago" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeev Wiesman" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pag&#232;s" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Musse" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2020.106899" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945031v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10155317" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610063v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elton Tadeu Montrazi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Bueno Moraes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Alves Souza" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2019.106666" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609752v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kovrlija" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerick Goubin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.125675" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609219v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godfrin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cambert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rouillac" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Diascorn" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.4829" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609754v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sucre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2019.106619" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609630v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John J. van Duynhoven" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.4902" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608455v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Monaretto" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Souza" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.B. Moraes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bertucci Neto" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.4806" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829591v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;onard-Akkari" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gu&#233;gan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courand" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Couvert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Lepage" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2018.04.016" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982667v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chevigny" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaunier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.7b01635" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606528v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.03.056" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425178v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kovrlija" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gambarota" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Saint-Jalmes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2016.12.005" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738141v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tr&#233;mier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603670v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.07.051" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605008v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-016-1832-9" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603406v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Poji&#263;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hadnadev" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariette" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-016-1713-2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745145v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Steenberge" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Moussaoui" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2016.01.007" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601731v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delahaye" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fournaison" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.08.039" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269286v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruifeng Ying" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saulnier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bouchet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barron" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujie Ji" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2015.01.014" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600819v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lucas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-014-1445-0" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991499v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saez Aguayo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Macquet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kronholm" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Ralet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004221" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599879v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salami" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barhoum" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Duyhoven" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268049v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mabille" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Perronnet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2013.03.090" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMKSZ53G-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808898v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mariette" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598773v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf304949c" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879059v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallory Gobet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mietton" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12161-013-9571-2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598332v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lie Rulli&#232;re" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Raouche" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dufrechou" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marchesseau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2012.09.005" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LNC3RFX4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598498v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guichard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598456v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Bail" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chauvet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pontoire" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2012.10.006" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXP57TK3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777509v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhadi Aljawish" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chevalot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Piffaut" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Girardin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2011.08.016" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6FMC3VW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597265v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aljawish" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chevalot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Piffaut" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girardin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648376v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2011.05.033" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652203v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruellet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.2852" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/86010804ABEE6CB17BC0C342730C949E9854D52C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652731v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.4498" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7MR5GFZK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596973v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Ying" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saulnier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643977v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bizot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Bertrand" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2010.12.018" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667795v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.2576" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/312991E07A29501F711B7ECAE1BCC5849EF8BC3A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592803v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adam Berret" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riaublanc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg900218f" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664888v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Robic" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sassi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lerat" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2008.12.023" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZFV2KB5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663082v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buleon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2007.09.010" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XPMNG42-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964569v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guillemin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degreave" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise Devaux" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2007.12.050" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665032v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Defer" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leboeuf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2007.09.020" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J10SGM6G-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665448v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Adam-Berret" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riaublanc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.2213" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-83F7RBH5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590365v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661690v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Barakat" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Winter" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodo Saake" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-007-0479-1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D0B763B5F7EBA1F2B6AF256A1C906B753BC35467/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134245v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Rumeur" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pottier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory da Costa" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Metzinger" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Mouret" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2006.10.013" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0J93C01M-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663281v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Alonso" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raymond" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hernould" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert de Graaf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2007.06.002" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0TW63T7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663953v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Popineau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sulpice-Gaillet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin E.R. Shanahan" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.258-260.453" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657988v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Veronese" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm060330x" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663435v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Zykwinska" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garnier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Thibault" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ralet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2006.02.012" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B6TMSFPD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664083v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bakan" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Hamberg" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Perrocheau" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maume" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M608580200" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157171v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2005.09.008" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XZ8DV9L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680167v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lairez" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bedos Belval" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Durand" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11263500500056559" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675982v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089741v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bail" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bul&#233;on" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2004.09.001" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MCGF5BT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678227v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robert" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mazoyer" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669827v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Cr&#233;peau" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673980v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deniaud" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02870368v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fichou" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaboriau" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M207321200" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089683v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mutzenhardt" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Diter" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Canet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1133" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/261766DAC3659BC33E238E433774A4BCF6BB014B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089689v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bondon" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Jung" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques de Certaines" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Simonneaux" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1327.2000.00995.x" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089693v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bondon" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jung" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hui Bon Hoa" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. de Certaines" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(99)00898-4" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089696v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmre.1998.1523" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTRMD2R9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089699v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(97)00995-2" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089703v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089706v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi9700173" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VX0WT19Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089707v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05358096v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Agui&#233;-B&#233;ghin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05501459v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Rollet" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Rahkshi" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05501495v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05544272v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lescher" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Challois" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543467v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05544362v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821135v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Habrant" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Sablot" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Guinet" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05542233v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668204v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05542215v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759946v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540849v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540860v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05551293v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540815v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609759v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609761v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexane Rollet" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grenier" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609758v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609760v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608100v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609757v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608101v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Binti" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609211v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. North" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berger" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudel Cadoret" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Salle" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606627v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606623v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604555v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604556v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601888v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600425v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600423v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599882v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600424v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606001v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600422v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600393v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837443v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598233v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597256v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597298v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597193v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606000v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823788v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756831v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591577v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591575v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751328v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05501456v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190082v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05501452v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608094v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Richoux" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05542252v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barrucand" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gaborit" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05544371v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bessi&#232;re" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Moreau" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543492v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05544379v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543480v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05544386v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04848659v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05542220v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05542224v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551213v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540870v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04106208v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540872v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551101v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lollier" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540838v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735518v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Traore" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Aliouissi" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdlatif Benmoussa" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonny" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609763v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Traore" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alouissi" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benmoussa" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608103v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608102v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608110v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608114v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Esling" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608109v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606625v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;onard Akkari" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Couvert" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Desriac" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606626v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grandjean" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. North" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604559v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440026v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Crepeau" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604558v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Decourcelle" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guegan" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Le Page" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Mathot" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604557v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601357v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601886v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601887v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599880v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deslis" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quellec" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bauduin" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599883v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pocjic" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dapcevic Hadnadev" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599881v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kovrllija" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600394v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malveau" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599900v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597259v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597379v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad M. Turk" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597262v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05539465v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606175v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603410v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608932v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609762v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606637v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05544399v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05542228v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Antoine Assor" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05542226v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Eliat" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540840v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606737v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601355v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601354v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601671v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601356v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600740v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597190v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597189v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02598298v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050192v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05479974v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Falourd" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lahaye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2025.112395" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05544812v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deborde" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.70090" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584254v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Falourd" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Marchand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roiland" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssnmr.2026.102079" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536328v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lopes da Costa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdo Bou-Sarkis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bessiere" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moreau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sm00894h" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04862809v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islem Mtibaa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rousseau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Perrignon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richoux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2024.112457" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338451v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Rollet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.70024" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876432v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Rakhshi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cambert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fautrel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Lucas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijfe-2024-0127" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04384895v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruud Den Adel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John van Duynhoven" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.109616" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639996v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.132806" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493976v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Morel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-023-04456-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638791v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Monaretto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Quellec" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janushan Christy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2024.112088" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04384882v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.121579" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04640035v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110106" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791169v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vautier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Collewet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Halgrain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art06-GB" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04647795v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Diascorn" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Blondel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2024.111969" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04601125v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bourin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Halgrain" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art07" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102887v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Mas Garcia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruzica Ferbus" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2023.124464" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541933v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Picard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Roger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davenel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2021.11.013" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04384889v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2022.101914" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831185v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2022.120104" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714511v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Diascorn" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.5258" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536400v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vautier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Halgrain" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collewet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.05.038" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714486v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mbaya" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.5254" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03245219v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Mas Garcia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2021.122525" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03136584v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Alberto Colnago" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeev Wiesman" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pag&#232;s" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Musse" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2020.106899" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185128v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Berger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sall&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Esling" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charif" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-021-00857-3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03136581v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grenier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossigan Bernard Dedey" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2021.01.032" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945031v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10155317" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609752v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kovrlija" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerick Goubin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.125675" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610063v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elton Tadeu Montrazi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Bueno Moraes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Alves Souza" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2019.106666" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609219v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godfrin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cambert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rouillac" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Diascorn" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.4829" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609754v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sucre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2019.106619" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609630v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John J. van Duynhoven" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.4902" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608455v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Monaretto" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Souza" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.B. Moraes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bertucci Neto" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.4806" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829591v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;onard-Akkari" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gu&#233;gan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courand" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Couvert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Lepage" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2018.04.016" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982667v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chevigny" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaunier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.7b01635" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605008v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-016-1832-9" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606528v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.03.056" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425178v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kovrlija" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gambarota" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Saint-Jalmes" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2016.12.005" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738141v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tr&#233;mier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603670v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.07.051" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745145v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Steenberge" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Moussaoui" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2016.01.007" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603406v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Poji&#263;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hadnadev" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariette" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-016-1713-2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601731v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delahaye" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fournaison" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.08.039" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269286v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruifeng Ying" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saulnier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bouchet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barron" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujie Ji" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2015.01.014" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600819v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lucas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-014-1445-0" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991499v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saez Aguayo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Macquet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kronholm" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Ralet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004221" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599879v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salami" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barhoum" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Duyhoven" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808898v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mariette" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268049v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mabille" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Perronnet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2013.03.090" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMKSZ53G-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598773v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf304949c" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598332v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lie Rulli&#232;re" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Raouche" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dufrechou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marchesseau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2012.09.005" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LNC3RFX4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879059v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallory Gobet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mietton" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12161-013-9571-2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598498v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guichard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598456v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Bail" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chauvet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pontoire" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2012.10.006" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXP57TK3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777509v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhadi Aljawish" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chevalot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Piffaut" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Girardin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2011.08.016" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6FMC3VW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597265v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aljawish" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chevalot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Piffaut" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girardin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596973v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Ying" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruellet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saulnier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643977v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bizot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Bertrand" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2010.12.018" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648376v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2011.05.033" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652203v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.2852" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/86010804ABEE6CB17BC0C342730C949E9854D52C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652731v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.4498" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7MR5GFZK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667795v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.2576" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/312991E07A29501F711B7ECAE1BCC5849EF8BC3A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592803v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adam Berret" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riaublanc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg900218f" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664888v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Robic" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sassi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lerat" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2008.12.023" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZFV2KB5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590365v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663082v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buleon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2007.09.010" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XPMNG42-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964569v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guillemin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degreave" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise Devaux" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2007.12.050" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665032v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Defer" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leboeuf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2007.09.020" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J10SGM6G-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665448v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Adam-Berret" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riaublanc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.2213" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-83F7RBH5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661690v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Barakat" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Winter" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodo Saake" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-007-0479-1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D0B763B5F7EBA1F2B6AF256A1C906B753BC35467/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134245v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Rumeur" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pottier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory da Costa" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Metzinger" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Mouret" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2006.10.013" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0J93C01M-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663281v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Alonso" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raymond" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hernould" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert de Graaf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2007.06.002" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0TW63T7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663953v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Popineau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sulpice-Gaillet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin E.R. Shanahan" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.258-260.453" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657988v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Veronese" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm060330x" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663435v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Zykwinska" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garnier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Thibault" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ralet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2006.02.012" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B6TMSFPD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664083v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bakan" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Hamberg" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Perrocheau" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maume" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M608580200" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089741v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bail" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bul&#233;on" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2004.09.001" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MCGF5BT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157171v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2005.09.008" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XZ8DV9L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680167v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lairez" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bedos Belval" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Durand" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11263500500056559" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675982v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02870368v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fichou" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaboriau" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M207321200" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678227v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robert" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mazoyer" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669827v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Cr&#233;peau" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673980v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deniaud" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089683v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mutzenhardt" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Diter" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Canet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1133" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/261766DAC3659BC33E238E433774A4BCF6BB014B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089689v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bondon" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Jung" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques de Certaines" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Simonneaux" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1327.2000.00995.x" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089693v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bondon" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jung" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hui Bon Hoa" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. de Certaines" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(99)00898-4" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089696v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmre.1998.1523" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTRMD2R9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089699v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(97)00995-2" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089703v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089706v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi9700173" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VX0WT19Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089707v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613108v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dabert" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Derkenne" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chatellard" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Rabiller-Baudry" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Pierson-Wickmann" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05501495v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05358096v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Agui&#233;-B&#233;ghin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05501459v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Rollet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Rahkshi" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05544272v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lescher" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Challois" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543467v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05544362v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821135v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Habrant" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Sablot" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Guinet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05542215v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05542233v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668204v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540860v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759946v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540849v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540815v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05551293v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609760v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609759v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609761v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexane Rollet" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grenier" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609758v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609211v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. North" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berger" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudel Cadoret" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Salle" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608100v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609757v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608101v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Binti" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606627v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606623v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604556v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604555v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601888v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600425v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600423v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599882v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600424v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606001v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600422v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600393v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837443v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598233v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597256v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597298v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597193v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606000v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591575v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823788v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756831v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591577v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751328v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190082v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05501452v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05501456v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608094v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Richoux" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05542252v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barrucand" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gaborit" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05544371v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bessi&#232;re" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Moreau" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543492v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05544379v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543480v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05544386v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04848659v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551213v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05542220v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05542224v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540872v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540870v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04106208v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540838v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551101v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lollier" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735518v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Traore" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Aliouissi" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdlatif Benmoussa" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonny" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609763v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Traore" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alouissi" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benmoussa" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608109v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608103v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608102v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608110v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608114v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Esling" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606625v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;onard Akkari" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Couvert" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Desriac" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606626v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grandjean" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. North" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604558v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Decourcelle" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guegan" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Le Page" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Mathot" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604557v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604559v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440026v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Crepeau" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601887v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601357v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601886v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599881v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kovrllija" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599883v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pocjic" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dapcevic Hadnadev" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599880v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deslis" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quellec" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bauduin" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599900v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600394v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malveau" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597259v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597379v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad M. Turk" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597262v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05539465v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606175v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603410v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608932v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609762v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606637v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05544399v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05542228v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Antoine Assor" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05542226v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Eliat" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540840v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606737v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601356v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601355v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601354v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601671v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600740v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597189v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597190v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02598298v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050192v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>