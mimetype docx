--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -687,1269 +687,1269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04725558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tout ce que nous savons, c’est à dire tout ce que nous pouvons, a fini par s’opposer à ce que nous sommes …</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Offshore, art contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Altéré par la lumière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Offshore, art contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lachrimae antiquae novae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Offshore, art contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04908633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Altéré par la lumière</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ombre d'un rêve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Offshore, art contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 48</w:t>
+              <w:t xml:space="preserve">, 2017, 44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Tout ce que nous savons, c’est à dire tout ce que nous pouvons, a fini par s’opposer à ce que nous sommes …</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04920703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">4 2 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Offshore, art contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 46</w:t>
+              <w:t xml:space="preserve">, 2017, 45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">4 2 1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04920676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’un portrait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Offshore, art contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 45</w:t>
+              <w:t xml:space="preserve">, 2017, 43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">D’un portrait</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04921118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dis-moi ton horizon, je te dirai tes limites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Offshore, art contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 43</w:t>
+              <w:t xml:space="preserve">, 2016, 42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'ombre d'un rêve</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04921137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contre nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Offshore, art contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 44</w:t>
+              <w:t xml:space="preserve">, 2016, 40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Dis-moi ton horizon, je te dirai tes limites</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04921173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tombeau vivant de Chantal Akerman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Offshore, art contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 42</w:t>
+              <w:t xml:space="preserve">, 2016, 40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Contre nature</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04921211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Offshore, art contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 40</w:t>
+              <w:t xml:space="preserve">, 2016, 41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le tombeau vivant de Chantal Akerman</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04921153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enchantée !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Offshore, art contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 40</w:t>
+              <w:t xml:space="preserve">, 2015, 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De la performance</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04921252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’histoire d’une ombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Offshore, art contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 41</w:t>
+              <w:t xml:space="preserve">, 2015, 38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Enchantée !</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04921320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kubrick’s cube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Offshore, art contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 39</w:t>
+              <w:t xml:space="preserve">, 2015, 37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’histoire d’une ombre</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04921340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La peinture ou comment se foutre cul nu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Offshore, art contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 38</w:t>
+              <w:t xml:space="preserve">, 2014, 36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Kubrick’s cube</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04921382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La minute papillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Offshore, art contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 37</w:t>
+              <w:t xml:space="preserve">, 2014, 35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04921404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triviale Poursuite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Offshore, art contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04921464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 36</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Twixt, la fiction et la 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trafic : revue de cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Sept., 144 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 35</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04907231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les constellations de Béla Tarr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hippocampe : arts visuels, philosophie, littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Avril (7)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04907235v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04907231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making worlds : misunderstanding words</w:t>
               </w:r>
@@ -2676,378 +2676,496 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04907324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (5)</w:t>
+        <w:t xml:space="preserve">Ouvrages (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">FAIRE ICI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Grellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Labar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lívia Melzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chantal Akerman Passer la nuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions de l'éclat, 2017, collection éclats, 978-2-84162-424-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01597671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qui a peur de Susan Sontag ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions de L'éclat, 2014, 978-2-84162-355-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01426225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Claerbout L'Œil infini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Nicolas Chaudun, 2013, 978-2-35039-166-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01597695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucinda Childs Temps/Danse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre National de la Danse, 2013, 978-2-914124-49-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01597673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dommage(s). À propos de l’histoire d’un baiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Actes Sud; Collection Lambert en Avignon, 208 p., 2009, 978-2-7427-8638-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04813058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3057,2643 +3175,2643 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du brut dans l'art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De quoi l'art brut est-il le nom ? Actes du Colloque de Cerisy sous dir. Christian Berst et Raphaël Keonig</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Atelier contemporain, pp.189-196, 2025, 978-2-85035-182-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05134420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promised Lands : portrait de Susan Sontag en cinéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antoine de Baecque (dir.); Aurélie Ledoux (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Susan Sontag et le cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Paris Nanterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04933977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fureur d'une collection. Essai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dessin. Collection d'Antoine de Galbert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Édition Empire &amp; Collection Antoine de Galbert, 2025, 979-10-95991-47-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05134673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maniac Summer - Entretien radiophonique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Arachnéen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chantal Akerman Œuvre écrite et parlée, éd. Cyril Béghin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1162-1169, 2024, 978-2-37367-021-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J'irai fleurir vos tombes, essai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Julien Audebert, monographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mousse Publishing, 2022, 9788867495184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04874626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le voyage des ciseaux, essai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jorge Alberto Cadi, monographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Christian Berst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04874516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ici est partout, essai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunia Al Dahan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artistes syriens en exil, œuvres et récits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mediapop éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Coll. Portes ouvertes sur l'art, 978-2-491436-05-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déphotographier, essai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">David Campany; Corinne Rondeau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scène, catalogue Alex Majoli</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mack Editions; Le Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04874475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douceur d'arsenic, essai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Corinne Rondeau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">David Wolle, monographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">David Wolle, monographie</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ceysson éditions d'art</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9782490083015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'univers est la cendre d'un dieu mort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emilie Bouvard; Teresa Faucon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Catalogue Hélène Delprat, I did it my way</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9782490083015</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Maison rouge; Fondation Antoine de Galbert; Editions Fage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 978 2 84975 474 0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Catalogue Hélène Delprat, I did it my way</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucinda Childs et Sol LeWitt, la danse de la vision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marcella Lista. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Catalogue A different way to move, minimalismes, New York, 1960-1980</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carré d'Art; Hatje Crantz Verlag, 2017, 9783775742917</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04873998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Zabat, le cinéma en souterrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Olivier Zabat, Images et documents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éditions Adéra, 2016, 978-2-917498-15-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05178626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contre nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Catalogue Becoming Soil, Ugo Rondinone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carré d’art; Hatje Cantz Verlag, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04816120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oublier les &amp;quot;9 evenings, Theatre and Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christophe Viart (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’art contemporain et le temps : visions de l’histoire et formes de l’expérience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 978 2 84975 474 0</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9782753550377</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Carré d'Art; Hatje Crantz Verlag, 2017, 9783775742917</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04886228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Verna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Catalogue Jean-Luc Verna, vous n'êtes pas un peu beaucoup maquillé ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MAC/VAL, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, MAC/VAL, 2016</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04816095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surface et polarités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuel Burdeau (Dir.); Nicolas Vieillescazes (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quentin Tarantino, le cinéma déchaîné</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capricci; Les prairies ordinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 154 p., 2013, 978-2918040590</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, éditions Adéra, 2016, 978-2-917498-15-6</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04886298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La belle effraction, essai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eric Mézil (dir.); Marie-Laure Bernadac (préf.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les papesses [Camille Claudel, Louise Bourgeois, Kiki Smith, Jana Sterbak, Berlinde de Bruyckere], catalogue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actes Sud; Collection Lambert en Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 382 p., 2013, Beaux Arts - Hos collection, 978-2-330-01928-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Carré d’art; Hatje Cantz Verlag, 2016</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espadrilles, Frontière, Mer : trois micro-essais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruno Ely (dir.); Evelyne Artaud (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cadavres exquis : suite méditerranéenne, catalogue de l'Exposition d'Aix-en-Provence, Musée Granet, 13 janvier - 13 avril 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nova éditions, 303 p., 2013, ‎ 978-2360150328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">L’art contemporain et le temps : visions de l’histoire et formes de l’expérience</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bélorgey, des murs, des déserts et des hommes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yves Bélorgey, Peintures sur Dessins [Catalogue] : chronique d'une exposition, Musée régional d'art contemporain Languedoc-Roussillon à Sérignan, [11 mars-10 juin 2012]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 9782753550377</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musée régional d'art contemporain Sérignan Languedoc-Roussillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 978-2-95412-451-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Nova éditions, 303 p., 2013, ‎ 978-2360150328</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tableaux furtifs, essai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Isabelle Champion-Métadier : Timetrackers ; Captures [catalogue]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Editoriale; Musée d'Art Moderne et Contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9782907571609</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Quentin Tarantino, le cinéma déchaîné</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dollinger, une fable de l'art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patricia Brignone (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Catalogue Du dire au faire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 154 p., 2013, 978-2918040590</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MAC/VAL</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Les papesses [Camille Claudel, Louise Bourgeois, Kiki Smith, Jana Sterbak, Berlinde de Bruyckere], catalogue</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Hartung, L’art de l’écart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hans Hartung, Spray [Catalogue]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 382 p., 2013, Beaux Arts - Hos collection, 978-2-330-01928-0</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Editoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 72 p., 2011, 9788836619559</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Catalogue Du dire au faire</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fictions d'espaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dorothée Deyries-Henry. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Immersion : Franz Ackermann, Elisabeth Ballet, James Turrell : exposition du 1er avril au 25 septembre 2011, Musée de Valence hors les murs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2012</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musée de Valence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 978-2-9539322-0-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Isabelle Champion-Métadier : Timetrackers ; Captures [catalogue]</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03817207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Casanova vertigo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Casanova forever, catalogue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 9782907571609</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dilecta; FRAC Languedoc-Roussillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 336 p., 2010, 9782916275727</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Yves Bélorgey, Peintures sur Dessins [Catalogue] : chronique d'une exposition, Musée régional d'art contemporain Languedoc-Roussillon à Sérignan, [11 mars-10 juin 2012]</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Où se trouve le corps ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corps et art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 978-2-95412-451-3</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klincksieck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 224 p., 2010, 9782252037447</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Hans Hartung, Spray [Catalogue]</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04886324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le nuage ou la matérialisation de la destruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards sur l'image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 72 p., 2011, 9788836619559</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klincksieck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 224 p., 2009, Coll. L'université des arts, 9782252037133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Immersion : Franz Ackermann, Elisabeth Ballet, James Turrell : exposition du 1er avril au 25 septembre 2011, Musée de Valence hors les murs</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’image muette dans le cinéma de Guy Ernest Debord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Murielle Gagnebin (Dir.); Julien Milly (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Images « limite »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 978-2-9539322-0-1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Champ Vallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 284 p., 2008, 978-2-87673-484-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Casanova forever, catalogue</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04886589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Gordon, autoportrait d’un homme sans reflet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eric Mézil (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Où se trouvent les clefs, [suivi de ] Unnaturalhistorie : Catalogue Douglas Gordon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 336 p., 2010, 9782916275727</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gallimard; Collection Lambert en Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 191 p., 2008, 978-2-07-012328-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Corps et art</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irremplaçable peinture, pour un art sans privilège</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images, flux/reflux : catalogue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 224 p., 2010, 9782252037447</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centre d'Art Contemporain d'Istres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Regards sur l'image</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cercles de la honte : cinq remarques sur l’espace et le corps dans Salo ou les 120 journées de Sodome de Pier Paolo Pasolini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Murielle Gagnebin (Dir.); Julien Milly (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les images honteuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 224 p., 2009, Coll. L'université des arts, 9782252037133</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Champ Vallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 448 p., 2007, 9782876734524</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, 284 p., 2008, 978-2-87673-484-5</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04886495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand les images se font mots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les images Parlantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champ Vallon, 2005, 2.87673.411.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, 191 p., 2008, 978-2-07-012328-5</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le regard et le mur, À propos d’Yves Bonnefoy et Bram van Velde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yves Bonnefoy - Lumière et nuit des images suivi de Ut pictura poesis et autres remarques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champ Vallon, 2005, 2-87673-428-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2007</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sombre&amp;quot;, la surface et la chair : à propos du film de Philippe Grandrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cinéma et inconscient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champ Vallon, 2001, 978-2-87673-336-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...292 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5703,2113 +5821,2113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique : D’une haute note à l’autre, &amp;quot;La Haute Note Jaune&amp;quot; à la Fondation van Gogh, Arles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Offshore, art contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04923686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique : Biennale de Lyon 2024 – Au fond du trou !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Offshore, art contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04923741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Chronique : D’une haute note à l’autre, &amp;quot;La Haute Note Jaune&amp;quot; à la Fondation van Gogh, Arles.</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique : Les Intranquilles, Prix Découverte 2024, Fondation Louis Roederer, Arles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Offshore, art contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Chronique : Les Intranquilles, Prix Découverte 2024, Fondation Louis Roederer, Arles</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04925778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique : « Pasolini en clair-obscur » à la Villa Sauber, Monaco ou « L’attente d’une renaissance »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Offshore, art contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Chronique : « Pasolini en clair-obscur » à la Villa Sauber, Monaco ou « L’attente d’une renaissance »</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04925783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique : &amp;quot;Rouge Tragique&amp;quot;, rétrospective Mark Rothko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Offshore, art contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024</w:t>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Chronique : &amp;quot;Rouge Tragique&amp;quot;, rétrospective Mark Rothko</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04925784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique : Récits en miroir ou « Picasso, Le temps des conflits » et « Lignes de Fuite » à Carré d’Art, Nîmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Offshore, art contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Chronique : Récits en miroir ou « Picasso, Le temps des conflits » et « Lignes de Fuite » à Carré d’Art, Nîmes</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04925794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique : Chantal Akerman à la galerie Marian Goodman, Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Offshore, art contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Chronique : Chantal Akerman à la galerie Marian Goodman, Paris</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04926054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique : La collection de Marin Karmitz à La maison rouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Offshore, art contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Chronique : La collection de Marin Karmitz à La maison rouge</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04925796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique : Ugo Rondinone, FIAC hors-les-murs, Place Vendôme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Offshore, art contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04926082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique : Claire Chesnier, Galerie Agnès b. (Paris)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Offshore, art contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04926098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique : Steve McQueen à la galerie Marian Goodman, Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Offshore, art contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04931937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique : Genet au Fort Saint-Jean, Marseille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Offshore, art contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04931916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique : Francesca Woodman, Fondation Henri Cartier-Bresson (Paris)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Offshore, art contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04931883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Chronique : Ugo Rondinone, FIAC hors-les-murs, Place Vendôme</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique : C’est plus beau en image qu’en vrai, flâneries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Offshore, art contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Chronique : Claire Chesnier, Galerie Agnès b. (Paris)</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique : Exposition Suzanne Lafont à Carré d’Art, Nîmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Offshore, art contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Chronique : Steve McQueen à la galerie Marian Goodman, Paris</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique : Susanna Fritscher, ouvrir l’œil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Offshore, art contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique : Louis Soutter – Victor Hugo, Dessins parallèles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Offshore, art contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique : Dominique Gonzalez-Foerster au Centre Pompidou [Eloge de la moquette]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Offshore, art contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04931981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique : Geneviève Asse, Musée des Beaux-Arts de Lyon (69)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Offshore, art contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique : « En décembre 2009, je rencontrai Chantal Akerman chez elle », [Promesse]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Offshore, art contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04931992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique : Cher Jérôme Zonder, J’ai vu votre exposition à la maison rouge, Fatum, et il m’est arrivé quelque chose à l’origine de cette lettre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Offshore, art contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique : Pierre Ardouvin à la Maison des Arts de Malakoff (92)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Offshore, art contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique : Sur la Riviera, mi-février 2015 – Carnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Offshore, art contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique : Vous reprendrez bien un peu de peinture ? Flâneries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Offshore, art contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique : Ismaïl Bahri, coups de vent sur images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Offshore, art contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique : Espace Honegger à Pompidou [Pour Nadja]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Offshore, art contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique : Ugo Rondinone : I ♥ [love] JOHN GIORNO au Palais de Tokyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Offshore, art contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04931965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique : Comme un pinson, flâneries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Offshore, art contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique : Angkor à Hauterives, carnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Offshore, art contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique : Hommage à Patrice Chéreau, Collection Lambert en Avignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Offshore, art contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04932021v1</w:t>
-              </w:r>
-[...1102 lines deleted...]
-                <w:t xml:space="preserve">hal-04958598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId142"/>
+      <w:footerReference w:type="default" r:id="rId147"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7877,51 +7995,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0E262A53"/>
+    <w:nsid w:val="D5EE4230"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8108,51 +8226,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-rondeau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136786049" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/89827145" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000008163198X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934036v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rondeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sc.032.0013" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879699v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lachaise" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdlj.2001.0077" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908491v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908577v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908538v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725558v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/miraj_00012_1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908633v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908672v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908698v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920676v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921118v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920703v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921137v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921173v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921211v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921153v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921252v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921320v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921340v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921464v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921382v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921404v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907235v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907231v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907300v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/fdart.2011.952" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907303v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907305v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906872v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936130v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934818v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934833v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/fdart.2002.1326" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934793v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/fdart.1999.1195" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936131v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907324v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597671v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426225v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597695v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597673v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813058v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M&#233;zil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134420v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933977v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134673v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146245v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874626v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874516v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairielafabrique.fr/livre/14475286-david-wolle-corinne-rondeau-ceysson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906008v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mediapop-editions.fr/catalogue/artistes-syriens-en-exil-oeuvres-et-recits-syrian-artists-in-exile/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874475v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lebalbooks.com/scene?popup=true" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874390v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874045v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fondationantoinedegalbert.org/produit/helene-delprat-i-did-it-my-way/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873998v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816095v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178626v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816120v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886228v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/4879/l-art-contemporain-et-le-temps" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906105v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886298v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://capricci.fr/wordpress/product/quentin-tarantino-un-cinema-dechaine/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906040v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/les-papesses" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903889v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.macval.fr/Du-dire-au-faire" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906237v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mamc-librairie.saint-etienne.fr/product/show/9782907571609/champion-metadiertimetrackers-captures" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906266v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mrac.laregion.fr/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906503v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.silvanaeditoriale.it/libro/9788836619559" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817207v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.museedevalence.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906741v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-dilecta.com/fr/livres/161-casanova-forever.html" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886324v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.klincksieck.com/livre/9782252037447/corps-et-arts" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903839v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.klincksieck.com/livre/9782252037133/regards-sur-l-image" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886589v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.champ-vallon.com/murielle-gagnebin-et-julien-milly-dir-les-images-limites/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906787v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doc.macval.fr/Default/doc/SYRACUSE/27227/douglas-gordon-ou-se-trouvent-les-clefs-suivi-de-unnaturalhistorie?_lg=fr-FR" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906814v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnap.fr/images-fluxreflux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886495v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.champ-vallon.com/titre/images-honteuses-les-murielle-gagnebin-et-julien-milly-2007/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936128v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936134v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936132v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923741v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923686v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925778v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925783v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925784v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925794v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926054v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925796v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931916v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931883v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926082v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926098v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931937v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932021v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958820v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958586v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931981v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931992v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958950v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958939v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958982v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958810v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958579v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958848v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958703v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958839v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958573v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931965v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958895v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958598v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-rondeau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136786049" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/89827145" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000008163198X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934036v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rondeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sc.032.0013" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879699v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lachaise" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdlj.2001.0077" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908491v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908577v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908538v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725558v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/miraj_00012_1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908698v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908672v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908633v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920703v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920676v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921118v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921137v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921173v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921211v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921153v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921252v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921320v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921340v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921382v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921404v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921464v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907231v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907235v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907300v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/fdart.2011.952" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907303v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907305v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906872v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936130v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934818v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934833v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/fdart.2002.1326" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934793v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/fdart.1999.1195" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936131v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907324v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566904v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Grellier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dupont" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Labar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;via Melzi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597671v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426225v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597695v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597673v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813058v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M&#233;zil" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134420v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933977v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134673v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146245v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874626v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874516v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairielafabrique.fr/livre/14475286-david-wolle-corinne-rondeau-ceysson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906008v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mediapop-editions.fr/catalogue/artistes-syriens-en-exil-oeuvres-et-recits-syrian-artists-in-exile/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874475v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lebalbooks.com/scene?popup=true" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874390v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874045v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fondationantoinedegalbert.org/produit/helene-delprat-i-did-it-my-way/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873998v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178626v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816120v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886228v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/4879/l-art-contemporain-et-le-temps" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816095v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886298v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://capricci.fr/wordpress/product/quentin-tarantino-un-cinema-dechaine/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906040v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/les-papesses" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906105v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906266v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mrac.laregion.fr/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906237v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mamc-librairie.saint-etienne.fr/product/show/9782907571609/champion-metadiertimetrackers-captures" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903889v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.macval.fr/Du-dire-au-faire" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906503v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.silvanaeditoriale.it/libro/9788836619559" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817207v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.museedevalence.fr/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906741v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-dilecta.com/fr/livres/161-casanova-forever.html" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886324v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.klincksieck.com/livre/9782252037447/corps-et-arts" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903839v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.klincksieck.com/livre/9782252037133/regards-sur-l-image" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886589v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.champ-vallon.com/murielle-gagnebin-et-julien-milly-dir-les-images-limites/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906787v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doc.macval.fr/Default/doc/SYRACUSE/27227/douglas-gordon-ou-se-trouvent-les-clefs-suivi-de-unnaturalhistorie?_lg=fr-FR" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906814v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnap.fr/images-fluxreflux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886495v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.champ-vallon.com/titre/images-honteuses-les-murielle-gagnebin-et-julien-milly-2007/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936134v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936128v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936132v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923686v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923741v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925778v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925783v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925784v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925794v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926054v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925796v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926082v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926098v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931937v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931916v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931883v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958703v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958848v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958820v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958586v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931981v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958579v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931992v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958950v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958939v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958982v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958810v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958839v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958573v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931965v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958895v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958598v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932021v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>