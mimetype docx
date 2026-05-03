--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -7209,234 +7209,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04931992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chronique : Sur la Riviera, mi-février 2015 – Carnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Offshore, art contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chronique : Cher Jérôme Zonder, J’ai vu votre exposition à la maison rouge, Fatum, et il m’est arrivé quelque chose à l’origine de cette lettre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Offshore, art contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04958950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique : Pierre Ardouvin à la Maison des Arts de Malakoff (92)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Offshore, art contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04958939v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04958982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique : Vous reprendrez bien un peu de peinture ? Flâneries</w:t>
               </w:r>
@@ -7995,51 +7995,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D5EE4230"/>
+    <w:nsid w:val="AFE67F66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8226,51 +8226,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-rondeau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136786049" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/89827145" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000008163198X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934036v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rondeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sc.032.0013" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879699v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lachaise" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdlj.2001.0077" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908491v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908577v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908538v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725558v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/miraj_00012_1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908698v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908672v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908633v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920703v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920676v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921118v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921137v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921173v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921211v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921153v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921252v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921320v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921340v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921382v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921404v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921464v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907231v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907235v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907300v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/fdart.2011.952" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907303v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907305v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906872v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936130v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934818v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934833v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/fdart.2002.1326" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934793v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/fdart.1999.1195" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936131v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907324v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566904v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Grellier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dupont" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Labar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;via Melzi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597671v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426225v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597695v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597673v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813058v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M&#233;zil" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134420v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933977v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134673v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146245v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874626v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874516v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairielafabrique.fr/livre/14475286-david-wolle-corinne-rondeau-ceysson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906008v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mediapop-editions.fr/catalogue/artistes-syriens-en-exil-oeuvres-et-recits-syrian-artists-in-exile/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874475v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lebalbooks.com/scene?popup=true" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874390v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874045v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fondationantoinedegalbert.org/produit/helene-delprat-i-did-it-my-way/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873998v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178626v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816120v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886228v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/4879/l-art-contemporain-et-le-temps" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816095v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886298v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://capricci.fr/wordpress/product/quentin-tarantino-un-cinema-dechaine/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906040v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/les-papesses" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906105v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906266v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mrac.laregion.fr/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906237v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mamc-librairie.saint-etienne.fr/product/show/9782907571609/champion-metadiertimetrackers-captures" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903889v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.macval.fr/Du-dire-au-faire" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906503v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.silvanaeditoriale.it/libro/9788836619559" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817207v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.museedevalence.fr/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906741v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-dilecta.com/fr/livres/161-casanova-forever.html" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886324v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.klincksieck.com/livre/9782252037447/corps-et-arts" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903839v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.klincksieck.com/livre/9782252037133/regards-sur-l-image" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886589v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.champ-vallon.com/murielle-gagnebin-et-julien-milly-dir-les-images-limites/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906787v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doc.macval.fr/Default/doc/SYRACUSE/27227/douglas-gordon-ou-se-trouvent-les-clefs-suivi-de-unnaturalhistorie?_lg=fr-FR" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906814v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnap.fr/images-fluxreflux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886495v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.champ-vallon.com/titre/images-honteuses-les-murielle-gagnebin-et-julien-milly-2007/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936134v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936128v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936132v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923686v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923741v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925778v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925783v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925784v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925794v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926054v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925796v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926082v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926098v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931937v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931916v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931883v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958703v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958848v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958820v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958586v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931981v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958579v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931992v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958950v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958939v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958982v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958810v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958839v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958573v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931965v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958895v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958598v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932021v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-rondeau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136786049" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/89827145" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000008163198X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934036v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rondeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sc.032.0013" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879699v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lachaise" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdlj.2001.0077" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908491v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908577v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908538v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725558v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/miraj_00012_1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908698v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908672v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908633v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920703v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920676v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921118v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921137v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921173v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921211v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921153v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921252v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921320v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921340v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921382v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921404v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921464v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907231v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907235v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907300v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/fdart.2011.952" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907303v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907305v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906872v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936130v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934818v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934833v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/fdart.2002.1326" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934793v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/fdart.1999.1195" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936131v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907324v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566904v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Grellier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dupont" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Labar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;via Melzi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597671v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426225v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597695v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597673v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813058v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M&#233;zil" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134420v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933977v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134673v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146245v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874626v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874516v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairielafabrique.fr/livre/14475286-david-wolle-corinne-rondeau-ceysson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906008v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mediapop-editions.fr/catalogue/artistes-syriens-en-exil-oeuvres-et-recits-syrian-artists-in-exile/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874475v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lebalbooks.com/scene?popup=true" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874390v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874045v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fondationantoinedegalbert.org/produit/helene-delprat-i-did-it-my-way/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873998v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178626v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816120v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886228v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/4879/l-art-contemporain-et-le-temps" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816095v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886298v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://capricci.fr/wordpress/product/quentin-tarantino-un-cinema-dechaine/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906040v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/les-papesses" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906105v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906266v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mrac.laregion.fr/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906237v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mamc-librairie.saint-etienne.fr/product/show/9782907571609/champion-metadiertimetrackers-captures" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903889v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.macval.fr/Du-dire-au-faire" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906503v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.silvanaeditoriale.it/libro/9788836619559" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817207v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.museedevalence.fr/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906741v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-dilecta.com/fr/livres/161-casanova-forever.html" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886324v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.klincksieck.com/livre/9782252037447/corps-et-arts" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903839v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.klincksieck.com/livre/9782252037133/regards-sur-l-image" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886589v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.champ-vallon.com/murielle-gagnebin-et-julien-milly-dir-les-images-limites/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906787v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doc.macval.fr/Default/doc/SYRACUSE/27227/douglas-gordon-ou-se-trouvent-les-clefs-suivi-de-unnaturalhistorie?_lg=fr-FR" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906814v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnap.fr/images-fluxreflux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886495v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.champ-vallon.com/titre/images-honteuses-les-murielle-gagnebin-et-julien-milly-2007/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936134v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936128v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936132v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923686v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923741v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925778v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925783v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925784v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925794v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926054v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925796v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926082v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926098v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931937v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931916v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931883v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958703v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958848v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958820v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958586v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931981v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958579v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931992v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958982v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958950v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958939v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958810v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958839v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958573v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931965v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958895v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958598v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932021v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>