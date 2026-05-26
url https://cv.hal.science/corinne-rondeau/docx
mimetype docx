--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -687,441 +687,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04725558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Altéré par la lumière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Offshore, art contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tout ce que nous savons, c’est à dire tout ce que nous pouvons, a fini par s’opposer à ce que nous sommes …</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Offshore, art contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04908698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Altéré par la lumière</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lachrimae antiquae novae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Offshore, art contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 48</w:t>
+              <w:t xml:space="preserve">, 2018, 47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Lachrimae antiquae novae</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’un portrait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Offshore, art contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 47</w:t>
+              <w:t xml:space="preserve">, 2017, 43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04921118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">4 2 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Offshore, art contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04920676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ombre d'un rêve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Offshore, art contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04920703v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04921118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dis-moi ton horizon, je te dirai tes limites</w:t>
               </w:r>
@@ -4586,1169 +4586,1169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tableaux furtifs, essai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Isabelle Champion-Métadier : Timetrackers ; Captures [catalogue]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Editoriale; Musée d'Art Moderne et Contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9782907571609</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yves Bélorgey, des murs, des déserts et des hommes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Yves Bélorgey, Peintures sur Dessins [Catalogue] : chronique d'une exposition, Musée régional d'art contemporain Languedoc-Roussillon à Sérignan, [11 mars-10 juin 2012]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musée régional d'art contemporain Sérignan Languedoc-Roussillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 978-2-95412-451-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Isabelle Champion-Métadier : Timetrackers ; Captures [catalogue]</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dollinger, une fable de l'art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patricia Brignone (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Catalogue Du dire au faire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 9782907571609</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MAC/VAL</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">Catalogue Du dire au faire</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Hartung, L’art de l’écart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hans Hartung, Spray [Catalogue]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2012</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Editoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 72 p., 2011, 9788836619559</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Hans Hartung, Spray [Catalogue]</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fictions d'espaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dorothée Deyries-Henry. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Immersion : Franz Ackermann, Elisabeth Ballet, James Turrell : exposition du 1er avril au 25 septembre 2011, Musée de Valence hors les murs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 72 p., 2011, 9788836619559</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musée de Valence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 978-2-9539322-0-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">Immersion : Franz Ackermann, Elisabeth Ballet, James Turrell : exposition du 1er avril au 25 septembre 2011, Musée de Valence hors les murs</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03817207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Casanova vertigo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Casanova forever, catalogue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 978-2-9539322-0-1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dilecta; FRAC Languedoc-Roussillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 336 p., 2010, 9782916275727</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Casanova forever, catalogue</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Où se trouve le corps ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corps et art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 336 p., 2010, 9782916275727</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klincksieck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 224 p., 2010, 9782252037447</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Corps et art</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04886324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le nuage ou la matérialisation de la destruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards sur l'image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klincksieck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 224 p., 2010, 9782252037447</w:t>
+              <w:t xml:space="preserve">, 224 p., 2009, Coll. L'université des arts, 9782252037133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Regards sur l'image</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’image muette dans le cinéma de Guy Ernest Debord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Murielle Gagnebin (Dir.); Julien Milly (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Images « limite »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 224 p., 2009, Coll. L'université des arts, 9782252037133</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Champ Vallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 284 p., 2008, 978-2-87673-484-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">L’image muette dans le cinéma de Guy Ernest Debord</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04886589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Gordon, autoportrait d’un homme sans reflet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eric Mézil (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Où se trouvent les clefs, [suivi de ] Unnaturalhistorie : Catalogue Douglas Gordon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gallimard; Collection Lambert en Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 191 p., 2008, 978-2-07-012328-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irremplaçable peinture, pour un art sans privilège</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images, flux/reflux : catalogue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centre d'Art Contemporain d'Istres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cercles de la honte : cinq remarques sur l’espace et le corps dans Salo ou les 120 journées de Sodome de Pier Paolo Pasolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Murielle Gagnebin (Dir.); Julien Milly (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Images « limite »</w:t>
+              <w:t xml:space="preserve">Les images honteuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Champ Vallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 284 p., 2008, 978-2-87673-484-5</w:t>
+              <w:t xml:space="preserve">, 448 p., 2007, 9782876734524</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, 191 p., 2008, 978-2-07-012328-5</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04886495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le regard et le mur, À propos d’Yves Bonnefoy et Bram van Velde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yves Bonnefoy - Lumière et nuit des images suivi de Ut pictura poesis et autres remarques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champ Vallon, 2005, 2-87673-428-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2007</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand les images se font mots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les images Parlantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champ Vallon, 2005, 2.87673.411.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...154 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936134v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04936128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sombre&amp;quot;, la surface et la chair : à propos du film de Philippe Grandrieux</w:t>
               </w:r>
@@ -5829,1890 +5829,1890 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chronique : Biennale de Lyon 2024 – Au fond du trou !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Offshore, art contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04923741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chronique : D’une haute note à l’autre, &amp;quot;La Haute Note Jaune&amp;quot; à la Fondation van Gogh, Arles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Offshore, art contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04923686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Chronique : Biennale de Lyon 2024 – Au fond du trou !</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique : Les Intranquilles, Prix Découverte 2024, Fondation Louis Roederer, Arles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Offshore, art contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Chronique : Les Intranquilles, Prix Découverte 2024, Fondation Louis Roederer, Arles</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04925778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique : « Pasolini en clair-obscur » à la Villa Sauber, Monaco ou « L’attente d’une renaissance »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Offshore, art contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Chronique : « Pasolini en clair-obscur » à la Villa Sauber, Monaco ou « L’attente d’une renaissance »</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04925783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique : &amp;quot;Rouge Tragique&amp;quot;, rétrospective Mark Rothko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Offshore, art contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024</w:t>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Chronique : &amp;quot;Rouge Tragique&amp;quot;, rétrospective Mark Rothko</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04925784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique : Récits en miroir ou « Picasso, Le temps des conflits » et « Lignes de Fuite » à Carré d’Art, Nîmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Offshore, art contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Chronique : Récits en miroir ou « Picasso, Le temps des conflits » et « Lignes de Fuite » à Carré d’Art, Nîmes</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04925794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique : Chantal Akerman à la galerie Marian Goodman, Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Offshore, art contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Chronique : Chantal Akerman à la galerie Marian Goodman, Paris</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04926054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique : La collection de Marin Karmitz à La maison rouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Offshore, art contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Chronique : La collection de Marin Karmitz à La maison rouge</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04925796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique : Ugo Rondinone, FIAC hors-les-murs, Place Vendôme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Offshore, art contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Chronique : Ugo Rondinone, FIAC hors-les-murs, Place Vendôme</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04926082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique : Claire Chesnier, Galerie Agnès b. (Paris)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Offshore, art contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Chronique : Claire Chesnier, Galerie Agnès b. (Paris)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04926098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique : Steve McQueen à la galerie Marian Goodman, Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Offshore, art contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Chronique : Steve McQueen à la galerie Marian Goodman, Paris</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04931937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique : Francesca Woodman, Fondation Henri Cartier-Bresson (Paris)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Offshore, art contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04931883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique : Genet au Fort Saint-Jean, Marseille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Offshore, art contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04931916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Chronique : Francesca Woodman, Fondation Henri Cartier-Bresson (Paris)</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique : « En décembre 2009, je rencontrai Chantal Akerman chez elle », [Promesse]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Offshore, art contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04931992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique : Cher Jérôme Zonder, J’ai vu votre exposition à la maison rouge, Fatum, et il m’est arrivé quelque chose à l’origine de cette lettre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Offshore, art contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique : Pierre Ardouvin à la Maison des Arts de Malakoff (92)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Offshore, art contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique : Sur la Riviera, mi-février 2015 – Carnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Offshore, art contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique : Vous reprendrez bien un peu de peinture ? Flâneries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Offshore, art contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique : Susanna Fritscher, ouvrir l’œil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Offshore, art contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique : Louis Soutter – Victor Hugo, Dessins parallèles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Offshore, art contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique : Dominique Gonzalez-Foerster au Centre Pompidou [Eloge de la moquette]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Offshore, art contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04931981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique : Geneviève Asse, Musée des Beaux-Arts de Lyon (69)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Offshore, art contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique : Exposition Suzanne Lafont à Carré d’Art, Nîmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Offshore, art contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique : C’est plus beau en image qu’en vrai, flâneries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Offshore, art contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04958703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Chronique : Exposition Suzanne Lafont à Carré d’Art, Nîmes</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique : Ugo Rondinone : I ♥ [love] JOHN GIORNO au Palais de Tokyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Offshore, art contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Chronique : Susanna Fritscher, ouvrir l’œil</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04931965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique : Ismaïl Bahri, coups de vent sur images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Offshore, art contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Chronique : Louis Soutter – Victor Hugo, Dessins parallèles</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique : Espace Honegger à Pompidou [Pour Nadja]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Offshore, art contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...620 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04958573v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04931965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique : Comme un pinson, flâneries</w:t>
               </w:r>
@@ -7995,51 +7995,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AFE67F66"/>
+    <w:nsid w:val="E5A30708"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8226,51 +8226,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-rondeau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136786049" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/89827145" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000008163198X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934036v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rondeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sc.032.0013" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879699v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lachaise" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdlj.2001.0077" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908491v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908577v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908538v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725558v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/miraj_00012_1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908698v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908672v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908633v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920703v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920676v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921118v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921137v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921173v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921211v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921153v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921252v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921320v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921340v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921382v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921404v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921464v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907231v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907235v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907300v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/fdart.2011.952" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907303v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907305v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906872v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936130v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934818v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934833v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/fdart.2002.1326" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934793v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/fdart.1999.1195" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936131v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907324v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566904v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Grellier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dupont" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Labar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;via Melzi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597671v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426225v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597695v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597673v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813058v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M&#233;zil" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134420v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933977v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134673v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146245v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874626v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874516v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairielafabrique.fr/livre/14475286-david-wolle-corinne-rondeau-ceysson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906008v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mediapop-editions.fr/catalogue/artistes-syriens-en-exil-oeuvres-et-recits-syrian-artists-in-exile/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874475v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lebalbooks.com/scene?popup=true" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874390v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874045v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fondationantoinedegalbert.org/produit/helene-delprat-i-did-it-my-way/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873998v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178626v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816120v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886228v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/4879/l-art-contemporain-et-le-temps" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816095v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886298v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://capricci.fr/wordpress/product/quentin-tarantino-un-cinema-dechaine/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906040v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/les-papesses" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906105v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906266v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mrac.laregion.fr/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906237v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mamc-librairie.saint-etienne.fr/product/show/9782907571609/champion-metadiertimetrackers-captures" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903889v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.macval.fr/Du-dire-au-faire" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906503v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.silvanaeditoriale.it/libro/9788836619559" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817207v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.museedevalence.fr/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906741v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-dilecta.com/fr/livres/161-casanova-forever.html" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886324v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.klincksieck.com/livre/9782252037447/corps-et-arts" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903839v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.klincksieck.com/livre/9782252037133/regards-sur-l-image" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886589v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.champ-vallon.com/murielle-gagnebin-et-julien-milly-dir-les-images-limites/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906787v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doc.macval.fr/Default/doc/SYRACUSE/27227/douglas-gordon-ou-se-trouvent-les-clefs-suivi-de-unnaturalhistorie?_lg=fr-FR" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906814v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnap.fr/images-fluxreflux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886495v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.champ-vallon.com/titre/images-honteuses-les-murielle-gagnebin-et-julien-milly-2007/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936134v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936128v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936132v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923686v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923741v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925778v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925783v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925784v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925794v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926054v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925796v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926082v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926098v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931937v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931916v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931883v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958703v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958848v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958820v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958586v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931981v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958579v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931992v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958982v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958950v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958939v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958810v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958839v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958573v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931965v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958895v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958598v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932021v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-rondeau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136786049" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/89827145" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000008163198X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934036v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rondeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sc.032.0013" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879699v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lachaise" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdlj.2001.0077" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908491v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908577v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908538v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725558v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/miraj_00012_1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908672v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908698v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908633v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921118v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920676v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920703v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921137v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921173v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921211v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921153v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921252v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921320v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921340v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921382v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921404v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921464v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907231v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907235v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907300v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/fdart.2011.952" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907303v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907305v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906872v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936130v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934818v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934833v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/fdart.2002.1326" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934793v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/fdart.1999.1195" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936131v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907324v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566904v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Grellier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dupont" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Labar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;via Melzi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597671v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426225v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597695v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597673v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813058v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M&#233;zil" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134420v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933977v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134673v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146245v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874626v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874516v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairielafabrique.fr/livre/14475286-david-wolle-corinne-rondeau-ceysson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906008v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mediapop-editions.fr/catalogue/artistes-syriens-en-exil-oeuvres-et-recits-syrian-artists-in-exile/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874475v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lebalbooks.com/scene?popup=true" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874390v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874045v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fondationantoinedegalbert.org/produit/helene-delprat-i-did-it-my-way/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873998v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178626v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816120v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886228v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/4879/l-art-contemporain-et-le-temps" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816095v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886298v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://capricci.fr/wordpress/product/quentin-tarantino-un-cinema-dechaine/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906040v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/les-papesses" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906105v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906237v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mamc-librairie.saint-etienne.fr/product/show/9782907571609/champion-metadiertimetrackers-captures" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906266v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mrac.laregion.fr/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903889v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.macval.fr/Du-dire-au-faire" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906503v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.silvanaeditoriale.it/libro/9788836619559" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817207v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.museedevalence.fr/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906741v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-dilecta.com/fr/livres/161-casanova-forever.html" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886324v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.klincksieck.com/livre/9782252037447/corps-et-arts" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903839v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.klincksieck.com/livre/9782252037133/regards-sur-l-image" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886589v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.champ-vallon.com/murielle-gagnebin-et-julien-milly-dir-les-images-limites/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906787v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doc.macval.fr/Default/doc/SYRACUSE/27227/douglas-gordon-ou-se-trouvent-les-clefs-suivi-de-unnaturalhistorie?_lg=fr-FR" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906814v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnap.fr/images-fluxreflux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886495v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.champ-vallon.com/titre/images-honteuses-les-murielle-gagnebin-et-julien-milly-2007/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936128v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936134v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936132v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923741v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923686v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925778v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925783v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925784v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925794v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926054v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925796v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926082v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926098v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931937v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931883v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931916v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931992v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958950v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958939v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958982v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958810v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958820v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958586v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931981v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958579v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958848v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958703v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931965v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958839v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958573v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958895v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958598v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932021v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>