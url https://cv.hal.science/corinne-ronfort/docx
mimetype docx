--- v0 (2026-03-30)
+++ v1 (2026-05-24)
@@ -691,295 +691,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02192919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistent production of an integrase-deleted HIV-1 variant with no resistance mutation and wild-type proviral DNA in a treated patient</w:t>
+                <w:t xml:space="preserve">Porcine endogenous retrovirus-A/C: biochemical properties of its integrase and susceptibility to raltegravir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. A. Trabaud</w:t>
+                <w:t xml:space="preserve">A. Demange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Yajjou-Hamalian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathy Gallay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Cotte</w:t>
+                <w:t xml:space="preserve">Catherine Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Saison</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Corinne Ronfort</w:t>
+                <w:t xml:space="preserve">V. Beven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS Research and Human Retroviruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/AID.2014.0129⟩</w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 96 (10), pp.3124-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/jgv.0.000236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02192928v1</w:t>
+                <w:t xml:space="preserve">hal-02192915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porcine endogenous retrovirus-A/C: biochemical properties of its integrase and susceptibility to raltegravir</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Persistent production of an integrase-deleted HIV-1 variant with no resistance mutation and wild-type proviral DNA in a treated patient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Trabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Demange</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kathy Gallay</w:t>
+                <w:t xml:space="preserve">L. Cotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Luengo</w:t>
+                <w:t xml:space="preserve">J. Saison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Beven</w:t>
+                <w:t xml:space="preserve">C. Ramiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Ronfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 96 (10), pp.3124-30. </w:t>
+              <w:t xml:space="preserve">AIDS Research and Human Retroviruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (1), pp.142-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/jgv.0.000236⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/AID.2014.0129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02192915v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02192928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro functional analyses of the human immunodeficiency virus type 1 (HIV-1) integrase mutants give new insights into the intasome assembly</w:t>
               </w:r>
@@ -3857,51 +3857,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620958v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ronfort" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Chebloune" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790725v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14081705" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961964v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Moussa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Arrode-Brus&#233;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepanwita Bose" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2020.03.053" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359028v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Gallay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Chahpazoff" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Yajjou-Hamalian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Confort" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2019.04.002" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02192919v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Vituret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najate Ftaich" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. I. Matei" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hum.2015.144" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02192928v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Trabaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cotte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saison" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ramiere" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/AID.2014.0129" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02192915v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demange" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Luengo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Beven" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000236" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643414v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Cellier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Moreau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Ballandras" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gouet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2013.02.001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645589v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saw-See Hong" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-011-1150-5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2CSZKQZX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643492v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Charmetant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2011.09.008" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645754v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Robert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Merceron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023032" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655669v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Torne-Celer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Faure" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Verdier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000209674" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659996v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2009.06.031" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656643v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659219v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2008.02.009" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PH7K27P2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679348v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Violot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2003.09.037" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682767v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain de Breyne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Sandrin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Darlix" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Ohlmann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.5185604" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683071v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1033.2003.03833.x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715720v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Thomas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Afanassieff" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosset Fran&#231;ois-Lo&#239;c" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Maria Molina" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04207851v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca-Alexie Langard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626933v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626894v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824638v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967979v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rulka" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valsesia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778732v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Legras" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Molina" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967964v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legras-Lachuer Catherine" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Thomas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815382v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Charmetant" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Gounel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cellier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823477v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ballandras" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Haser" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832368v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620958v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ronfort" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Chebloune" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790725v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14081705" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961964v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Moussa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Arrode-Brus&#233;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepanwita Bose" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2020.03.053" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359028v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Gallay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Chahpazoff" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Yajjou-Hamalian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Confort" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2019.04.002" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02192919v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Vituret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najate Ftaich" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. I. Matei" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hum.2015.144" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02192915v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demange" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Luengo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Beven" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000236" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02192928v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Trabaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cotte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saison" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ramiere" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/AID.2014.0129" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643414v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Cellier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Moreau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Ballandras" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gouet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2013.02.001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645589v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saw-See Hong" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-011-1150-5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2CSZKQZX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643492v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Charmetant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2011.09.008" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645754v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Robert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Merceron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023032" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655669v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Torne-Celer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Faure" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Verdier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000209674" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659996v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2009.06.031" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656643v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659219v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2008.02.009" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PH7K27P2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679348v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Violot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2003.09.037" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682767v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain de Breyne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Sandrin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Darlix" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Ohlmann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.5185604" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683071v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1033.2003.03833.x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715720v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Thomas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Afanassieff" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosset Fran&#231;ois-Lo&#239;c" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Maria Molina" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04207851v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca-Alexie Langard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626933v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626894v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824638v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967979v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rulka" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valsesia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778732v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Legras" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Molina" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967964v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legras-Lachuer Catherine" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Thomas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815382v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Charmetant" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Gounel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cellier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823477v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ballandras" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Haser" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832368v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>