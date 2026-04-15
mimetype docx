--- v0 (2026-03-15)
+++ v1 (2026-04-15)
@@ -534,187 +534,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04292143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La compétence invisible : Une évolution du métier de travailleur social dans le primaire.</w:t>
+                <w:t xml:space="preserve">Se former au travail coopératif par la recherche-intervention : une mise à l’épreuve de la réciprocité des savoirs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rougerie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Fugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Empan</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Recherche et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n°99/2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03921696v1</w:t>
+                <w:t xml:space="preserve">hal-04904561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Se former au travail coopératif par la recherche-intervention : une mise à l’épreuve de la réciprocité des savoirs.</w:t>
+                <w:t xml:space="preserve">La compétence invisible : Une évolution du métier de travailleur social dans le primaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rougerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et formation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Empan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° 128 (4), pp.136-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/empa.128.0136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04904561v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03921696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accueil en Centre Socio Culturel : histoire d’une recherche-intervention qui devient coopérative. In « Croisement des savoirs et recherches coopératives » sdr Robin, JY. Le Mouilloir, S., Wallenhorst., N.</w:t>
               </w:r>
@@ -890,51 +890,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Dossier « L’institution revisitée. Actualité et perspectives de l’intervention », 30, pp.141-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -985,51 +985,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1739,51 +1739,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cassagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1819,541 +1819,541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La posture clinique de travailleurs sociaux scolaire d'une municipalité dans leur alliance éducative avec des directeurs d'écoles primaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Animation d’un symposium. Des contextes institutionnels à la « marge » de l’école primaire : regards sur une pédagogie de l’accompagnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rougerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fugier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Les « alliances » face aux « nouvelles » problématiques éducatives à l’école. Enjeux, tensions et controverses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire EMA, Mar 2021, Gennevilliers, France</w:t>
+              <w:t xml:space="preserve">Colloque International L’école primaire au 21e siècle. Université Cergy Pontoise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03192417v1</w:t>
+                <w:t xml:space="preserve">hal-03649865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les métiers de la relation à l’épreuve du collectif</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La posture clinique de travailleurs sociaux scolaire d'une municipalité dans leur alliance éducative avec des directeurs d'écoles primaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Fugier</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international TRESSE "La recherche en travail social dans les sciences de l'éducation et de la formation - le travail de la relation". Université de Rouen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Rouen, France</w:t>
+              <w:t xml:space="preserve">Colloque Les « alliances » face aux « nouvelles » problématiques éducatives à l’école. Enjeux, tensions et controverses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire EMA, Mar 2021, Gennevilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03649866v1</w:t>
+                <w:t xml:space="preserve">hal-03192417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les métiers de la relation à l’épreuve du collectif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rougerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fugier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne Rougerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international La Recherche en Travail Social et Santé dans les sciences de l’Education et de la Formation (TRESSE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Rouen, France</w:t>
+              <w:t xml:space="preserve">Colloque international TRESSE "La recherche en travail social dans les sciences de l'éducation et de la formation - le travail de la relation". Université de Rouen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03545038v1</w:t>
+                <w:t xml:space="preserve">hal-03649866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animation d’un symposium. Des contextes institutionnels à la « marge » de l’école primaire : regards sur une pédagogie de l’accompagnement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les métiers de la relation à l’épreuve du collectif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rougerie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Fugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International L’école primaire au 21e siècle. Université Cergy Pontoise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Cergy, France</w:t>
+              <w:t xml:space="preserve">Colloque international La Recherche en Travail Social et Santé dans les sciences de l’Education et de la Formation (TRESSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03649865v1</w:t>
+                <w:t xml:space="preserve">hal-03545038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques d’accueil en centre social culturel et les conditions de travail dans les métiers du soin et du social. Retour sur l’expérimentation de deux dispositifs de recherches-action collaboratives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acolhimento em centro sócio cultural: história de uma pesquisa-intervenção que se tornou cooperativa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rougerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire sur Les recherches collaboratives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Simpósio Internacional Trabalho, Relações de Trabalho, Educação e Identidade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, CITRE, Brazil. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.47930/1980-685X.2020.1403⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03192423v1</w:t>
+                <w:t xml:space="preserve">hal-03649864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acolhimento em centro sócio cultural: história de uma pesquisa-intervenção que se tornou cooperativa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les pratiques d’accueil en centre social culturel et les conditions de travail dans les métiers du soin et du social. Retour sur l’expérimentation de deux dispositifs de recherches-action collaboratives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rougerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Simpósio Internacional Trabalho, Relações de Trabalho, Educação e Identidade</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Séminaire sur Les recherches collaboratives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire EMA, Jan 2020, Gennevilliers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.47930/1980-685X.2020.1403⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03649864v1</w:t>
+                <w:t xml:space="preserve">hal-03192423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques d’accueil en Centre Social Culturel : expérimentation d’un dispositif de Recherche Action Formation en innovation sociale</w:t>
               </w:r>
@@ -2553,122 +2553,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03649886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récits de vie d’un groupe de socio clinique institutionnelle</w:t>
+                <w:t xml:space="preserve">Récit de vie d’un groupe de socio-clinique institutionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire de Saint Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pilotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rougerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Association Française de Sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Amiens, France</w:t>
+              <w:t xml:space="preserve">Congrès de l’Association Française de Sociologie (AFS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Sociologie (AFS), Jul 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03649888v1</w:t>
+                <w:t xml:space="preserve">hal-03164017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le vieillissement de la population en Nouvelle Aquitaine</w:t>
               </w:r>
@@ -2743,411 +2743,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03649891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résistance en recherche, une émancipation citoyenne complexe. Dans Symposium long : « Être citoyen aujourd’hui : une question politique et éducative »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Récits de vie d’un groupe de socio clinique institutionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire de Saint Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pilotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rougerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international Inégalités : quelles contributions des « éducations à …» ? Groupe Université Centrale privée Tunis et Association Educ A.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Hammamet, Tunisie</w:t>
+              <w:t xml:space="preserve">Congrès Association Française de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03649869v1</w:t>
+                <w:t xml:space="preserve">hal-03649888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’accueil un analyseur des implications professionnelles</w:t>
+                <w:t xml:space="preserve">Résistance en recherche, une émancipation citoyenne complexe. Dans Symposium long : « Être citoyen aujourd’hui : une question politique et éducative »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rougerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International ATHS Addiction Toxicomanie Hépatites Sida</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Biarritz, France</w:t>
+              <w:t xml:space="preserve">Congrès international Inégalités : quelles contributions des « éducations à …» ? Groupe Université Centrale privée Tunis et Association Educ A.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03649868v1</w:t>
+                <w:t xml:space="preserve">hal-03649869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les métiers d’accueil de première ligne en collectivité territoriale : une coopération anxiogène dans le travail social</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les effets du voyage sur les parcours des étudiants, des enseignants, des formateurs : Quelles figures de l’altérité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bessaoud-Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rougerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail, santé, précarité. Les transformations contemporaines des métiers des secteurs de la santé et du social à l'épreuve du sens". Laboratoires Universitaire CIREL et EMA (Education, Mutations, Diversité) CY - Cergy Paris Université</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Cergy, France</w:t>
+              <w:t xml:space="preserve">Colloque international « Voyage et formation de soi. Se former à l’épreuve de l’ailleurs et de la rencontre »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Rennes 2, Jun 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03649873v1</w:t>
+                <w:t xml:space="preserve">hal-05010767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets du voyage sur les parcours des étudiants, des enseignants, des formateurs : Quelles figures de l’altérité ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les métiers d’accueil de première ligne en collectivité territoriale : une coopération anxiogène dans le travail social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rougerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « Voyage et formation de soi. Se former à l’épreuve de l’ailleurs et de la rencontre »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Rennes 2, Jun 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">Travail, santé, précarité. Les transformations contemporaines des métiers des secteurs de la santé et du social à l'épreuve du sens". Laboratoires Universitaire CIREL et EMA (Education, Mutations, Diversité) CY - Cergy Paris Université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05010767v1</w:t>
+                <w:t xml:space="preserve">hal-03649873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récit de vie d’un groupe de socio-clinique institutionnelle</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’accueil un analyseur des implications professionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rougerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Association Française de Sociologie (AFS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Sociologie (AFS), Jul 2017, Amiens, France</w:t>
+              <w:t xml:space="preserve">Colloque International ATHS Addiction Toxicomanie Hépatites Sida</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03164017v1</w:t>
+                <w:t xml:space="preserve">hal-03649868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche socio clinique en CCAS : une éthique de responsabilité</w:t>
               </w:r>
@@ -4911,203 +4911,203 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renforcer la cohérence et la coordination des réponses aux attentes des familles.</w:t>
+                <w:t xml:space="preserve">Participation à la démarche évaluative du Cinquième Plan Départemental d’Action pour le Logement des Personnes Défavorisées (PDALPD) de la Corrèze.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bessaoud-Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryan Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rougerie</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Fressinel-Mesquita</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">FrED Université de Limoges, PREFASS Limousin. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05010059v1</w:t>
+                <w:t xml:space="preserve">hal-05010066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participation à la démarche évaluative du Cinquième Plan Départemental d’Action pour le Logement des Personnes Défavorisées (PDALPD) de la Corrèze.</w:t>
+                <w:t xml:space="preserve">Renforcer la cohérence et la coordination des réponses aux attentes des familles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bessaoud-Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rougerie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FrED Université de Limoges, PREFASS Limousin. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Fressinel-Mesquita</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-05010066v1</w:t>
+                <w:t xml:space="preserve">hal-05010059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5482,51 +5482,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9BEBD640"/>
+    <w:nsid w:val="0C85BDA8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5713,51 +5713,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904329v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rougerie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552254v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Denoyel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35699/2238-037x.2023.42508" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04292143v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Labb&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.234.0075" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921696v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fugier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.128.0136" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904561v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649838v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517928v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Monceau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213654v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lyet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garcia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131428v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649839v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Carvalho Romagnoli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinira Magali Fortuna" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22409/1984-0292/v31i2/28577" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649841v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649842v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1040226ar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01167012v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Enrico" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649843v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph.hs07.0173" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011853v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bessaoud-Alonso" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500125v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500110v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Couturier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cassagnes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192417v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649866v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545038v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649865v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192423v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649864v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47930/1980-685X.2020.1403" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649881v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649867v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649886v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Micor" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649888v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Saint Martin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pilotti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649891v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boudy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649869v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649868v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649873v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010767v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164017v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649870v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01171876v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01171863v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Samson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649893v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649894v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649871v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01167046v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904695v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Sol" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904254v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Authier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500152v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Breton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_pratiques_d_accueil_du_biographique_a_l_institutionnel_herve_breton_corinne_rougerie_noel_denoyel-9782140487927-77466.html" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163566v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Queiroz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Borges" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heron Laiber" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonzalez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904389v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649855v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Braconnier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649856v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649844v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649857v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649858v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649860v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649861v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649862v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01166900v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Laflaqui&#232;re" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Vicks" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010059v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010066v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryan Lemoine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fressinel-Mesquita" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03649905v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904666v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowan Coste" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904655v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904329v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rougerie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552254v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Denoyel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35699/2238-037x.2023.42508" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04292143v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Labb&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.234.0075" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904561v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921696v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fugier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.128.0136" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649838v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517928v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Monceau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213654v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lyet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garcia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131428v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649839v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Carvalho Romagnoli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinira Magali Fortuna" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22409/1984-0292/v31i2/28577" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649841v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649842v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1040226ar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01167012v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Enrico" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649843v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph.hs07.0173" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011853v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bessaoud-Alonso" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500125v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500110v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Couturier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cassagnes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649865v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192417v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649866v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545038v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649864v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47930/1980-685X.2020.1403" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192423v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649881v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649867v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649886v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Micor" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164017v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Saint Martin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pilotti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649891v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boudy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649888v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649869v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010767v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649873v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649868v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649870v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01171876v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01171863v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Samson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649893v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649894v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649871v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01167046v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904695v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Sol" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904254v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Authier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500152v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Breton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_pratiques_d_accueil_du_biographique_a_l_institutionnel_herve_breton_corinne_rougerie_noel_denoyel-9782140487927-77466.html" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163566v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Queiroz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Borges" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heron Laiber" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonzalez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904389v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649855v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Braconnier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649856v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649844v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649857v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649858v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649860v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649861v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649862v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01166900v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Laflaqui&#232;re" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Vicks" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010066v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryan Lemoine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fressinel-Mesquita" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010059v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03649905v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904666v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowan Coste" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904655v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>