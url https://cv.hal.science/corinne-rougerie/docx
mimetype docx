--- v1 (2026-04-15)
+++ v2 (2026-05-06)
@@ -534,187 +534,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04292143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Se former au travail coopératif par la recherche-intervention : une mise à l’épreuve de la réciprocité des savoirs.</w:t>
+                <w:t xml:space="preserve">La compétence invisible : Une évolution du métier de travailleur social dans le primaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rougerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et formation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Empan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° 128 (4), pp.136-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/empa.128.0136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04904561v1</w:t>
+                <w:t xml:space="preserve">hal-03921696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La compétence invisible : Une évolution du métier de travailleur social dans le primaire.</w:t>
+                <w:t xml:space="preserve">Se former au travail coopératif par la recherche-intervention : une mise à l’épreuve de la réciprocité des savoirs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rougerie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Fugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Empan</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherche et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n°99/2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/empa.128.0136⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03921696v1</w:t>
+                <w:t xml:space="preserve">hal-04904561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accueil en Centre Socio Culturel : histoire d’une recherche-intervention qui devient coopérative. In « Croisement des savoirs et recherches coopératives » sdr Robin, JY. Le Mouilloir, S., Wallenhorst., N.</w:t>
               </w:r>
@@ -890,51 +890,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Dossier « L’institution revisitée. Actualité et perspectives de l’intervention », 30, pp.141-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -985,51 +985,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1739,51 +1739,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cassagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1819,541 +1819,541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animation d’un symposium. Des contextes institutionnels à la « marge » de l’école primaire : regards sur une pédagogie de l’accompagnement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La posture clinique de travailleurs sociaux scolaire d'une municipalité dans leur alliance éducative avec des directeurs d'écoles primaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Fugier</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International L’école primaire au 21e siècle. Université Cergy Pontoise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Cergy, France</w:t>
+              <w:t xml:space="preserve">Colloque Les « alliances » face aux « nouvelles » problématiques éducatives à l’école. Enjeux, tensions et controverses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire EMA, Mar 2021, Gennevilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03649865v1</w:t>
+                <w:t xml:space="preserve">hal-03192417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La posture clinique de travailleurs sociaux scolaire d'une municipalité dans leur alliance éducative avec des directeurs d'écoles primaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Les métiers de la relation à l’épreuve du collectif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rougerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fugier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Les « alliances » face aux « nouvelles » problématiques éducatives à l’école. Enjeux, tensions et controverses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire EMA, Mar 2021, Gennevilliers, France</w:t>
+              <w:t xml:space="preserve">Colloque international TRESSE "La recherche en travail social dans les sciences de l'éducation et de la formation - le travail de la relation". Université de Rouen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03192417v1</w:t>
+                <w:t xml:space="preserve">hal-03649866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les métiers de la relation à l’épreuve du collectif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rougerie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Fugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international TRESSE "La recherche en travail social dans les sciences de l'éducation et de la formation - le travail de la relation". Université de Rouen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Rouen, France</w:t>
+              <w:t xml:space="preserve">Colloque international La Recherche en Travail Social et Santé dans les sciences de l’Education et de la Formation (TRESSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03649866v1</w:t>
+                <w:t xml:space="preserve">hal-03545038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les métiers de la relation à l’épreuve du collectif</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Animation d’un symposium. Des contextes institutionnels à la « marge » de l’école primaire : regards sur une pédagogie de l’accompagnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rougerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fugier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne Rougerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international La Recherche en Travail Social et Santé dans les sciences de l’Education et de la Formation (TRESSE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Rouen, France</w:t>
+              <w:t xml:space="preserve">Colloque International L’école primaire au 21e siècle. Université Cergy Pontoise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03545038v1</w:t>
+                <w:t xml:space="preserve">hal-03649865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acolhimento em centro sócio cultural: história de uma pesquisa-intervenção que se tornou cooperativa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les pratiques d’accueil en centre social culturel et les conditions de travail dans les métiers du soin et du social. Retour sur l’expérimentation de deux dispositifs de recherches-action collaboratives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rougerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Simpósio Internacional Trabalho, Relações de Trabalho, Educação e Identidade</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire sur Les recherches collaboratives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire EMA, Jan 2020, Gennevilliers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03649864v1</w:t>
+                <w:t xml:space="preserve">hal-03192423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques d’accueil en centre social culturel et les conditions de travail dans les métiers du soin et du social. Retour sur l’expérimentation de deux dispositifs de recherches-action collaboratives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acolhimento em centro sócio cultural: história de uma pesquisa-intervenção que se tornou cooperativa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rougerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire sur Les recherches collaboratives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Simpósio Internacional Trabalho, Relações de Trabalho, Educação e Identidade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, CITRE, Brazil. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.47930/1980-685X.2020.1403⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03192423v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques d’accueil en Centre Social Culturel : expérimentation d’un dispositif de Recherche Action Formation en innovation sociale</w:t>
               </w:r>
@@ -2553,122 +2553,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03649886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récit de vie d’un groupe de socio-clinique institutionnelle</w:t>
+                <w:t xml:space="preserve">Récits de vie d’un groupe de socio clinique institutionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire de Saint Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pilotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rougerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Association Française de Sociologie (AFS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Sociologie (AFS), Jul 2017, Amiens, France</w:t>
+              <w:t xml:space="preserve">Congrès Association Française de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03164017v1</w:t>
+                <w:t xml:space="preserve">hal-03649888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le vieillissement de la population en Nouvelle Aquitaine</w:t>
               </w:r>
@@ -2743,411 +2743,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03649891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récits de vie d’un groupe de socio clinique institutionnelle</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Résistance en recherche, une émancipation citoyenne complexe. Dans Symposium long : « Être citoyen aujourd’hui : une question politique et éducative »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rougerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Association Française de Sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Amiens, France</w:t>
+              <w:t xml:space="preserve">Congrès international Inégalités : quelles contributions des « éducations à …» ? Groupe Université Centrale privée Tunis et Association Educ A.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03649888v1</w:t>
+                <w:t xml:space="preserve">hal-03649869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résistance en recherche, une émancipation citoyenne complexe. Dans Symposium long : « Être citoyen aujourd’hui : une question politique et éducative »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les effets du voyage sur les parcours des étudiants, des enseignants, des formateurs : Quelles figures de l’altérité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bessaoud-Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rougerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international Inégalités : quelles contributions des « éducations à …» ? Groupe Université Centrale privée Tunis et Association Educ A.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Hammamet, Tunisie</w:t>
+              <w:t xml:space="preserve">Colloque international « Voyage et formation de soi. Se former à l’épreuve de l’ailleurs et de la rencontre »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Rennes 2, Jun 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03649869v1</w:t>
+                <w:t xml:space="preserve">hal-05010767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets du voyage sur les parcours des étudiants, des enseignants, des formateurs : Quelles figures de l’altérité ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les métiers d’accueil de première ligne en collectivité territoriale : une coopération anxiogène dans le travail social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rougerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « Voyage et formation de soi. Se former à l’épreuve de l’ailleurs et de la rencontre »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Rennes 2, Jun 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">Travail, santé, précarité. Les transformations contemporaines des métiers des secteurs de la santé et du social à l'épreuve du sens". Laboratoires Universitaire CIREL et EMA (Education, Mutations, Diversité) CY - Cergy Paris Université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05010767v1</w:t>
+                <w:t xml:space="preserve">hal-03649873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les métiers d’accueil de première ligne en collectivité territoriale : une coopération anxiogène dans le travail social</w:t>
+                <w:t xml:space="preserve">L’accueil un analyseur des implications professionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rougerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail, santé, précarité. Les transformations contemporaines des métiers des secteurs de la santé et du social à l'épreuve du sens". Laboratoires Universitaire CIREL et EMA (Education, Mutations, Diversité) CY - Cergy Paris Université</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Cergy, France</w:t>
+              <w:t xml:space="preserve">Colloque International ATHS Addiction Toxicomanie Hépatites Sida</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03649873v1</w:t>
+                <w:t xml:space="preserve">hal-03649868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’accueil un analyseur des implications professionnelles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Récit de vie d’un groupe de socio-clinique institutionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire de Saint Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pilotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rougerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International ATHS Addiction Toxicomanie Hépatites Sida</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Biarritz, France</w:t>
+              <w:t xml:space="preserve">Congrès de l’Association Française de Sociologie (AFS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Sociologie (AFS), Jul 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03649868v1</w:t>
+                <w:t xml:space="preserve">hal-03164017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche socio clinique en CCAS : une éthique de responsabilité</w:t>
               </w:r>
@@ -5482,51 +5482,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0C85BDA8"/>
+    <w:nsid w:val="9400DDBE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5713,51 +5713,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904329v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rougerie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552254v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Denoyel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35699/2238-037x.2023.42508" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04292143v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Labb&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.234.0075" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904561v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921696v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fugier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.128.0136" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649838v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517928v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Monceau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213654v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lyet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garcia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131428v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649839v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Carvalho Romagnoli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinira Magali Fortuna" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22409/1984-0292/v31i2/28577" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649841v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649842v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1040226ar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01167012v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Enrico" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649843v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph.hs07.0173" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011853v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bessaoud-Alonso" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500125v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500110v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Couturier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cassagnes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649865v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192417v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649866v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545038v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649864v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47930/1980-685X.2020.1403" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192423v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649881v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649867v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649886v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Micor" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164017v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Saint Martin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pilotti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649891v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boudy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649888v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649869v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010767v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649873v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649868v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649870v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01171876v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01171863v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Samson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649893v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649894v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649871v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01167046v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904695v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Sol" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904254v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Authier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500152v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Breton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_pratiques_d_accueil_du_biographique_a_l_institutionnel_herve_breton_corinne_rougerie_noel_denoyel-9782140487927-77466.html" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163566v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Queiroz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Borges" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heron Laiber" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonzalez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904389v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649855v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Braconnier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649856v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649844v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649857v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649858v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649860v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649861v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649862v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01166900v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Laflaqui&#232;re" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Vicks" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010066v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryan Lemoine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fressinel-Mesquita" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010059v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03649905v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904666v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowan Coste" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904655v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904329v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rougerie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552254v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Denoyel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35699/2238-037x.2023.42508" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04292143v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Labb&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.234.0075" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921696v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fugier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.128.0136" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904561v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649838v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517928v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Monceau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213654v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lyet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garcia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131428v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649839v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Carvalho Romagnoli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinira Magali Fortuna" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22409/1984-0292/v31i2/28577" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649841v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649842v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1040226ar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01167012v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Enrico" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649843v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph.hs07.0173" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011853v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bessaoud-Alonso" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500125v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500110v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Couturier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cassagnes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192417v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649866v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545038v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649865v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192423v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649864v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47930/1980-685X.2020.1403" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649881v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649867v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649886v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Micor" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649888v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Saint Martin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pilotti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649891v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boudy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649869v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010767v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649873v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649868v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164017v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649870v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01171876v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01171863v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Samson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649893v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649894v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649871v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01167046v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904695v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Sol" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904254v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Authier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500152v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Breton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_pratiques_d_accueil_du_biographique_a_l_institutionnel_herve_breton_corinne_rougerie_noel_denoyel-9782140487927-77466.html" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163566v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Queiroz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Borges" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heron Laiber" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonzalez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904389v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649855v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Braconnier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649856v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649844v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649857v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649858v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649860v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649861v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649862v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01166900v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Laflaqui&#232;re" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Vicks" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010066v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryan Lemoine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fressinel-Mesquita" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010059v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03649905v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904666v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowan Coste" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904655v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>