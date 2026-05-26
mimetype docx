--- v2 (2026-05-06)
+++ v3 (2026-05-26)
@@ -534,187 +534,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04292143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La compétence invisible : Une évolution du métier de travailleur social dans le primaire.</w:t>
+                <w:t xml:space="preserve">Se former au travail coopératif par la recherche-intervention : une mise à l’épreuve de la réciprocité des savoirs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rougerie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Fugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Empan</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Recherche et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n°99/2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03921696v1</w:t>
+                <w:t xml:space="preserve">hal-04904561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Se former au travail coopératif par la recherche-intervention : une mise à l’épreuve de la réciprocité des savoirs.</w:t>
+                <w:t xml:space="preserve">La compétence invisible : Une évolution du métier de travailleur social dans le primaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rougerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et formation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Empan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° 128 (4), pp.136-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/empa.128.0136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04904561v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03921696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accueil en Centre Socio Culturel : histoire d’une recherche-intervention qui devient coopérative. In « Croisement des savoirs et recherches coopératives » sdr Robin, JY. Le Mouilloir, S., Wallenhorst., N.</w:t>
               </w:r>
@@ -890,51 +890,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Dossier « L’institution revisitée. Actualité et perspectives de l’intervention », 30, pp.141-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -985,51 +985,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1739,51 +1739,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cassagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1819,541 +1819,541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La posture clinique de travailleurs sociaux scolaire d'une municipalité dans leur alliance éducative avec des directeurs d'écoles primaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Animation d’un symposium. Des contextes institutionnels à la « marge » de l’école primaire : regards sur une pédagogie de l’accompagnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rougerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fugier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Les « alliances » face aux « nouvelles » problématiques éducatives à l’école. Enjeux, tensions et controverses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire EMA, Mar 2021, Gennevilliers, France</w:t>
+              <w:t xml:space="preserve">Colloque International L’école primaire au 21e siècle. Université Cergy Pontoise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03192417v1</w:t>
+                <w:t xml:space="preserve">hal-03649865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les métiers de la relation à l’épreuve du collectif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rougerie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Fugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international TRESSE "La recherche en travail social dans les sciences de l'éducation et de la formation - le travail de la relation". Université de Rouen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Rouen, France</w:t>
+              <w:t xml:space="preserve">Colloque international La Recherche en Travail Social et Santé dans les sciences de l’Education et de la Formation (TRESSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03649866v1</w:t>
+                <w:t xml:space="preserve">hal-03545038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les métiers de la relation à l’épreuve du collectif</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">La posture clinique de travailleurs sociaux scolaire d'une municipalité dans leur alliance éducative avec des directeurs d'écoles primaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rougerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international La Recherche en Travail Social et Santé dans les sciences de l’Education et de la Formation (TRESSE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Rouen, France</w:t>
+              <w:t xml:space="preserve">Colloque Les « alliances » face aux « nouvelles » problématiques éducatives à l’école. Enjeux, tensions et controverses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire EMA, Mar 2021, Gennevilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03545038v1</w:t>
+                <w:t xml:space="preserve">hal-03192417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animation d’un symposium. Des contextes institutionnels à la « marge » de l’école primaire : regards sur une pédagogie de l’accompagnement</w:t>
+                <w:t xml:space="preserve">Les métiers de la relation à l’épreuve du collectif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International L’école primaire au 21e siècle. Université Cergy Pontoise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Cergy, France</w:t>
+              <w:t xml:space="preserve">Colloque international TRESSE "La recherche en travail social dans les sciences de l'éducation et de la formation - le travail de la relation". Université de Rouen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03649865v1</w:t>
+                <w:t xml:space="preserve">hal-03649866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques d’accueil en centre social culturel et les conditions de travail dans les métiers du soin et du social. Retour sur l’expérimentation de deux dispositifs de recherches-action collaboratives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acolhimento em centro sócio cultural: história de uma pesquisa-intervenção que se tornou cooperativa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rougerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire sur Les recherches collaboratives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Simpósio Internacional Trabalho, Relações de Trabalho, Educação e Identidade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, CITRE, Brazil. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.47930/1980-685X.2020.1403⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03192423v1</w:t>
+                <w:t xml:space="preserve">hal-03649864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acolhimento em centro sócio cultural: história de uma pesquisa-intervenção que se tornou cooperativa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les pratiques d’accueil en centre social culturel et les conditions de travail dans les métiers du soin et du social. Retour sur l’expérimentation de deux dispositifs de recherches-action collaboratives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rougerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Simpósio Internacional Trabalho, Relações de Trabalho, Educação e Identidade</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Séminaire sur Les recherches collaboratives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire EMA, Jan 2020, Gennevilliers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.47930/1980-685X.2020.1403⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03649864v1</w:t>
+                <w:t xml:space="preserve">hal-03192423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques d’accueil en Centre Social Culturel : expérimentation d’un dispositif de Recherche Action Formation en innovation sociale</w:t>
               </w:r>
@@ -2402,273 +2402,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03649881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire d’une recherche collaborative ? L’accueil en Centre Socio Culturel</w:t>
+                <w:t xml:space="preserve">L’accueil comme espace inclusif. L’exemple de l’accueil de la parentalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rougerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Micor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Les sciences humaines et sociales à l’épreuve du terrain. Logique d’enquête, approches narratives et dynamiques collectives depuis l’école de Chicago</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Tours, France</w:t>
+              <w:t xml:space="preserve">Colloque L’inclusion : entre injonction et participation ? GIS Ré actifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03649867v1</w:t>
+                <w:t xml:space="preserve">hal-03649886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’accueil comme espace inclusif. L’exemple de l’accueil de la parentalité</w:t>
+                <w:t xml:space="preserve">Histoire d’une recherche collaborative ? L’accueil en Centre Socio Culturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rougerie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Micor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque L’inclusion : entre injonction et participation ? GIS Ré actifs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque Les sciences humaines et sociales à l’épreuve du terrain. Logique d’enquête, approches narratives et dynamiques collectives depuis l’école de Chicago</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03649886v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récits de vie d’un groupe de socio clinique institutionnelle</w:t>
+                <w:t xml:space="preserve">Récit de vie d’un groupe de socio-clinique institutionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire de Saint Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pilotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rougerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Association Française de Sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Amiens, France</w:t>
+              <w:t xml:space="preserve">Congrès de l’Association Française de Sociologie (AFS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Sociologie (AFS), Jul 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03649888v1</w:t>
+                <w:t xml:space="preserve">hal-03164017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le vieillissement de la population en Nouvelle Aquitaine</w:t>
               </w:r>
@@ -2743,411 +2743,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03649891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résistance en recherche, une émancipation citoyenne complexe. Dans Symposium long : « Être citoyen aujourd’hui : une question politique et éducative »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Récits de vie d’un groupe de socio clinique institutionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire de Saint Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pilotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rougerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international Inégalités : quelles contributions des « éducations à …» ? Groupe Université Centrale privée Tunis et Association Educ A.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Hammamet, Tunisie</w:t>
+              <w:t xml:space="preserve">Congrès Association Française de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03649869v1</w:t>
+                <w:t xml:space="preserve">hal-03649888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets du voyage sur les parcours des étudiants, des enseignants, des formateurs : Quelles figures de l’altérité ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Résistance en recherche, une émancipation citoyenne complexe. Dans Symposium long : « Être citoyen aujourd’hui : une question politique et éducative »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rougerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « Voyage et formation de soi. Se former à l’épreuve de l’ailleurs et de la rencontre »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Rennes 2, Jun 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">Congrès international Inégalités : quelles contributions des « éducations à …» ? Groupe Université Centrale privée Tunis et Association Educ A.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05010767v1</w:t>
+                <w:t xml:space="preserve">hal-03649869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les métiers d’accueil de première ligne en collectivité territoriale : une coopération anxiogène dans le travail social</w:t>
+                <w:t xml:space="preserve">L’accueil un analyseur des implications professionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rougerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail, santé, précarité. Les transformations contemporaines des métiers des secteurs de la santé et du social à l'épreuve du sens". Laboratoires Universitaire CIREL et EMA (Education, Mutations, Diversité) CY - Cergy Paris Université</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Cergy, France</w:t>
+              <w:t xml:space="preserve">Colloque International ATHS Addiction Toxicomanie Hépatites Sida</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03649873v1</w:t>
+                <w:t xml:space="preserve">hal-03649868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’accueil un analyseur des implications professionnelles</w:t>
+                <w:t xml:space="preserve">Les métiers d’accueil de première ligne en collectivité territoriale : une coopération anxiogène dans le travail social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rougerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International ATHS Addiction Toxicomanie Hépatites Sida</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Biarritz, France</w:t>
+              <w:t xml:space="preserve">Travail, santé, précarité. Les transformations contemporaines des métiers des secteurs de la santé et du social à l'épreuve du sens". Laboratoires Universitaire CIREL et EMA (Education, Mutations, Diversité) CY - Cergy Paris Université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03649868v1</w:t>
+                <w:t xml:space="preserve">hal-03649873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récit de vie d’un groupe de socio-clinique institutionnelle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Pilotti</w:t>
+                <w:t xml:space="preserve">Les effets du voyage sur les parcours des étudiants, des enseignants, des formateurs : Quelles figures de l’altérité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bessaoud-Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rougerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Association Française de Sociologie (AFS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Sociologie (AFS), Jul 2017, Amiens, France</w:t>
+              <w:t xml:space="preserve">Colloque international « Voyage et formation de soi. Se former à l’épreuve de l’ailleurs et de la rencontre »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Rennes 2, Jun 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03164017v1</w:t>
+                <w:t xml:space="preserve">hal-05010767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche socio clinique en CCAS : une éthique de responsabilité</w:t>
               </w:r>
@@ -3429,178 +3429,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03649893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intervention socio clinique en établissement social : Quelle implication au travail ?</w:t>
+                <w:t xml:space="preserve">Le PREFAS : analyseur de la place de la recherche dans les centres de formation en travail social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rougerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Enrico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : Les recherches-actions collaboratives : une révolution silencieuse de la connaissance, Prefas Bourgogne, IRTESS de Dijon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Dijon, France</w:t>
+              <w:t xml:space="preserve">Congrès AREF 2013, Université de Montpellier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03649894v1</w:t>
+                <w:t xml:space="preserve">hal-03649871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le PREFAS : analyseur de la place de la recherche dans les centres de formation en travail social</w:t>
+                <w:t xml:space="preserve">Intervention socio clinique en établissement social : Quelle implication au travail ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rougerie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Enrico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès AREF 2013, Université de Montpellier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque international : Les recherches-actions collaboratives : une révolution silencieuse de la connaissance, Prefas Bourgogne, IRTESS de Dijon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03649871v1</w:t>
+                <w:t xml:space="preserve">hal-03649894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche collaborative et démarche réflexive : l’accueil en CCAS, un espace en souffrance</w:t>
               </w:r>
@@ -4911,203 +4911,203 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participation à la démarche évaluative du Cinquième Plan Départemental d’Action pour le Logement des Personnes Défavorisées (PDALPD) de la Corrèze.</w:t>
+                <w:t xml:space="preserve">Renforcer la cohérence et la coordination des réponses aux attentes des familles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bessaoud-Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rougerie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">FrED Université de Limoges, PREFASS Limousin. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05010066v1</w:t>
+                <w:t xml:space="preserve">hal-05010059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renforcer la cohérence et la coordination des réponses aux attentes des familles.</w:t>
+                <w:t xml:space="preserve">Participation à la démarche évaluative du Cinquième Plan Départemental d’Action pour le Logement des Personnes Défavorisées (PDALPD) de la Corrèze.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bessaoud-Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryan Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rougerie</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Fressinel-Mesquita</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">FrED Université de Limoges, PREFASS Limousin. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05010059v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5482,51 +5482,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9400DDBE"/>
+    <w:nsid w:val="72D83224"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5713,51 +5713,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904329v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rougerie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552254v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Denoyel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35699/2238-037x.2023.42508" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04292143v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Labb&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.234.0075" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921696v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fugier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.128.0136" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904561v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649838v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517928v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Monceau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213654v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lyet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garcia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131428v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649839v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Carvalho Romagnoli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinira Magali Fortuna" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22409/1984-0292/v31i2/28577" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649841v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649842v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1040226ar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01167012v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Enrico" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649843v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph.hs07.0173" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011853v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bessaoud-Alonso" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500125v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500110v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Couturier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cassagnes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192417v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649866v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545038v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649865v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192423v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649864v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47930/1980-685X.2020.1403" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649881v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649867v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649886v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Micor" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649888v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Saint Martin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pilotti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649891v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boudy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649869v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010767v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649873v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649868v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164017v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649870v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01171876v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01171863v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Samson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649893v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649894v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649871v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01167046v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904695v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Sol" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904254v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Authier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500152v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Breton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_pratiques_d_accueil_du_biographique_a_l_institutionnel_herve_breton_corinne_rougerie_noel_denoyel-9782140487927-77466.html" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163566v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Queiroz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Borges" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heron Laiber" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonzalez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904389v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649855v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Braconnier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649856v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649844v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649857v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649858v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649860v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649861v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649862v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01166900v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Laflaqui&#232;re" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Vicks" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010066v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryan Lemoine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fressinel-Mesquita" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010059v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03649905v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904666v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowan Coste" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904655v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904329v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rougerie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552254v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Denoyel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35699/2238-037x.2023.42508" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04292143v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Labb&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.234.0075" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904561v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921696v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fugier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.128.0136" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649838v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517928v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Monceau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213654v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lyet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garcia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131428v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649839v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Carvalho Romagnoli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinira Magali Fortuna" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22409/1984-0292/v31i2/28577" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649841v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649842v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1040226ar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01167012v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Enrico" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649843v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph.hs07.0173" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011853v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bessaoud-Alonso" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500125v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500110v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Couturier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cassagnes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649865v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545038v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192417v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649866v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649864v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47930/1980-685X.2020.1403" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192423v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649881v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649886v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Micor" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649867v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164017v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Saint Martin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pilotti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649891v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boudy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649888v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649869v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649868v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649873v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010767v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649870v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01171876v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01171863v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Samson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649893v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649871v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649894v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01167046v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904695v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Sol" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904254v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Authier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500152v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Breton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_pratiques_d_accueil_du_biographique_a_l_institutionnel_herve_breton_corinne_rougerie_noel_denoyel-9782140487927-77466.html" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163566v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Queiroz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Borges" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heron Laiber" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonzalez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904389v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649855v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Braconnier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649856v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649844v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649857v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649858v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649860v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649861v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649862v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01166900v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Laflaqui&#232;re" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Vicks" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010059v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010066v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryan Lemoine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fressinel-Mesquita" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03649905v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904666v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowan Coste" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904655v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>