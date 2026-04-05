--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1465,317 +1465,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01537476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loron (Tar-Vabriga, Croatie)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lorun-Laron et Busuja-Bossolo, Poreč- Parenzo, Istria. Les campagnes de recherche 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Kovačić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Tassaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Histria antiqua</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21, pp.599-608</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01537503v1</w:t>
+                <w:t xml:space="preserve">hal-01537484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Loron (Tar-Vabriga, Croatie) », Chronique des activités archéologiques de l'École française de Rome [En ligne], Balkans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Loron (Tar-Vabriga, Croatie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Tassaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne Rousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, mis en ligne le 19 décembre 2012, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cefr.217⟩</w:t>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/mefr.2009.10534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02768256v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01537503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorun-Laron et Busuja-Bossolo, Poreč- Parenzo, Istria. Les campagnes de recherche 2011</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vladimir Kovačić</w:t>
+                <w:t xml:space="preserve">« Loron (Tar-Vabriga, Croatie) », Chronique des activités archéologiques de l'École française de Rome [En ligne], Balkans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Tassaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rousse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francis Tassaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histria antiqua</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, mis en ligne le 19 décembre 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cefr.217⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01537484v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02768256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorun-Laron et Busuja-Bossolo, Poreč-Parenzo, Istria : la campagna di ricerca 2010</w:t>
               </w:r>
@@ -1922,51 +1922,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Tassaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 123 (1), pp.238-241. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/mefr.2009.10534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01537528v1</w:t>
@@ -2013,51 +2013,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Tassaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 122 (1), pp.228-235. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/mefr.2009.10534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01537544v1</w:t>
@@ -2312,234 +2312,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01537406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loron (Tar-Vabriga, Croatie)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Loron-Larun, Parenzo-Poreč, Istria. Una villa maritima nell'agro parentino : la campagna di ricerca 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara D’inca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Kovačić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Marchiori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 121 (1), pp.256-263</w:t>
+              <w:t xml:space="preserve">Histria antiqua</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17, pp.269-283</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01537554v1</w:t>
+                <w:t xml:space="preserve">hal-01537552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loron-Larun, Parenzo-Poreč, Istria. Una villa maritima nell'agro parentino : la campagna di ricerca 2008</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Loron (Tar-Vabriga, Croatie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Tassaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histria antiqua</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 17, pp.269-283</w:t>
+              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 121 (1), pp.256-263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01537552v1</w:t>
+                <w:t xml:space="preserve">hal-01537554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ostia Antica: Entrepôts d'Ostie et de Portus. Les Grandi Horrea d'Ostie</w:t>
               </w:r>
@@ -3073,168 +3073,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studio geoarcheologico comparativo del Canale di Mario e del Canale Nord di Portus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Grzegorz Skupinski</w:t>
+                <w:t xml:space="preserve">Le port antique de Fos-sur-Mer et le canal de Marius dans le système portuaire d'Arles : un état des connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souen Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad El Amouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rousse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VII Seminario Ostiense : Ostia, Porto e oltre: sguardi incrociati. Ricerche pluridisciplinari sui porti romani</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École française de Rome, Oct 2021, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Entre Mares. Emplazamiento, infraestructuras y organizacion de los puertos romanos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M. Urteaga; A. Pizzo, Nov 2021, Irun, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03564170v1</w:t>
+                <w:t xml:space="preserve">halshs-03564067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The submerged monumental complex of the roman harbour of Fossae Marianae, Gulf of Fos, France. An overview of preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souen Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3276,407 +3259,424 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Under the Mediterranean I. Studies in maritime archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Stella Demesticha; Lucy Blue, Oct 2017, Nicosia, Cyprus. pp.181-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03407267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation et gestion des ressources à l'échelle d'une grande propriété impériale : Loron / Santa Marina en Istrie (Croatie)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Studio geoarcheologico comparativo del Canale di Mario e del Canale Nord di Portus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grzegorz Skupinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoires en Transition. La longue durée des relations peuplement-environnement en milieu côtier et insulaire de la Méditerranée septentrionale (de la Préhistoire au Moyen âge)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, M. Čaušević-Bully; V. Bichet; E. Gauthier; H. Richard, Sep 2021, Besançon, France</w:t>
+              <w:t xml:space="preserve">VII Seminario Ostiense : Ostia, Porto e oltre: sguardi incrociati. Ricerche pluridisciplinari sui porti romani</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École française de Rome, Oct 2021, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03449617v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03564170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il canale di Mario tra Fos e Arles. Geoarcheologia del settore dei Marais du Vigueirat-Arles</w:t>
+                <w:t xml:space="preserve">Exploitation et gestion des ressources à l'échelle d'une grande propriété impériale : Loron / Santa Marina en Istrie (Croatie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Joé Juncker</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vaschalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetano Benčić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davor Munda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VII Seminario Ostiense : Ostia, Porto e oltre: sguardi incrociati. Ricerche pluridisciplinari sui porti romani</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École française de Rome, Oct 2021, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Territoires en Transition. La longue durée des relations peuplement-environnement en milieu côtier et insulaire de la Méditerranée septentrionale (de la Préhistoire au Moyen âge)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M. Čaušević-Bully; V. Bichet; E. Gauthier; H. Richard, Sep 2021, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03564163v1</w:t>
+                <w:t xml:space="preserve">halshs-03449617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le port antique de Fos-sur-Mer et le canal de Marius dans le système portuaire d'Arles : un état des connaissances</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Il canale di Mario tra Fos e Arles. Geoarcheologia del settore dei Marais du Vigueirat-Arles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minoru Uehara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joé Juncker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entre Mares. Emplazamiento, infraestructuras y organizacion de los puertos romanos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, M. Urteaga; A. Pizzo, Nov 2021, Irun, Espagne</w:t>
+              <w:t xml:space="preserve">VII Seminario Ostiense : Ostia, Porto e oltre: sguardi incrociati. Ricerche pluridisciplinari sui porti romani</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École française de Rome, Oct 2021, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03564067v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03564163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La villa de Santa Marina (Tar Vabriga Torre Abrega). Une grande villa maritime sur le territoire septentrional de Parentium</w:t>
               </w:r>
@@ -5417,514 +5417,514 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05032817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loron - Un grand atelier de productions d'amphores sur le territoire de Parentium-Porec</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Davor Munda</w:t>
+                <w:t xml:space="preserve">L'économie des grands domaines d'Istrie : une approche multidisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Morana Čaušević-Bully; Ivan Radman. </w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Piquès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Rovira Buendia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Tillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Čaušević-Bully; I. Radman-Livaja. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50 ans d’archéologie Franco-Croate = 50 Godina Hrvatsko-Francuske suradnje u arheologiji. [Catalogue de l'exposition, Archaeological Museum in Zagreb, 14 juin - 2 juillet 2021]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Musée archéologique de Zagreb; Institut français en Croatie, pp.40-44, 2021, 978 -953-8143-47-2</w:t>
+              <w:t xml:space="preserve">50 ans d’archéologie franco-croate / 50 godina hrvatsko-francuske suradnje u arheologiji</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée archéologique de Zagreb; Institut français, pp.49-51, 2021, 978 -953-8143-47-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03515226v1</w:t>
+                <w:t xml:space="preserve">hal-03515301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La villa maritime de Santa Marina</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nouvelle étude d’un four à amphore dans le complexe artisanal de Loron (Tar Vabriga Torre Abrega, Croatie). Premiers résultats de l’étude archéologique et anthracologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vaschalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetano Benčić</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Ivan Radman–Livaja; Morana Čaušević–Bully. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Van Limbergen; D. Taelman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50 ans d’archéologie Franco-Croate = 50 Godina Hrvatsko-Francuske suradnje u arheologiji. [Catalogue de l'exposition, Archaeological Museum in Zagreb, 14 juin - 2 juillet 2021]</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Exploitation of Raw Materials in the Roman World: A Closer Look at Producer-Resource Dynamics: Panel 4.4. Proceedings of the 19th International Congress of Classical Archaeology : Archaeology and Economy in the Ancient World (Cologne/Bonn 2018, Band 27)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Propylaeum, pp.31-45, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11588/propylaeum.706.c10591⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03515243v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03449026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle étude d’un four à amphore dans le complexe artisanal de Loron (Tar Vabriga Torre Abrega, Croatie). Premiers résultats de l’étude archéologique et anthracologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Vaschalde</w:t>
+                <w:t xml:space="preserve">La villa maritime de Santa Marina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetano Benčić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davor Munda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rousse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">D. Van Limbergen; D. Taelman. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ivan Radman–Livaja; Morana Čaušević–Bully. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Exploitation of Raw Materials in the Roman World: A Closer Look at Producer-Resource Dynamics: Panel 4.4. Proceedings of the 19th International Congress of Classical Archaeology : Archaeology and Economy in the Ancient World (Cologne/Bonn 2018, Band 27)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">50 ans d’archéologie Franco-Croate = 50 Godina Hrvatsko-Francuske suradnje u arheologiji. [Catalogue de l'exposition, Archaeological Museum in Zagreb, 14 juin - 2 juillet 2021]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musée archéologique de Zagreb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.45-48, 2021, 978 -953-8143-47-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03449026v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'économie des grands domaines d'Istrie : une approche multidisciplinaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
+                <w:t xml:space="preserve">Loron - Un grand atelier de productions d'amphores sur le territoire de Parentium-Porec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetano Benčić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Kovačić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davor Munda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">M. Čaušević-Bully; I. Radman-Livaja. </w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Tassaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Morana Čaušević-Bully; Ivan Radman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50 ans d’archéologie franco-croate / 50 godina hrvatsko-francuske suradnje u arheologiji</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Musée archéologique de Zagreb; Institut français, pp.49-51, 2021, 978 -953-8143-47-2</w:t>
+              <w:t xml:space="preserve">50 ans d’archéologie Franco-Croate = 50 Godina Hrvatsko-Francuske suradnje u arheologiji. [Catalogue de l'exposition, Archaeological Museum in Zagreb, 14 juin - 2 juillet 2021]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée archéologique de Zagreb; Institut français en Croatie, pp.40-44, 2021, 978 -953-8143-47-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03515301v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cisterna della villa di Santa Marina presso il complesso di Loron (Tar Vabriga, Croazia)</w:t>
               </w:r>
@@ -6003,221 +6003,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03564692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un contexte funéraire atypique de la fin du XIIIe s. dans le complexe artisanal romain de Loron (Croatie)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Solenn de Larminat</w:t>
+                <w:t xml:space="preserve">The Show must go on&amp;quot;. Recherches récentes sur le Parentin (Istrie, Croatie),</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Maggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rousse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antropologia e archeologia a confronto: archeologia e antropologia della morte 1. La regola dell'eccezione. Atti dell Incontro Internazionale di Studi (Roma, 20-22 Maggio 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editorial Service System, pp.517-529, 2018, 978-88-8444-179-9</w:t>
+              <w:t xml:space="preserve">Bibere, ridere, gaudere, studere, hoc est vivere. Hommages à Francis Tassaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius éditions, pp.365-376, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02059455v1</w:t>
+                <w:t xml:space="preserve">halshs-02087580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Show must go on&amp;quot;. Recherches récentes sur le Parentin (Istrie, Croatie),</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paola Maggi</w:t>
+                <w:t xml:space="preserve">Un contexte funéraire atypique de la fin du XIIIe s. dans le complexe artisanal romain de Loron (Croatie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn de Larminat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rousse</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Alessandro Terrizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Valentino Nizzo. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bibere, ridere, gaudere, studere, hoc est vivere. Hommages à Francis Tassaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ausonius éditions, pp.365-376, 2018</w:t>
+              <w:t xml:space="preserve">Antropologia e archeologia a confronto: archeologia e antropologia della morte 1. La regola dell'eccezione. Atti dell Incontro Internazionale di Studi (Roma, 20-22 Maggio 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editorial Service System, pp.517-529, 2018, 978-88-8444-179-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02087580v1</w:t>
+                <w:t xml:space="preserve">hal-02059455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingénierie hydraulique et opérations de canalisation en Cisalpine : quels éléments de comparaison avec la Gaule Transalpine ?</w:t>
               </w:r>
@@ -6270,273 +6270,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03564486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'alimentation en eau du complexe artisanal de Loron (Tar-Vabriga, Croatie) : analyse technique et fonction d'un grand réservoir d'eau et sa fontaine au sein de l'atelier d'amphores</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les &amp;quot;grandi horrea&amp;quot; d'Ostie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Boetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Bukowiecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Monteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rousse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">N. Cucuzza; B.M. Giannattasio; S. Pallecchi. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Marin; C. Virlouvet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archeologia delle produzioni ceramiche nel mondo antico. Spazi, prodotti, strumenti e tecniche, Atti del convegno (Genova 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Entrepôts et trafics annonaires en Méditerranée : Antiquité-Temps modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 322, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecole française de Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.177-226, 2016, Collection de l'Ecole française de Rome, 978-2-7283-1188-0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03564675v1</w:t>
+                <w:t xml:space="preserve">halshs-01441802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les &amp;quot;grandi horrea&amp;quot; d'Ostie</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'alimentation en eau du complexe artisanal de Loron (Tar-Vabriga, Croatie) : analyse technique et fonction d'un grand réservoir d'eau et sa fontaine au sein de l'atelier d'amphores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rousse</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">B. Marin; C. Virlouvet. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio de Leonardis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Kovačić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Taffetani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N. Cucuzza; B.M. Giannattasio; S. Pallecchi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entrepôts et trafics annonaires en Méditerranée : Antiquité-Temps modernes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 322, </w:t>
+              <w:t xml:space="preserve">Archeologia delle produzioni ceramiche nel mondo antico. Spazi, prodotti, strumenti e tecniche, Atti del convegno (Genova 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Aracne, pp.157-174, 2016, Quaderni di Archeologia - Genova, 9788854897663. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecole française de Rome</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.4399/97888548xxxxx12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01441802v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03564675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’étude archéo-anthropologique des sépultures en amphores</w:t>
               </w:r>
@@ -6761,51 +6761,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minoru Uehara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joé Juncker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6838,259 +6838,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03565644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arles. Mas Thibert - Marais du Vigueirat</w:t>
+                <w:t xml:space="preserve">L'Istrie romaine : pouvoirs, ressources, territoire. Mission Istrie - Rapport d'activité 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">DRAC / SRA Provence-Alpes-Côte-d'Azur. 2021, pp.112-113</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetano Benčić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davor Munda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Koncani Uhač</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère des Affaires étrangères. 2021, pp.60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03564374v1</w:t>
+                <w:t xml:space="preserve">hal-03515613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Istrie romaine : pouvoirs, ressources, territoire. Mission Istrie - Rapport d'activité 2021</w:t>
+                <w:t xml:space="preserve">Arles. Mas Thibert - Marais du Vigueirat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minoru Uehara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grzegorz Skupinski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DRAC / SRA Provence-Alpes-Côte-d'Azur. 2021, pp.112-113</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ida Koncani Uhač</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-03515613v1</w:t>
+                <w:t xml:space="preserve">halshs-03564374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arles. Mas Thibert, Marais du Vigueirat. Rapport d’opération de prospection avec matériel instrumenté 2020</w:t>
               </w:r>
@@ -7115,51 +7115,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minoru Uehara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grzegorz Skupinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7237,51 +7237,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetano Benčić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Koncani Uhač</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davor Munda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7668,267 +7668,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03515581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mission Istrie-Loron. Les villae maritimes de l'Istrie. Rapport sur les travaux 2017</w:t>
-[...71 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Ministère des Affaires étrangères. 2017, pp.61</w:t>
+                <w:t xml:space="preserve">Fossae Marianae : le système portuaire antique du golfe de Fos et le canal de Marius. Rapport du programme collectif de recherche 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souen Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalliopi Baika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bromblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] DRASSM. 2017, pp.(2 vol.) 129, 262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03515573v1</w:t>
+                <w:t xml:space="preserve">hal-02023749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fossae Marianae : le système portuaire antique du golfe de Fos et le canal de Marius. Rapport du programme collectif de recherche 2017</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mission Istrie-Loron. Les villae maritimes de l'Istrie. Rapport sur les travaux 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetano Benčić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Kovačić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davor Munda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère des Affaires étrangères. 2017, pp.61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bromblet</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-02023749v1</w:t>
+                <w:t xml:space="preserve">hal-03515573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les villae maritimes de l'Istrie. Rapport de la campagne 2016</w:t>
               </w:r>
@@ -8122,51 +8122,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F9A18257"/>
+    <w:nsid w:val="94C792A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8353,51 +8353,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-rousse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9201-4893" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123308550" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463181v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#233; Juncker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rousse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Skupinski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Quesnel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105078" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979764v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105034" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03662916v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Ben&#269;i&#263;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davor Munda" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Bartoli&#263; Siroti&#263;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.5098" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564428v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03227384v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souen Fontaine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad El Amouri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03449190v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Welc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Bencic" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/sq.2020.133752" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03227363v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03227450v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Landur&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2019.1980" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02049735v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Gergeta Soton&#269;i&#263;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.2043" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537476v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Carre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kova&#269;i&#263;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Tassaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537503v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.2009.10534" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768256v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.217" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537484v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537370v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Marchiori" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Marion" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Rosada" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537528v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537544v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537538v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara D&#8217;inca" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537406v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537554v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537552v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710208v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bukowiecki" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monteix" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792157v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05543784v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Ciucci" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453481v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720490v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carayon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564170v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vella" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vittori" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407267v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03449617v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564163v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Uehara" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564067v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564213v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03566124v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Tiago-Seoane" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03566128v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564216v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03566139v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479481v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Boetto" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goiran" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479500v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Mazzini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bravard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03449355v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122479v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaniewski" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02122522v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Tillier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte de Bruxelles" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514865v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn de Larminat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Alessandro Terrizzi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856035v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Botte" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/archaeonautica-22/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407424v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Baika" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Courrier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285513v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781003277613-4/geoarchaeology-archaeology-navigable-canals-river-deltas-roman-period-ferr%C3%A9ol-salomon-corinne-rousse?context=ubx&amp;amp;refId=50b1b140-d82b-4e52-9460-ec00e9c64450" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003277613-4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869453v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032817v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515226v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515243v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amz.hr/hr/izlozbe/arhiva-izlozbi/2021/50-godina-hrvatsko-francuske-suradnje-u-arheologiji/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03449026v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Brossier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/propylaeum.706.c10591" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515301v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Piqu&#232;s" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira Buendia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564692v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Maggi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059455v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087580v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564486v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564675v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio de Leonardis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Taffetani" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4399/97888548xxxxx12" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441802v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications.efrome.it/opencms/opencms/menu/catalogo/index.html?id=1&amp;amp;titolo=Entrep%C3%B4ts&amp;amp;ricerca=D" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03470930v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478709v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03565644v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564374v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515613v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Koncani Uha&#269;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03565690v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515599v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515587v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172966v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515581v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515573v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023749v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bats" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bromblet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515569v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-rousse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9201-4893" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123308550" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463181v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#233; Juncker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rousse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Skupinski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Quesnel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105078" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979764v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105034" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03662916v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Ben&#269;i&#263;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davor Munda" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Bartoli&#263; Siroti&#263;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.5098" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564428v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03227384v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souen Fontaine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad El Amouri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03449190v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Welc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Bencic" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/sq.2020.133752" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03227363v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03227450v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Landur&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2019.1980" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02049735v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Gergeta Soton&#269;i&#263;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.2043" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537476v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Carre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kova&#269;i&#263;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Tassaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537484v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537503v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.2009.10534" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768256v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.217" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537370v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Marchiori" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Marion" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Rosada" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537528v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537544v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537538v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara D&#8217;inca" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537406v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537552v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537554v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710208v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bukowiecki" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monteix" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792157v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05543784v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Ciucci" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453481v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720490v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carayon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564067v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407267v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564170v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vella" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vittori" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03449617v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564163v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Uehara" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564213v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03566124v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Tiago-Seoane" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03566128v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564216v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03566139v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479481v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Boetto" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goiran" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479500v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Mazzini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bravard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03449355v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122479v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaniewski" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02122522v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Tillier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte de Bruxelles" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514865v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn de Larminat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Alessandro Terrizzi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856035v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Botte" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/archaeonautica-22/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407424v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Baika" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Courrier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285513v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781003277613-4/geoarchaeology-archaeology-navigable-canals-river-deltas-roman-period-ferr%C3%A9ol-salomon-corinne-rousse?context=ubx&amp;amp;refId=50b1b140-d82b-4e52-9460-ec00e9c64450" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003277613-4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869453v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032817v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515301v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Piqu&#232;s" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira Buendia" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03449026v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Brossier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/propylaeum.706.c10591" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515243v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amz.hr/hr/izlozbe/arhiva-izlozbi/2021/50-godina-hrvatsko-francuske-suradnje-u-arheologiji/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515226v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564692v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Maggi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087580v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059455v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564486v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441802v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications.efrome.it/opencms/opencms/menu/catalogo/index.html?id=1&amp;amp;titolo=Entrep%C3%B4ts&amp;amp;ricerca=D" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564675v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio de Leonardis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Taffetani" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4399/97888548xxxxx12" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03470930v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478709v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03565644v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515613v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Koncani Uha&#269;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564374v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03565690v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515599v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515587v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172966v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515581v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023749v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bats" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bromblet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515573v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515569v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>