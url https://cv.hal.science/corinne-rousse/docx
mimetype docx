--- v1 (2026-04-05)
+++ v2 (2026-05-06)
@@ -242,51 +242,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to ”Geoarchaeological evidence of a buried navigable Roman canal in the Rhône delta (France): The Marius canal hypothesis” [J. Archaeol. Sci. Rep. 62 (2025)]</w:t>
+                <w:t xml:space="preserve">Geoarchaeological evidence of a buried navigable Roman canal in the Rhône delta (France): The Marius canal hypothesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joé Juncker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Salomon</w:t>
@@ -325,102 +325,102 @@
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 63, pp.105078. </w:t>
+              <w:t xml:space="preserve">, 2025, 62, pp.105034. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.105078⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.105034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05463181v1</w:t>
+                <w:t xml:space="preserve">hal-04979764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoarchaeological evidence of a buried navigable Roman canal in the Rhône delta (France): The Marius canal hypothesis</w:t>
+                <w:t xml:space="preserve">Corrigendum to ”Geoarchaeological evidence of a buried navigable Roman canal in the Rhône delta (France): The Marius canal hypothesis” [J. Archaeol. Sci. Rep. 62 (2025)]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joé Juncker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Salomon</w:t>
@@ -459,78 +459,78 @@
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 62, pp.105034. </w:t>
+              <w:t xml:space="preserve">, 2025, 63, pp.105078. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.105034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.105078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04979764v1</w:t>
+                <w:t xml:space="preserve">hal-05463181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La villa de Santa Marina (Tar Vabriga - Torre Abrega, Croatie). Synthèse des fouilles archéologiques 2020-2021</w:t>
               </w:r>
@@ -2187,51 +2187,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01537538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorun-Laron et Busuja-Bossolo, Poreč-Parenzo, Istria : la campagna di ricerca 2008</w:t>
+                <w:t xml:space="preserve">Loron-Larun, Parenzo-Poreč, Istria. Una villa maritima nell'agro parentino : la campagna di ricerca 2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara D’inca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Kovačić</w:t>
@@ -2288,75 +2288,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histria antiqua</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 17, pp.269-283</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01537406v1</w:t>
+                <w:t xml:space="preserve">hal-01537552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loron-Larun, Parenzo-Poreč, Istria. Una villa maritima nell'agro parentino : la campagna di ricerca 2008</w:t>
+                <w:t xml:space="preserve">Lorun-Laron et Busuja-Bossolo, Poreč-Parenzo, Istria : la campagna di ricerca 2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara D’inca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Kovačić</w:t>
@@ -2413,51 +2413,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histria antiqua</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 17, pp.269-283</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01537552v1</w:t>
+                <w:t xml:space="preserve">hal-01537406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loron (Tar-Vabriga, Croatie)</w:t>
               </w:r>
@@ -3656,230 +3656,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03564163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La villa de Santa Marina (Tar Vabriga Torre Abrega). Une grande villa maritime sur le territoire septentrional de Parentium</w:t>
+                <w:t xml:space="preserve">Un grand four à amphores de l’atelier de Loron (Tar Vabriga, Croatie) : modélisation de la production et des besoins énergétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Davor Munda</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vaschalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Tiago-Seoane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetano Benčić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Villae maritimae del Mediterraneo occidentale. Nascità, diffusione e trasformazione di un modello architettonico. Giornate di studio internazionali</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, G. Ciucci; B. Davidde Petriaggi; A. Marzocchela; C. Rousse; M. Stefanile, May 2019, Napoli, Capri, Baia, Italie</w:t>
+              <w:t xml:space="preserve">Tavola rotonda internazionale : Produzioni artigianali in aera adriatica : manufatti, ateliers e attori</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Adriatlas; CISA, May 2019, Bologna, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03564213v1</w:t>
+                <w:t xml:space="preserve">halshs-03566124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un grand four à amphores de l’atelier de Loron (Tar Vabriga, Croatie) : modélisation de la production et des besoins énergétiques</w:t>
+                <w:t xml:space="preserve">La villa de Santa Marina (Tar Vabriga Torre Abrega). Une grande villa maritime sur le territoire septentrional de Parentium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gaetano Benčić</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetano Bencic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davor Munda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tavola rotonda internazionale : Produzioni artigianali in aera adriatica : manufatti, ateliers e attori</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Adriatlas; CISA, May 2019, Bologna, Italie</w:t>
+              <w:t xml:space="preserve">Villae maritimae del Mediterraneo occidentale. Nascità, diffusione e trasformazione di un modello architettonico. Giornate di studio internazionali</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, G. Ciucci; B. Davidde Petriaggi; A. Marzocchela; C. Rousse; M. Stefanile, May 2019, Napoli, Capri, Baia, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03566124v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03564213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles perspectives de recherches sur les villas littorales de l’Adriatique orientale : l’exemple de la villa de Santa Marina en Istrie (commune de Tar Vabrega /Torre Abrega)</w:t>
               </w:r>
@@ -5667,264 +5667,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03449026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La villa maritime de Santa Marina</w:t>
+                <w:t xml:space="preserve">Loron - Un grand atelier de productions d'amphores sur le territoire de Parentium-Porec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetano Benčić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Kovačić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davor Munda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rousse</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Ivan Radman–Livaja; Morana Čaušević–Bully. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Tassaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Morana Čaušević-Bully; Ivan Radman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50 ans d’archéologie Franco-Croate = 50 Godina Hrvatsko-Francuske suradnje u arheologiji. [Catalogue de l'exposition, Archaeological Museum in Zagreb, 14 juin - 2 juillet 2021]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, pp.45-48, 2021, 978 -953-8143-47-2</w:t>
+              <w:t xml:space="preserve">, Musée archéologique de Zagreb; Institut français en Croatie, pp.40-44, 2021, 978 -953-8143-47-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03515243v1</w:t>
+                <w:t xml:space="preserve">hal-03515226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loron - Un grand atelier de productions d'amphores sur le territoire de Parentium-Porec</w:t>
+                <w:t xml:space="preserve">La villa maritime de Santa Marina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetano Benčić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davor Munda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rousse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Morana Čaušević-Bully; Ivan Radman. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ivan Radman–Livaja; Morana Čaušević–Bully. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50 ans d’archéologie Franco-Croate = 50 Godina Hrvatsko-Francuske suradnje u arheologiji. [Catalogue de l'exposition, Archaeological Museum in Zagreb, 14 juin - 2 juillet 2021]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Musée archéologique de Zagreb; Institut français en Croatie, pp.40-44, 2021, 978 -953-8143-47-2</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musée archéologique de Zagreb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.45-48, 2021, 978 -953-8143-47-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03515226v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cisterna della villa di Santa Marina presso il complesso di Loron (Tar Vabriga, Croazia)</w:t>
               </w:r>
@@ -6838,259 +6838,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03565644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Istrie romaine : pouvoirs, ressources, territoire. Mission Istrie - Rapport d'activité 2021</w:t>
+                <w:t xml:space="preserve">Arles. Mas Thibert - Marais du Vigueirat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Ministère des Affaires étrangères. 2021, pp.60</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minoru Uehara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grzegorz Skupinski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DRAC / SRA Provence-Alpes-Côte-d'Azur. 2021, pp.112-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03515613v1</w:t>
+                <w:t xml:space="preserve">halshs-03564374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arles. Mas Thibert - Marais du Vigueirat</w:t>
+                <w:t xml:space="preserve">L'Istrie romaine : pouvoirs, ressources, territoire. Mission Istrie - Rapport d'activité 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">DRAC / SRA Provence-Alpes-Côte-d'Azur. 2021, pp.112-113</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetano Benčić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davor Munda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Koncani Uhač</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère des Affaires étrangères. 2021, pp.60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">halshs-03564374v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arles. Mas Thibert, Marais du Vigueirat. Rapport d’opération de prospection avec matériel instrumenté 2020</w:t>
               </w:r>
@@ -7237,51 +7237,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetano Benčić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Koncani Uhač</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davor Munda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7668,267 +7668,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03515581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fossae Marianae : le système portuaire antique du golfe de Fos et le canal de Marius. Rapport du programme collectif de recherche 2017</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] DRASSM. 2017, pp.(2 vol.) 129, 262</w:t>
+                <w:t xml:space="preserve">Mission Istrie-Loron. Les villae maritimes de l'Istrie. Rapport sur les travaux 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetano Benčić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Kovačić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davor Munda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère des Affaires étrangères. 2017, pp.61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02023749v1</w:t>
+                <w:t xml:space="preserve">hal-03515573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mission Istrie-Loron. Les villae maritimes de l'Istrie. Rapport sur les travaux 2017</w:t>
-[...71 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Ministère des Affaires étrangères. 2017, pp.61</w:t>
+                <w:t xml:space="preserve">Fossae Marianae : le système portuaire antique du golfe de Fos et le canal de Marius. Rapport du programme collectif de recherche 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souen Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalliopi Baika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bromblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] DRASSM. 2017, pp.(2 vol.) 129, 262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03515573v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02023749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les villae maritimes de l'Istrie. Rapport de la campagne 2016</w:t>
               </w:r>
@@ -8122,51 +8122,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="94C792A1"/>
+    <w:nsid w:val="A4ABD237"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8353,51 +8353,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-rousse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9201-4893" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123308550" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463181v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#233; Juncker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rousse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Skupinski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Quesnel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105078" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979764v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105034" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03662916v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Ben&#269;i&#263;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davor Munda" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Bartoli&#263; Siroti&#263;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.5098" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564428v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03227384v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souen Fontaine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad El Amouri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03449190v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Welc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Bencic" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/sq.2020.133752" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03227363v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03227450v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Landur&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2019.1980" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02049735v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Gergeta Soton&#269;i&#263;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.2043" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537476v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Carre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kova&#269;i&#263;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Tassaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537484v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537503v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.2009.10534" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768256v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.217" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537370v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Marchiori" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Marion" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Rosada" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537528v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537544v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537538v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara D&#8217;inca" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537406v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537552v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537554v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710208v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bukowiecki" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monteix" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792157v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05543784v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Ciucci" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453481v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720490v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carayon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564067v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407267v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564170v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vella" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vittori" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03449617v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564163v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Uehara" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564213v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03566124v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Tiago-Seoane" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03566128v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564216v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03566139v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479481v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Boetto" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goiran" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479500v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Mazzini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bravard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03449355v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122479v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaniewski" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02122522v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Tillier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte de Bruxelles" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514865v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn de Larminat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Alessandro Terrizzi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856035v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Botte" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/archaeonautica-22/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407424v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Baika" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Courrier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285513v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781003277613-4/geoarchaeology-archaeology-navigable-canals-river-deltas-roman-period-ferr%C3%A9ol-salomon-corinne-rousse?context=ubx&amp;amp;refId=50b1b140-d82b-4e52-9460-ec00e9c64450" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003277613-4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869453v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032817v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515301v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Piqu&#232;s" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira Buendia" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03449026v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Brossier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/propylaeum.706.c10591" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515243v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amz.hr/hr/izlozbe/arhiva-izlozbi/2021/50-godina-hrvatsko-francuske-suradnje-u-arheologiji/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515226v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564692v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Maggi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087580v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059455v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564486v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441802v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications.efrome.it/opencms/opencms/menu/catalogo/index.html?id=1&amp;amp;titolo=Entrep%C3%B4ts&amp;amp;ricerca=D" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564675v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio de Leonardis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Taffetani" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4399/97888548xxxxx12" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03470930v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478709v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03565644v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515613v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Koncani Uha&#269;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564374v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03565690v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515599v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515587v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172966v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515581v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023749v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bats" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bromblet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515573v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515569v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-rousse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9201-4893" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123308550" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979764v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#233; Juncker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rousse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Skupinski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Quesnel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105034" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463181v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105078" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03662916v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Ben&#269;i&#263;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davor Munda" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Bartoli&#263; Siroti&#263;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.5098" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564428v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03227384v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souen Fontaine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad El Amouri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03449190v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Welc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Bencic" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/sq.2020.133752" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03227363v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03227450v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Landur&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2019.1980" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02049735v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Gergeta Soton&#269;i&#263;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.2043" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537476v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Carre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kova&#269;i&#263;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Tassaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537484v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537503v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.2009.10534" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768256v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.217" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537370v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Marchiori" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Marion" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Rosada" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537528v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537544v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537538v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara D&#8217;inca" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537552v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537406v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537554v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710208v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bukowiecki" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monteix" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792157v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05543784v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Ciucci" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453481v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720490v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carayon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564067v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407267v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564170v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vella" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vittori" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03449617v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564163v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Uehara" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03566124v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Tiago-Seoane" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564213v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03566128v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564216v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03566139v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479481v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Boetto" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goiran" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479500v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Mazzini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bravard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03449355v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122479v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaniewski" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02122522v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Tillier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte de Bruxelles" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514865v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn de Larminat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Alessandro Terrizzi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856035v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Botte" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/archaeonautica-22/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407424v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Baika" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Courrier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285513v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781003277613-4/geoarchaeology-archaeology-navigable-canals-river-deltas-roman-period-ferr%C3%A9ol-salomon-corinne-rousse?context=ubx&amp;amp;refId=50b1b140-d82b-4e52-9460-ec00e9c64450" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003277613-4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869453v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032817v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515301v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Piqu&#232;s" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira Buendia" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03449026v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Brossier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/propylaeum.706.c10591" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515226v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515243v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amz.hr/hr/izlozbe/arhiva-izlozbi/2021/50-godina-hrvatsko-francuske-suradnje-u-arheologiji/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564692v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Maggi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087580v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059455v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564486v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441802v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications.efrome.it/opencms/opencms/menu/catalogo/index.html?id=1&amp;amp;titolo=Entrep%C3%B4ts&amp;amp;ricerca=D" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564675v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio de Leonardis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Taffetani" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4399/97888548xxxxx12" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03470930v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478709v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03565644v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564374v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515613v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Koncani Uha&#269;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03565690v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515599v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515587v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172966v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515581v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515573v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023749v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bats" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bromblet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515569v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>