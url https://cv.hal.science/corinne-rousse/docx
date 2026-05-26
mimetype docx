--- v2 (2026-05-06)
+++ v3 (2026-05-26)
@@ -1465,317 +1465,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01537476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorun-Laron et Busuja-Bossolo, Poreč- Parenzo, Istria. Les campagnes de recherche 2011</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Loron (Tar-Vabriga, Croatie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Tassaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histria antiqua</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/mefr.2009.10534⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01537484v1</w:t>
+                <w:t xml:space="preserve">hal-01537503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loron (Tar-Vabriga, Croatie)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Loron (Tar-Vabriga, Croatie) », Chronique des activités archéologiques de l'École française de Rome [En ligne], Balkans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Tassaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rousse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francis Tassaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, mis en ligne le 19 décembre 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cefr.217⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/mefr.2009.10534⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01537503v1</w:t>
+                <w:t xml:space="preserve">hal-02768256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Loron (Tar-Vabriga, Croatie) », Chronique des activités archéologiques de l'École française de Rome [En ligne], Balkans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lorun-Laron et Busuja-Bossolo, Poreč- Parenzo, Istria. Les campagnes de recherche 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Kovačić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Tassaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne Rousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Histria antiqua</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21, pp.599-608</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cefr.217⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02768256v1</w:t>
+                <w:t xml:space="preserve">hal-01537484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorun-Laron et Busuja-Bossolo, Poreč-Parenzo, Istria : la campagna di ricerca 2010</w:t>
               </w:r>
@@ -1922,51 +1922,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Tassaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 123 (1), pp.238-241. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/mefr.2009.10534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01537528v1</w:t>
@@ -2013,51 +2013,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Tassaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 122 (1), pp.228-235. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/mefr.2009.10534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01537544v1</w:t>
@@ -2312,234 +2312,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01537552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorun-Laron et Busuja-Bossolo, Poreč-Parenzo, Istria : la campagna di ricerca 2008</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Loron (Tar-Vabriga, Croatie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Tassaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histria antiqua</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 17, pp.269-283</w:t>
+              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 121 (1), pp.256-263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01537406v1</w:t>
+                <w:t xml:space="preserve">hal-01537554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loron (Tar-Vabriga, Croatie)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lorun-Laron et Busuja-Bossolo, Poreč-Parenzo, Istria : la campagna di ricerca 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara D’inca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Kovačić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Marchiori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 121 (1), pp.256-263</w:t>
+              <w:t xml:space="preserve">Histria antiqua</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17, pp.269-283</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01537554v1</w:t>
+                <w:t xml:space="preserve">hal-01537406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ostia Antica: Entrepôts d'Ostie et de Portus. Les Grandi Horrea d'Ostie</w:t>
               </w:r>
@@ -3073,51 +3073,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le port antique de Fos-sur-Mer et le canal de Marius dans le système portuaire d'Arles : un état des connaissances</w:t>
+                <w:t xml:space="preserve">The submerged monumental complex of the roman harbour of Fossae Marianae, Gulf of Fos, France. An overview of preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souen Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad El Amouri</w:t>
@@ -3135,548 +3135,548 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entre Mares. Emplazamiento, infraestructuras y organizacion de los puertos romanos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, M. Urteaga; A. Pizzo, Nov 2021, Irun, Espagne</w:t>
+              <w:t xml:space="preserve">Under the Mediterranean I. Studies in maritime archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stella Demesticha; Lucy Blue, Oct 2017, Nicosia, Cyprus. pp.181-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03564067v1</w:t>
+                <w:t xml:space="preserve">halshs-03407267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The submerged monumental complex of the roman harbour of Fossae Marianae, Gulf of Fos, France. An overview of preliminary results</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Marty</w:t>
+                <w:t xml:space="preserve">Studio geoarcheologico comparativo del Canale di Mario e del Canale Nord di Portus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grzegorz Skupinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rousse</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Under the Mediterranean I. Studies in maritime archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Stella Demesticha; Lucy Blue, Oct 2017, Nicosia, Cyprus. pp.181-194</w:t>
+              <w:t xml:space="preserve">VII Seminario Ostiense : Ostia, Porto e oltre: sguardi incrociati. Ricerche pluridisciplinari sui porti romani</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École française de Rome, Oct 2021, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03407267v1</w:t>
+                <w:t xml:space="preserve">halshs-03564170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studio geoarcheologico comparativo del Canale di Mario e del Canale Nord di Portus</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploitation et gestion des ressources à l'échelle d'une grande propriété impériale : Loron / Santa Marina en Istrie (Croatie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vaschalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetano Benčić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davor Munda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VII Seminario Ostiense : Ostia, Porto e oltre: sguardi incrociati. Ricerche pluridisciplinari sui porti romani</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École française de Rome, Oct 2021, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Territoires en Transition. La longue durée des relations peuplement-environnement en milieu côtier et insulaire de la Méditerranée septentrionale (de la Préhistoire au Moyen âge)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M. Čaušević-Bully; V. Bichet; E. Gauthier; H. Richard, Sep 2021, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03564170v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03449617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation et gestion des ressources à l'échelle d'une grande propriété impériale : Loron / Santa Marina en Istrie (Croatie)</w:t>
+                <w:t xml:space="preserve">Il canale di Mario tra Fos e Arles. Geoarcheologia del settore dei Marais du Vigueirat-Arles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Davor Munda</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minoru Uehara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joé Juncker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoires en Transition. La longue durée des relations peuplement-environnement en milieu côtier et insulaire de la Méditerranée septentrionale (de la Préhistoire au Moyen âge)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, M. Čaušević-Bully; V. Bichet; E. Gauthier; H. Richard, Sep 2021, Besançon, France</w:t>
+              <w:t xml:space="preserve">VII Seminario Ostiense : Ostia, Porto e oltre: sguardi incrociati. Ricerche pluridisciplinari sui porti romani</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École française de Rome, Oct 2021, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03449617v1</w:t>
+                <w:t xml:space="preserve">halshs-03564163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il canale di Mario tra Fos e Arles. Geoarcheologia del settore dei Marais du Vigueirat-Arles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le port antique de Fos-sur-Mer et le canal de Marius dans le système portuaire d'Arles : un état des connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souen Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad El Amouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rousse</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Joé Juncker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VII Seminario Ostiense : Ostia, Porto e oltre: sguardi incrociati. Ricerche pluridisciplinari sui porti romani</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École française de Rome, Oct 2021, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Entre Mares. Emplazamiento, infraestructuras y organizacion de los puertos romanos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M. Urteaga; A. Pizzo, Nov 2021, Irun, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03564163v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03564067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un grand four à amphores de l’atelier de Loron (Tar Vabriga, Croatie) : modélisation de la production et des besoins énergétiques</w:t>
               </w:r>
@@ -5417,514 +5417,514 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05032817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'économie des grands domaines d'Istrie : une approche multidisciplinaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
+                <w:t xml:space="preserve">Loron - Un grand atelier de productions d'amphores sur le territoire de Parentium-Porec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetano Benčić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Kovačić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davor Munda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">M. Čaušević-Bully; I. Radman-Livaja. </w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Tassaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Morana Čaušević-Bully; Ivan Radman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50 ans d’archéologie franco-croate / 50 godina hrvatsko-francuske suradnje u arheologiji</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Musée archéologique de Zagreb; Institut français, pp.49-51, 2021, 978 -953-8143-47-2</w:t>
+              <w:t xml:space="preserve">50 ans d’archéologie Franco-Croate = 50 Godina Hrvatsko-Francuske suradnje u arheologiji. [Catalogue de l'exposition, Archaeological Museum in Zagreb, 14 juin - 2 juillet 2021]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée archéologique de Zagreb; Institut français en Croatie, pp.40-44, 2021, 978 -953-8143-47-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03515301v1</w:t>
+                <w:t xml:space="preserve">hal-03515226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle étude d’un four à amphore dans le complexe artisanal de Loron (Tar Vabriga Torre Abrega, Croatie). Premiers résultats de l’étude archéologique et anthracologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Vaschalde</w:t>
+                <w:t xml:space="preserve">La villa maritime de Santa Marina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetano Benčić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davor Munda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rousse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">D. Van Limbergen; D. Taelman. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ivan Radman–Livaja; Morana Čaušević–Bully. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Exploitation of Raw Materials in the Roman World: A Closer Look at Producer-Resource Dynamics: Panel 4.4. Proceedings of the 19th International Congress of Classical Archaeology : Archaeology and Economy in the Ancient World (Cologne/Bonn 2018, Band 27)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">50 ans d’archéologie Franco-Croate = 50 Godina Hrvatsko-Francuske suradnje u arheologiji. [Catalogue de l'exposition, Archaeological Museum in Zagreb, 14 juin - 2 juillet 2021]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musée archéologique de Zagreb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.45-48, 2021, 978 -953-8143-47-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03449026v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loron - Un grand atelier de productions d'amphores sur le territoire de Parentium-Porec</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nouvelle étude d’un four à amphore dans le complexe artisanal de Loron (Tar Vabriga Torre Abrega, Croatie). Premiers résultats de l’étude archéologique et anthracologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vaschalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetano Benčić</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Morana Čaušević-Bully; Ivan Radman. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Van Limbergen; D. Taelman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50 ans d’archéologie Franco-Croate = 50 Godina Hrvatsko-Francuske suradnje u arheologiji. [Catalogue de l'exposition, Archaeological Museum in Zagreb, 14 juin - 2 juillet 2021]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Exploitation of Raw Materials in the Roman World: A Closer Look at Producer-Resource Dynamics: Panel 4.4. Proceedings of the 19th International Congress of Classical Archaeology : Archaeology and Economy in the Ancient World (Cologne/Bonn 2018, Band 27)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Propylaeum, pp.31-45, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11588/propylaeum.706.c10591⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03515226v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03449026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La villa maritime de Santa Marina</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Davor Munda</w:t>
+                <w:t xml:space="preserve">L'économie des grands domaines d'Istrie : une approche multidisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rousse</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Ivan Radman–Livaja; Morana Čaušević–Bully. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Piquès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Rovira Buendia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Tillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Čaušević-Bully; I. Radman-Livaja. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50 ans d’archéologie Franco-Croate = 50 Godina Hrvatsko-Francuske suradnje u arheologiji. [Catalogue de l'exposition, Archaeological Museum in Zagreb, 14 juin - 2 juillet 2021]</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.45-48, 2021, 978 -953-8143-47-2</w:t>
+              <w:t xml:space="preserve">50 ans d’archéologie franco-croate / 50 godina hrvatsko-francuske suradnje u arheologiji</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée archéologique de Zagreb; Institut français, pp.49-51, 2021, 978 -953-8143-47-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03515243v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cisterna della villa di Santa Marina presso il complesso di Loron (Tar Vabriga, Croazia)</w:t>
               </w:r>
@@ -6003,221 +6003,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03564692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Show must go on&amp;quot;. Recherches récentes sur le Parentin (Istrie, Croatie),</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paola Maggi</w:t>
+                <w:t xml:space="preserve">Un contexte funéraire atypique de la fin du XIIIe s. dans le complexe artisanal romain de Loron (Croatie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn de Larminat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rousse</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Alessandro Terrizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Valentino Nizzo. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bibere, ridere, gaudere, studere, hoc est vivere. Hommages à Francis Tassaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ausonius éditions, pp.365-376, 2018</w:t>
+              <w:t xml:space="preserve">Antropologia e archeologia a confronto: archeologia e antropologia della morte 1. La regola dell'eccezione. Atti dell Incontro Internazionale di Studi (Roma, 20-22 Maggio 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editorial Service System, pp.517-529, 2018, 978-88-8444-179-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02087580v1</w:t>
+                <w:t xml:space="preserve">hal-02059455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un contexte funéraire atypique de la fin du XIIIe s. dans le complexe artisanal romain de Loron (Croatie)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Solenn de Larminat</w:t>
+                <w:t xml:space="preserve">The Show must go on&amp;quot;. Recherches récentes sur le Parentin (Istrie, Croatie),</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Maggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rousse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antropologia e archeologia a confronto: archeologia e antropologia della morte 1. La regola dell'eccezione. Atti dell Incontro Internazionale di Studi (Roma, 20-22 Maggio 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editorial Service System, pp.517-529, 2018, 978-88-8444-179-9</w:t>
+              <w:t xml:space="preserve">Bibere, ridere, gaudere, studere, hoc est vivere. Hommages à Francis Tassaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius éditions, pp.365-376, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02059455v1</w:t>
+                <w:t xml:space="preserve">halshs-02087580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingénierie hydraulique et opérations de canalisation en Cisalpine : quels éléments de comparaison avec la Gaule Transalpine ?</w:t>
               </w:r>
@@ -6270,273 +6270,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03564486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les &amp;quot;grandi horrea&amp;quot; d'Ostie</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'alimentation en eau du complexe artisanal de Loron (Tar-Vabriga, Croatie) : analyse technique et fonction d'un grand réservoir d'eau et sa fontaine au sein de l'atelier d'amphores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rousse</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">B. Marin; C. Virlouvet. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio de Leonardis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Kovačić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Taffetani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N. Cucuzza; B.M. Giannattasio; S. Pallecchi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entrepôts et trafics annonaires en Méditerranée : Antiquité-Temps modernes</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archeologia delle produzioni ceramiche nel mondo antico. Spazi, prodotti, strumenti e tecniche, Atti del convegno (Genova 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Aracne, pp.157-174, 2016, Quaderni di Archeologia - Genova, 9788854897663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4399/97888548xxxxx12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01441802v1</w:t>
+                <w:t xml:space="preserve">halshs-03564675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'alimentation en eau du complexe artisanal de Loron (Tar-Vabriga, Croatie) : analyse technique et fonction d'un grand réservoir d'eau et sa fontaine au sein de l'atelier d'amphores</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les &amp;quot;grandi horrea&amp;quot; d'Ostie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Boetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Bukowiecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Monteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rousse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">N. Cucuzza; B.M. Giannattasio; S. Pallecchi. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Marin; C. Virlouvet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archeologia delle produzioni ceramiche nel mondo antico. Spazi, prodotti, strumenti e tecniche, Atti del convegno (Genova 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1, Aracne, pp.157-174, 2016, Quaderni di Archeologia - Genova, 9788854897663. </w:t>
+              <w:t xml:space="preserve">Entrepôts et trafics annonaires en Méditerranée : Antiquité-Temps modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 322, </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4399/97888548xxxxx12⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ecole française de Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.177-226, 2016, Collection de l'Ecole française de Rome, 978-2-7283-1188-0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03564675v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01441802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’étude archéo-anthropologique des sépultures en amphores</w:t>
               </w:r>
@@ -6761,51 +6761,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minoru Uehara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joé Juncker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6883,51 +6883,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minoru Uehara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grzegorz Skupinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7115,51 +7115,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minoru Uehara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grzegorz Skupinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8122,51 +8122,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A4ABD237"/>
+    <w:nsid w:val="F59E799B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8353,51 +8353,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-rousse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9201-4893" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123308550" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979764v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#233; Juncker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rousse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Skupinski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Quesnel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105034" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463181v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105078" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03662916v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Ben&#269;i&#263;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davor Munda" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Bartoli&#263; Siroti&#263;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.5098" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564428v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03227384v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souen Fontaine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad El Amouri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03449190v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Welc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Bencic" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/sq.2020.133752" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03227363v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03227450v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Landur&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2019.1980" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02049735v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Gergeta Soton&#269;i&#263;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.2043" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537476v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Carre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kova&#269;i&#263;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Tassaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537484v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537503v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.2009.10534" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768256v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.217" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537370v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Marchiori" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Marion" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Rosada" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537528v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537544v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537538v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara D&#8217;inca" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537552v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537406v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537554v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710208v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bukowiecki" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monteix" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792157v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05543784v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Ciucci" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453481v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720490v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carayon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564067v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407267v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564170v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vella" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vittori" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03449617v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564163v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Uehara" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03566124v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Tiago-Seoane" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564213v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03566128v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564216v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03566139v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479481v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Boetto" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goiran" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479500v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Mazzini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bravard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03449355v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122479v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaniewski" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02122522v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Tillier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte de Bruxelles" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514865v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn de Larminat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Alessandro Terrizzi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856035v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Botte" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/archaeonautica-22/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407424v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Baika" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Courrier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285513v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781003277613-4/geoarchaeology-archaeology-navigable-canals-river-deltas-roman-period-ferr%C3%A9ol-salomon-corinne-rousse?context=ubx&amp;amp;refId=50b1b140-d82b-4e52-9460-ec00e9c64450" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003277613-4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869453v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032817v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515301v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Piqu&#232;s" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira Buendia" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03449026v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Brossier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/propylaeum.706.c10591" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515226v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515243v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amz.hr/hr/izlozbe/arhiva-izlozbi/2021/50-godina-hrvatsko-francuske-suradnje-u-arheologiji/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564692v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Maggi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087580v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059455v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564486v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441802v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications.efrome.it/opencms/opencms/menu/catalogo/index.html?id=1&amp;amp;titolo=Entrep%C3%B4ts&amp;amp;ricerca=D" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564675v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio de Leonardis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Taffetani" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4399/97888548xxxxx12" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03470930v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478709v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03565644v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564374v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515613v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Koncani Uha&#269;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03565690v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515599v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515587v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172966v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515581v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515573v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023749v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bats" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bromblet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515569v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-rousse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9201-4893" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123308550" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979764v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#233; Juncker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rousse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Skupinski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Quesnel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105034" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463181v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105078" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03662916v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Ben&#269;i&#263;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davor Munda" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Bartoli&#263; Siroti&#263;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.5098" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564428v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03227384v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souen Fontaine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad El Amouri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03449190v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Welc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Bencic" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/sq.2020.133752" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03227363v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03227450v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Landur&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2019.1980" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02049735v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Gergeta Soton&#269;i&#263;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.2043" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537476v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Carre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kova&#269;i&#263;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Tassaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537503v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.2009.10534" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768256v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.217" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537484v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537370v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Marchiori" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Marion" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Rosada" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537528v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537544v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537538v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara D&#8217;inca" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537552v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537554v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537406v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710208v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bukowiecki" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monteix" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792157v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05543784v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Ciucci" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453481v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720490v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carayon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407267v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564170v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vella" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vittori" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03449617v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564163v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Uehara" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564067v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03566124v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Tiago-Seoane" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564213v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03566128v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564216v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03566139v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479481v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Boetto" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goiran" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479500v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Mazzini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bravard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03449355v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122479v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaniewski" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02122522v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Tillier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte de Bruxelles" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514865v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn de Larminat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Alessandro Terrizzi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856035v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Botte" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/archaeonautica-22/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407424v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Baika" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Courrier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285513v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781003277613-4/geoarchaeology-archaeology-navigable-canals-river-deltas-roman-period-ferr%C3%A9ol-salomon-corinne-rousse?context=ubx&amp;amp;refId=50b1b140-d82b-4e52-9460-ec00e9c64450" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003277613-4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869453v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032817v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515226v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515243v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amz.hr/hr/izlozbe/arhiva-izlozbi/2021/50-godina-hrvatsko-francuske-suradnje-u-arheologiji/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03449026v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Brossier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/propylaeum.706.c10591" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515301v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Piqu&#232;s" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira Buendia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564692v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Maggi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059455v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087580v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564486v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564675v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio de Leonardis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Taffetani" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4399/97888548xxxxx12" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441802v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications.efrome.it/opencms/opencms/menu/catalogo/index.html?id=1&amp;amp;titolo=Entrep%C3%B4ts&amp;amp;ricerca=D" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03470930v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478709v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03565644v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564374v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515613v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Koncani Uha&#269;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03565690v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515599v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515587v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172966v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515581v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515573v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023749v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bats" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bromblet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515569v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>