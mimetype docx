--- v0 (2026-03-18)
+++ v1 (2026-05-03)
@@ -483,256 +483,256 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hommage. Y. Solier (1930-2019)</w:t>
+                <w:t xml:space="preserve">Paysages et cadastres de l’Antiquité. Chronique 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Gailledrat</w:t>
+                <w:t xml:space="preserve">Monique Clavel-Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Pala</w:t>
+                <w:t xml:space="preserve">Jean Peyras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Andersch Goodfellow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elian Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Documents d'archéologie méridionale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 49/1 (49/1), pp.206-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dha.491.0201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04853090v1</w:t>
+                <w:t xml:space="preserve">hal-04368783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paysages et cadastres de l’Antiquité. Chronique 2023</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Peyras</w:t>
+                <w:t xml:space="preserve">Hommage. Y. Solier (1930-2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gailledrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Documents d'archéologie méridionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 45, pp.9-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04368783v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le port de Narbonne</w:t>
               </w:r>
@@ -800,51 +800,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des pressoirs découverts à Port-la-Nautique, Narbonne (Aude) : huile ou vin ? Paysages et cadastres de l’Antiquité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andersch Goodfellow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 47/1, pp.169-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1185,64 +1185,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysages et cadastres de l’Antiquité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Clavel-Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Peyras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1572,243 +1572,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03085598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaeoenvironmental and archaeological records for the reconstruction of the ancient landscape of the Roman harbour of Narbonne (Aude, France)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">À la charnière du Bas-Empire et du haut Moyen-Âge : vaisselle en verre du Ve siècle ap. J.-C. à Port-la-Nouvelle (Aude)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphanie Raux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 48, pp.23-24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01679492v1</w:t>
+                <w:t xml:space="preserve">halshs-04814878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la charnière du Bas-Empire et du haut Moyen-Âge : vaisselle en verre du Ve siècle ap. J.-C. à Port-la-Nouvelle (Aude)</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Palaeoenvironmental and archaeological records for the reconstruction of the ancient landscape of the Roman harbour of Narbonne (Aude, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Faisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Labussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cavero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 463, pp.124 - 139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2017.03.072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04814878v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01679492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amphores africaines provenant du dépotoir portuaire de Port-la-Nautique (fin Ier av.-Ier s. ap J.-C.). Données archéologiques et archéométriques,</w:t>
               </w:r>
@@ -1892,1154 +1892,1154 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01845744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marinesque (Loupian, Hérault) : un relais routier sur la voie Domitienne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le vivier augustéen du Lac-de-Capelles à Port-la-Nautique (Narbonne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iouri Bermond</w:t>
+                <w:t xml:space="preserve">Clément Flaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Christol</w:t>
+                <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Feugère</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nùria Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Les ports dans l’espace méditerranéen antique, Narbonne et les systèmes portuaires fluvio-lagunaires, supplément 44, pp.87-97</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01845850v1</w:t>
+                <w:t xml:space="preserve">hal-01443835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospections géophysiques multi-méthodes de structures portuaires antiques à Narbonne (Aude, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'embouchure du fleuve antique dans les étangs narbonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Labussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Julien Cavero</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Les ports dans l’espace méditerranéen antique, Narbonne et les systèmes portuaires fluvio-lagunaires, supplément 44, pp.59-69</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01443793v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01443814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'embouchure du fleuve antique dans les étangs narbonnais</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Marinesque (Loupian, Hérault) : un relais routier sur la voie Domitienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iouri Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Christol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pellecuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Stations routières en Gaule romaine, 73 (1), pp.41-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gallia.457⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01443814v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01845850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman spectroscopy analysis of terra sigillata : the yellow pigment of marbled sigillata</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tian Wang</w:t>
+                <w:t xml:space="preserve">Prospections géophysiques multi-méthodes de structures portuaires antiques à Narbonne (Aude, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Sciau</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesse Groenen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adrien Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cavero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 47, pp.1522-1527 </w:t>
+              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 40, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jrs.4906⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/archeosciences.4732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01431909v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01443793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underwater construction and maintenance : a wreck from Late Antiquity used to repair a breach in the bank of the Narbonne harbor channel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Andersch Goodfellow</w:t>
+                <w:t xml:space="preserve">Raman spectroscopy analysis of terra sigillata : the yellow pigment of marbled sigillata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tian Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sciau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Letuppe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corinne Sanchez</w:t>
+                <w:t xml:space="preserve">Jesse Groenen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Skyllis, Journal for Underwater Archaeology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 47, pp.1522-1527 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jrs.4906⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01431916v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01431909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le vivier augustéen du Lac-de-Capelles à Port-la-Nautique (Narbonne)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Flaux</w:t>
+                <w:t xml:space="preserve">Underwater construction and maintenance : a wreck from Late Antiquity used to repair a breach in the bank of the Narbonne harbor channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Andersch Goodfellow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Letuppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Les ports dans l’espace méditerranéen antique, Narbonne et les systèmes portuaires fluvio-lagunaires, supplément 44, pp.87-97</w:t>
+              <w:t xml:space="preserve">Skyllis, Journal for Underwater Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15, pp.33-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01443835v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01431916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene palaeoenvironnements of the Bages-Sigean lagoon (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les ports de Narbonne antique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Duperron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Dolez</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Mauné</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geobios</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue archéologique/Bulletin de la SFAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1, pp.137-145</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01430777v1</w:t>
+                <w:t xml:space="preserve">hal-01431627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of terra sigillata technolgy from Italy to Gaul through a multi-technique approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Robert Sablayrolles</w:t>
+                <w:t xml:space="preserve">Holocene palaeoenvironnements of the Bages-Sigean lagoon (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Dolez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Salel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bruneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Colpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4JA00367E⟩</w:t>
+              <w:t xml:space="preserve">Geobios</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (4), pp.297-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geobios.2015.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02135447v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ports de Narbonne antique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of terra sigillata technolgy from Italy to Gaul through a multi-technique approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoanna Leon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sciau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Passelac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Sablayrolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique/Bulletin de la SFAC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30, pp.658-665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4JA00367E⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01431627v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02135447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modalités du démantèlement des lieux de culte et politique de grands travaux de l’Antiquité tardive à &amp;lt;i&amp;gt;Narbo Martius&amp;lt;/i&amp;gt;</w:t>
               </w:r>
@@ -3064,51 +3064,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ginouvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambroise Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3271,51 +3271,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques objets fonctionnels sur le site de débarcadère antique de Port-la-Nautique à Narbonne (F, Aude)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Raux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3392,51 +3392,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Jézégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cavero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Mathé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3559,628 +3559,628 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01431696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céramiques campaniennes de Bordeaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un dispositif de cuisson original en Languedoc dans l'Antiquité : les fours à pain à cloche mobile en céramique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barberan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Piquès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Raux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Sireix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquitania</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Actes du congrès de la Société française d'étude de la céramique antique en Gaule</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, p. 257-271</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01761903v1</w:t>
+                <w:t xml:space="preserve">halshs-00787810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un dispositif de cuisson original en Languedoc dans l'Antiquité : les fours à pain à cloche mobile en céramique.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Céramiques campaniennes de Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sireix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du congrès de la Société française d'étude de la céramique antique en Gaule</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquitania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, XXII, pp.309-317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/aquit.2006.1158⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00787810v1</w:t>
+                <w:t xml:space="preserve">hal-01761903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les céramiques de la fouille de la place et du sous-sol du portique ouest</w:t>
+                <w:t xml:space="preserve">Les céramiques des sondages 2003 : étude préliminaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Lesvigne</w:t>
+                <w:t xml:space="preserve">Laurence Cavalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anatolia antiqua = Eski anadolu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, Fouilles de l'agora de Smyrne : rapport sur la campagne 2004, pp.374-377</w:t>
+              <w:t xml:space="preserve">, 2005, Fouilles de l'Agora de Smyrne : Rapport sur la campagne de 2004, pp.404-420</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01431662v1</w:t>
+                <w:t xml:space="preserve">hal-01431648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aménagements hydrauliques et paysage rural de Narbonnaise à Mailhac (Aude)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les céramiques de la fouille de la place et du sous-sol du portique ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselyne Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romana Harfouche</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Poupet</w:t>
+                <w:t xml:space="preserve">Marie Lesvigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Anatolia antiqua = Eski anadolu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Fouilles de l'agora de Smyrne : rapport sur la campagne 2004, pp.374-377</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00009249v1</w:t>
+                <w:t xml:space="preserve">hal-01431662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un atelier de production sur le territoire des Pétrucores : le site de &amp;quot;Chaurieux-la Pierre-Branlante&amp;quot; à Siorac-de-Ribérac (Dordogne), Premières observations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aménagements hydrauliques et paysage rural de Narbonnaise à Mailhac (Aude)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romana Harfouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Tranchon</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Poupet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Documents d'archéologie et d'histoire périgourdines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Aqueducs de la Gaule méditerranéenne, 62, pp.119-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/galia.2005.3225⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01431687v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00009249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les céramiques des sondages 2003 : étude préliminaire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un atelier de production sur le territoire des Pétrucores : le site de &amp;quot;Chaurieux-la Pierre-Branlante&amp;quot; à Siorac-de-Ribérac (Dordogne), Premières observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abauzit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Guillin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Cavalier</w:t>
+                <w:t xml:space="preserve">J. Tranchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anatolia antiqua = Eski anadolu</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Fouilles de l'Agora de Smyrne : Rapport sur la campagne de 2004, pp.404-420</w:t>
+              <w:t xml:space="preserve">Documents d'archéologie et d'histoire périgourdines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 20, pp.45-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01431648v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01431687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les productions précoces de type italique, les présigillées de Narbonne</w:t>
               </w:r>
@@ -4365,51 +4365,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une production de céramique à vernis noir dans la région de Béziers (Hérault) entre la fin du IIe s. et le milieu du Ier s. av. J.-C. : emprunt indigène ou présence italienne précoce ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mauné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4540,51 +4540,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janne Blichert-Toft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Flaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les 45èmes Rencontres internationales d’Histoire et d’Archéologie de Nice Côte d’Azur. Océans, littoraux, îles et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Nice, France</w:t>
@@ -4607,273 +4607,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05440212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les horrea de Narbonne</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Une lecture environnementale de Narbo Martius par le plomb au cours de l’Antiquité romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iscia Codjo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Delile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janne Blichert-Toft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Flaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horrea. Luoghi, economia e società nel mondo romano.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Parco archeologico del Colosseo, Dec 2024, Rome, Italie</w:t>
+              <w:t xml:space="preserve">29e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04845997v1</w:t>
+                <w:t xml:space="preserve">hal-05440214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une lecture environnementale de Narbo Martius par le plomb au cours de l’Antiquité romaine</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les horrea de Narbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ginouvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Vacassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Luisa Bonsangue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Horrea. Luoghi, economia e società nel mondo romano.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Parco archeologico del Colosseo, Dec 2024, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05440214v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire et valorisation du patrimoine variétal de l’olivier en Occitanie méditerranéenne : approche multiscalaire et intégrative d’un héritage culturel et biologique exceptionnel</w:t>
               </w:r>
@@ -4997,51 +4997,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narbonne et son territoire. Exploitation, utilisation et rejets des matériaux polluants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cavero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Delile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5174,51 +5174,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture monumentale et domestique à Narbonne à l'époque tardo-républicaine : réexamen de données anciennes et apport des fouilles récentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Maligorne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5332,1140 +5332,1123 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02143108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What’s new on the menu ? Plant food consumption and trade in Roman Lattara (Lattes, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approches de la paléogéographique de deux sites archéologiques en zones littorales par méthodes géophysiques : études préliminaires à l’implantation de carottages paléoenvironnementaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Faisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Núria Rovira</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Camus Adrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Flaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th annual meeting of the EAA « Reflecting futures »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">26e Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02125419v1</w:t>
+                <w:t xml:space="preserve">hal-03050677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches de la paléogéographique de deux sites archéologiques en zones littorales par méthodes géophysiques : études préliminaires à l’implantation de carottages paléoenvironnementaux</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Camille Faisse</w:t>
+                <w:t xml:space="preserve">What’s new on the menu ? Plant food consumption and trade in Roman Lattara (Lattes, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camus Adrien</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Margaux Tillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Piquès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">24th annual meeting of the EAA « Reflecting futures »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03050677v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02125419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faciès céramiques dans le couloir Aude-Garonne (IIe s. av.-Ve s. apr. J.-C.). SFECAG, Actes du Congrès de Narbonne, 2017, p. 177-214.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Barberan</w:t>
+                <w:t xml:space="preserve">Premières données sur le faciès tibérien de l’établissement littoral de Saint-Martin à Gruissan (Aude)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Duperron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Sanchez</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Scrinzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Carrato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de Narbonne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Narbonne, France</w:t>
+              <w:t xml:space="preserve">SFECAG, Actes du congrès de Narbonne du 25 au 28 mai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Narbonne, France. p. 51-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01739712v1</w:t>
+                <w:t xml:space="preserve">halshs-01850907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaisselle et amphores dans les remblais pré-augustéens de 14 quai d’Alsace à Narbonne</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un contexte urbain de la fin du Ier s. apr. J.-C. et du début du IIe s. siècle : le site de la rue de Catalogne à Narbonne (Aude)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Canut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFECAG Actes du congrès du 25 au 28 mai</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Narbonne, France. p. 73-88</w:t>
+              <w:t xml:space="preserve">Actes du congrès de Narbonne du 25 au 28 mai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Narbonne, France. p. 13-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01850903v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01850906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospections géophysiques multi-méthodes et multi-échelles pour la description des milieux littoraux : études préliminaires à l’implantation de carottages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camus Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïsse Camille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Flaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème colloque international du GMPCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GMPCA, UMR 6566 CReAAH, Apr 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01556547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note sur la production de terres cuites décoratives et architecturales de l’atelier de Port-la-Nautique à Narbonne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Faciès céramiques dans le couloir Aude-Garonne (IIe s. av.-Ve s. apr. J.-C.). SFECAG, Actes du Congrès de Narbonne, 2017, p. 177-214.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Passelac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barberan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Bellet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guilhem Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFECAG, Actes du congrès de Narbonne du 25 au 28 mai </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Narbonne, France. p. 451-455</w:t>
+              <w:t xml:space="preserve">Congrès de Narbonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01850901v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01739712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une stratigraphie du Ier s. av. n. è. sur un relais routier au bord de la voie Domitienne (Marinesque, Loupian, Hérault)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vaisselle et amphores dans les remblais pré-augustéens de 14 quai d’Alsace à Narbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rascalou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verònica Martínez Ferreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ginouvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iouri Bermond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Actes du congrès de Narbonne du 25 au 28 mai</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Narbonne, France. p. 375-383</w:t>
+              <w:t xml:space="preserve">SFECAG Actes du congrès du 25 au 28 mai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Narbonne, France. p. 73-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01850905v1</w:t>
+                <w:t xml:space="preserve">halshs-01850903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premières données sur le faciès tibérien de l’établissement littoral de Saint-Martin à Gruissan (Aude)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Note sur la production de terres cuites décoratives et architecturales de l’atelier de Port-la-Nautique à Narbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Carrato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Andersch Goodfellow</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFECAG, Actes du congrès de Narbonne du 25 au 28 mai</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Narbonne, France. p. 51-72</w:t>
+              <w:t xml:space="preserve">SFECAG, Actes du congrès de Narbonne du 25 au 28 mai </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Narbonne, France. p. 451-455</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01850907v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01850901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un contexte urbain de la fin du Ier s. apr. J.-C. et du début du IIe s. siècle : le site de la rue de Catalogne à Narbonne (Aude)</w:t>
+                <w:t xml:space="preserve">Une stratigraphie du Ier s. av. n. è. sur un relais routier au bord de la voie Domitienne (Marinesque, Loupian, Hérault)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Canut</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iouri Bermond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du congrès de Narbonne du 25 au 28 mai</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Narbonne, France. p. 13-34</w:t>
+              <w:t xml:space="preserve"> Actes du congrès de Narbonne du 25 au 28 mai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Narbonne, France. p. 375-383</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01850906v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01850905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Économie végétale et paysages en Narbonnais d’après l’analyse archéobotanique multiproxies du vivier antique de Capelles (Aude, France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Wicha</w:t>
+                <w:t xml:space="preserve">Une stratigraphie des Ier et IIe siècles après J.-C. dans l'établissement littoral de Saint-Martin à Gruissan (Aude)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Duperron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Corbineau</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aline Doniga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie végétale et paysages en Narbonnais d’après l’analyse archéobotanique multiproxies du vivier antique de Capelles (Aude, France). 11èmes Rencontres d’archéobotanique “Agriculture et exploitation des ressources végétales de la Préhistoire à aujourd’hui”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Borg, Allemagne</w:t>
+              <w:t xml:space="preserve">SFECAG, Actes du congrès d’Autun</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Autun, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01740374v1</w:t>
+                <w:t xml:space="preserve">hal-01851017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of iron (II) sulfides in wet archaeological woods: the wreck of Mandirac (IV th century, antique ports of Narbonne, France)</w:t>
               </w:r>
@@ -6576,90 +6559,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Économie végétale et paysages antiques des étangs narbonnais (Aude, France) : analyses archéobotaniques pluridisciplinaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Wicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Dolez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6687,501 +6670,518 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01740382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une stratigraphie des Ier et IIe siècles après J.-C. dans l'établissement littoral de Saint-Martin à Gruissan (Aude)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Économie végétale et paysages en Narbonnais d’après l’analyse archéobotanique multiproxies du vivier antique de Capelles (Aude, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Tillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Wicha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Corbineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Dolez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFECAG, Actes du congrès d’Autun</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Autun, France</w:t>
+              <w:t xml:space="preserve">Économie végétale et paysages en Narbonnais d’après l’analyse archéobotanique multiproxies du vivier antique de Capelles (Aude, France). 11èmes Rencontres d’archéobotanique “Agriculture et exploitation des ressources végétales de la Préhistoire à aujourd’hui”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Borg, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851017v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01740374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geophysical investigations into the Roman Port System of Narbonne</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
+                <w:t xml:space="preserve">Sauces and salted-fishes for sailors. Palaeocontent analysis of Latium jars from Gallia Narbonensis’ ports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camus Adrien</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Margaux Tillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Djaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Harbours as objects of interdisciplinary research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Kiel, Germany</w:t>
+              <w:t xml:space="preserve">18th Meeting of the Fish Remains Working Group (FRWG). Fishing through time – Archaeoichthyology, biodiversity, ecology and human impact on aquatic environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Museu da Sociedade de Geografia de Lisboa, Sep 2015, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01979431v1</w:t>
+                <w:t xml:space="preserve">halshs-02156235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economie végétale et paysages en Narbonnais d’après l’analyse archéobotanique multiproxis du vivier antique de Capelles (Aude)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Carayon</w:t>
+                <w:t xml:space="preserve">Geophysical investigations into the Roman Port System of Narbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camus Adrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cavero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Faisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Rencontres d’Archéobotanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Perg-Borg, Allemagne</w:t>
+              <w:t xml:space="preserve">Harbours as objects of interdisciplinary research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Kiel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02125619v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sauces and salted-fishes for sailors. Palaeocontent analysis of Latium jars from Gallia Narbonensis’ ports</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Economie végétale et paysages en Narbonnais d’après l’analyse archéobotanique multiproxis du vivier antique de Capelles (Aude)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Wicha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Corbineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Dolez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Meeting of the Fish Remains Working Group (FRWG). Fishing through time – Archaeoichthyology, biodiversity, ecology and human impact on aquatic environments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Museu da Sociedade de Geografia de Lisboa, Sep 2015, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">11ème Rencontres d’Archéobotanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Perg-Borg, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02156235v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02125619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le puits 41 de l’oppidum de l’Ermitage d’Agen (Lot-et-Garonne) : aperçu du faciès amphorique et questions de chronologie</w:t>
               </w:r>
@@ -7256,355 +7256,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01537297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des seaux gravés sur anses d’amphores, témoins de l'activité des premiers boulangers gaulois?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Faciès de consommation et mode d'approvisionnement des céramiques communes en Aquitaine romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sireix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFECAG, Actes du congrès de Poitiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Poitiers, France. p. 431-436</w:t>
+              <w:t xml:space="preserve">Les céramiques communes comprises dans leur contexte régional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Lyon, France. p. 59-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01851013v1</w:t>
+                <w:t xml:space="preserve">halshs-00741362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faciès de consommation et mode d'approvisionnement des céramiques communes en Aquitaine romaine</w:t>
+                <w:t xml:space="preserve">Un projet collectif de recherche sur les ports antiques de Narbonne : approche paléogéographique et prospections subaquatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Sireix</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cavero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanz Günter-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Storch Klaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les céramiques communes comprises dans leur contexte régional</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Lyon, France. p. 59-74</w:t>
+              <w:t xml:space="preserve">Les plaines littorales en Méditerranée nord-occidentale. Regards croisés d'histoire, d'archéologie et de géographie de la Protohistoire au Moyen-Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Capestang, France. p. 205-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00741362v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00741357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un projet collectif de recherche sur les ports antiques de Narbonne : approche paléogéographique et prospections subaquatiques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Cavero</w:t>
+                <w:t xml:space="preserve">Des seaux gravés sur anses d’amphores, témoins de l'activité des premiers boulangers gaulois?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanz Günter-Martin</w:t>
+                <w:t xml:space="preserve">Annie Bolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storch Klaus</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Maniquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les plaines littorales en Méditerranée nord-occidentale. Regards croisés d'histoire, d'archéologie et de géographie de la Protohistoire au Moyen-Âge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Capestang, France. p. 205-224</w:t>
+              <w:t xml:space="preserve">SFECAG, Actes du congrès de Poitiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Poitiers, France. pp.431-436</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00741357v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un témoignage archéologique de salines à Narbonne (Aude) : la découverte d'une machine à élévation d'eau</w:t>
               </w:r>
@@ -7685,77 +7685,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A geo-archaeological research about the Roman Harbours of Narbonne : earth and underwater survey and GIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Jézégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cavero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Druez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanz Günter-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7948,51 +7948,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Carrato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8037,821 +8037,821 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00741378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deux établissements ruraux de la fin du Second âge du Fer sur le contournement nord de Marmande (Lot-et-Garonne)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Narbonne, la ville et ses ports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cavero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’âge du Fer en Aquitaine et sur ses marges. Mobilité des personnes, migrations des idées, circulations des biens dans l’espace européen à l’âge du Fer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFEAF, Jun 2011, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Fréjus romaine, la ville et son territoire. Les agglomérations de Narbonnaise, des Alpes-Maritimes et de Cisalpine à travers la recherche archéologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Fréjus, France. p. 211-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01851016v1</w:t>
+                <w:t xml:space="preserve">halshs-00741399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narbonne, la ville et ses ports</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Deux établissements ruraux de la fin du Second âge du Fer sur le contournement nord de Marmande (Lot-et-Garonne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Béhague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Alcantara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Boulogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gauduchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fréjus romaine, la ville et son territoire. Les agglomérations de Narbonnaise, des Alpes-Maritimes et de Cisalpine à travers la recherche archéologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Fréjus, France. p. 211-224</w:t>
+              <w:t xml:space="preserve">L’âge du Fer en Aquitaine et sur ses marges. Mobilité des personnes, migrations des idées, circulations des biens dans l’espace européen à l’âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFEAF, Jun 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00741399v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches géophysiques de structures portuaires : application aux sites du Fâ (17), de Brion (33) et de Mandirac (11)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Druez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les structures portuaires de l’arc atlantique dans l’Antiquité, Bilan et perspectives de recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Bordeaux, France. p. 95-103</w:t>
+              <w:t xml:space="preserve">Les structures portuaires de l'arc atlantique dans l'Antiquité, bilan et perspectives de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, La Rochelle, France. p. 95-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01851012v1</w:t>
+                <w:t xml:space="preserve">halshs-00741256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ports antiques de Narbonne : approche méthodologique et premiers résultats</w:t>
+                <w:t xml:space="preserve">L'apport de nouvelles recherches pluridisciplinaires à la compréhension des aménagements portuaires de Narbonne antique (11)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Jézégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cavero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hanz Günter-Martin</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Druez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les structures portuaires de l'arc atlantique dans l'Antiquité, bilan et perspectives de recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, La Rochelle, France. p. 121-147</w:t>
+              <w:t xml:space="preserve">Archéologie des rivages méditerranées : 50 ans de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Arles, France. p. 99-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00741246v1</w:t>
+                <w:t xml:space="preserve">halshs-00741309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faciès d'époque augustéenne sur l'axe aquitain</w:t>
+                <w:t xml:space="preserve">Les ports antiques de Narbonne : approche méthodologique et premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cavero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanz Günter-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">S.F.E.C.A.G., congrès Chelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Chelles, France. p. 39-72</w:t>
+              <w:t xml:space="preserve">Les structures portuaires de l'arc atlantique dans l'Antiquité, bilan et perspectives de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, La Rochelle, France. p. 121-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00741433v1</w:t>
+                <w:t xml:space="preserve">halshs-00741246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches géophysiques de structures portuaires : application aux sites du Fâ (17), de Brion (33) et de Mandirac (11)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Druez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marion Druez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les structures portuaires de l'arc atlantique dans l'Antiquité, bilan et perspectives de recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, La Rochelle, France. p. 95-103</w:t>
+              <w:t xml:space="preserve">Les structures portuaires de l’arc atlantique dans l’Antiquité, Bilan et perspectives de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Bordeaux, France. p. 95-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00741256v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'apport de nouvelles recherches pluridisciplinaires à la compréhension des aménagements portuaires de Narbonne antique (11)</w:t>
+                <w:t xml:space="preserve">Faciès d'époque augustéenne sur l'axe aquitain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sireix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Genin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie des rivages méditerranées : 50 ans de recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Arles, France. p. 99-106</w:t>
+              <w:t xml:space="preserve">S.F.E.C.A.G., congrès Chelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Chelles, France. p. 39-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00741309v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00741433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production et Consommation des céramiques communes de la colonie romaine de Narbonne (IIe s. av. / IIIe s. ap. J.-C.)</w:t>
               </w:r>
@@ -9165,103 +9165,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection subaquatique par sondeur de sédiment et constitution d'un S.I.G. dans le cadre d'une recherche pluridisciplinaire sur le système portuaire narbonnais dans l'Antiquité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cavero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanz Günter-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Jézégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Storch Klaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">132e congrès du C.T.H.S.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Arles, France. pp.179-202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9558,77 +9558,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Claude Mauné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvéréano Sarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Raux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international de la SFECAG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Vallauris-Marseille, France. p. 403-430</w:t>
@@ -9709,51 +9709,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Raux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international annuel de la SFECAG: "Les céramiques communes de Marseille à Gênes du IIe s. av. J.-C au IIIe s. apr. J.-C."</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFECAG, May 2004, Vallauris Golfe-Juan, France. pp.403-430</w:t>
@@ -9864,51 +9864,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour des oppida de Montlaurès (Narbonne, Aude) et de Saint-Siméon (Pézénas, Hérault) : méthodes et résultats d'une recherche sur le territoire vivrier de deux agglomérations protohistoriques (VIe et Ve s. av. n. è.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Anne de Chazelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mauné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ropiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9953,394 +9953,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01432505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’établissement rural des Jurièires Basses à Puissalicon (Hérault) Ier s.-VIème s. ap. J.-C. : contribution à l’histoire des campagnes de la cité de Béziers dans l'Antiquité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mauné</w:t>
+                <w:t xml:space="preserve">Des tuyaux estampillés récemment découverts à Puisserguier (Hérault)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ginouvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Bouchette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du deuxième colloque européen de Béziers : Cité et territoire, 24-26 octobre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, Paris, France. p. 73-121</w:t>
+              <w:t xml:space="preserve">SFECAG, Actes du congrès d’Istres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Istres, France. p. 247-250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01851015v1</w:t>
+                <w:t xml:space="preserve">hal-01851014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note sur un lot d'amphores du Ve siècle de notre ère à Narbonne (Aude).</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Pieri</w:t>
+                <w:t xml:space="preserve">L’établissement rural des Jurièires Basses à Puissalicon (Hérault) Ier s.-VIème s. ap. J.-C. : contribution à l’histoire des campagnes de la cité de Béziers dans l'Antiquité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mauné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bouchette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remarques sur un lot d'amphores du Ve siècle de notre ère à Narbonne (Aude)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Istres, France. pp.117-122</w:t>
+              <w:t xml:space="preserve">Actes du deuxième colloque européen de Béziers : Cité et territoire, 24-26 octobre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Paris, France. p. 73-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00581033v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation des systèmes d’enregistrement à une étude régionale des céramiques gallo-romaines, l’exemple de Narbonne et du Narbonnais</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Note sur un lot d'amphores du Ve siècle de notre ère à Narbonne (Aude).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Alessandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La quantification des céramiques, conditions et protocole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Glux-en-Glenne, France. p. 59-63</w:t>
+              <w:t xml:space="preserve">Remarques sur un lot d'amphores du Ve siècle de notre ère à Narbonne (Aude)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Istres, France. pp.117-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851004v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00581033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des tuyaux estampillés récemment découverts à Puisserguier (Hérault)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptation des systèmes d’enregistrement à une étude régionale des céramiques gallo-romaines, l’exemple de Narbonne et du Narbonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFECAG, Actes du congrès d’Istres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Istres, France. p. 247-250</w:t>
+              <w:t xml:space="preserve">La quantification des céramiques, conditions et protocole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Glux-en-Glenne, France. p. 59-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01851014v1</w:t>
+                <w:t xml:space="preserve">hal-01851004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10371,51 +10371,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Pyrhover : Production, circulation et usages du verre dans le Languedoc Méditerranéen, de la Protohistoire à la fin du Moyen Âge : Nouveaux apports de l'archéologie et de l'archéométrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Commandré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Raux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10509,51 +10509,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Faisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cavero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Jézégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10608,51 +10608,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New data about sauces and salted-fishes from the analysis of the paléocontent of Roman jars and amphorae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Cibecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11092,51 +11092,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sous les vignes de Mailhac. Archéologie d'un village languedocien.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Beylier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gailledrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ginouvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11585,1364 +11585,1364 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ports et sites littoraux à l’époque romaine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le port urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ginouvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Cavero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Escale en Méditerranée Romaine. Les ports antiques de Narbonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Actes Sud; Errance &amp; Picard, pp.80-84, 2024</w:t>
+              <w:t xml:space="preserve">, pp.89-90, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04855289v1</w:t>
+                <w:t xml:space="preserve">hal-04855297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Port-la-Nautique (Narbonne, France) : une villa maritime en contexte portuaire</w:t>
+                <w:t xml:space="preserve">Ports et sites littoraux à l’époque romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cavero</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vivien Mathé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Villae maritimae del Mediterraneo occidentale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Escale en Méditerranée Romaine. Les ports antiques de Narbonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Actes Sud; Errance &amp; Picard, pp.80-84, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04850109v1</w:t>
+                <w:t xml:space="preserve">hal-04855289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Las vias fluviales de la Galia y el comercio de las cerámicas</w:t>
+                <w:t xml:space="preserve">Port-la-Nautique (Narbonne, France) : une villa maritime en contexte portuaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cavero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Andersch Goodfellow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Mathé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Los cursos fluviales en Hispania, vías de comercio cerámico, VI congreso internacional de la SECAH, Zaragoza, 30 mars-2 avril 2022, Monografías EX OFFICINA HISPANIA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Villae maritimae del Mediterraneo occidentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de l’École française de Rome, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/120xp⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04850092v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Mandirac / Castélou : l'embouchure antique de l'Aude</w:t>
+                <w:t xml:space="preserve">Las vias fluviales de la Galia y el comercio de las cerámicas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vivien Mathé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Escale en Méditerranée romaine. Les ports de Narbonne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Actes sud; Errance &amp; Picard, pp.80-84, 2024</w:t>
+              <w:t xml:space="preserve">Los cursos fluviales en Hispania, vías de comercio cerámico, VI congreso internacional de la SECAH, Zaragoza, 30 mars-2 avril 2022, Monografías EX OFFICINA HISPANIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, VI, p. 297-309, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04659896v1</w:t>
+                <w:t xml:space="preserve">hal-04850092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'épave 1 de Mandirac</w:t>
+                <w:t xml:space="preserve">Le Mandirac / Castélou : l'embouchure antique de l'Aude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Jézégou</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Labussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Mathé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Escale en Méditerranée romaine. Les ports de Narbonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Actes sud; Errance &amp; Picard, pp.184-185, 2024</w:t>
+              <w:t xml:space="preserve">, Actes sud; Errance &amp; Picard, pp.80-84, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04659901v1</w:t>
+                <w:t xml:space="preserve">hal-04659896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’épave Cap Béar 3 (Port-Vendres) et les premières importations d'amphores d’Hispanie citérieure-Tarraconaise vers la Gaule</w:t>
+                <w:t xml:space="preserve">L'épave 1 de Mandirac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Jézégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Par-delà les mers de Gaule et d'Italie : mélanges en l'honneur de Marie-Brigitte Carre. Archaeonautica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 22, pp.329-342, 2024, 9782271153098</w:t>
+              <w:t xml:space="preserve">Escale en Méditerranée romaine. Les ports de Narbonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Actes sud; Errance &amp; Picard, pp.184-185, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04853062v1</w:t>
+                <w:t xml:space="preserve">hal-04659901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre ville et étang : le cours de l’Aude</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’épave Cap Béar 3 (Port-Vendres) et les premières importations d'amphores d’Hispanie citérieure-Tarraconaise vers la Gaule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verònica Martínez Ferreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Salvat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">E. Botte, S. Fontaine, C. Rousse. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Escale en Méditerranée Romaine. Les ports antiques de Narbonne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.84-89, 2024</w:t>
+              <w:t xml:space="preserve">Par-delà les mers de Gaule et d'Italie : mélanges en l'honneur de Marie-Brigitte Carre. Archaeonautica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 22, pp.329-342, 2024, 9782271153098</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04855292v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04853062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fragments d’architecture découverts à Mandirac et leur apport à la connaissance de la ville du Haut-Empire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yvan Maligorne</w:t>
+                <w:t xml:space="preserve">Entre ville et étang : le cours de l’Aude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cavero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Flaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Escale en Méditerranée romaine. Les ports antiques de Narbonne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Actes Sud, pp.182-184, 2024, 9782330191894</w:t>
+              <w:t xml:space="preserve">Escale en Méditerranée Romaine. Les ports antiques de Narbonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.84-89, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05477164v1</w:t>
+                <w:t xml:space="preserve">hal-04855292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les domus à Narbonne et en Gaule narbonnaise. Introduction à la journée d’étude en l’honneur de R. Sabrié</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Audoly</w:t>
+                <w:t xml:space="preserve">Les fragments d’architecture découverts à Mandirac et leur apport à la connaissance de la ville du Haut-Empire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Maligorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Corinne Sanchez. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les domus à Narbonne et en Gaule narbonnaise, Archéologie, Archéologie et Histoire Romaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 52, ed. M. Mergoil, pp.9-16, 2024</w:t>
+              <w:t xml:space="preserve">Escale en Méditerranée romaine. Les ports antiques de Narbonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Actes Sud, pp.182-184, 2024, 9782330191894</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04853070v1</w:t>
+                <w:t xml:space="preserve">hal-05477164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’axe Aude-Garonne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les domus à Narbonne et en Gaule narbonnaise. Introduction à la journée d’étude en l’honneur de R. Sabrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Audoly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Luisa Bonsangue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Escale en Méditerranée Romaine. Les ports antiques de Narbonne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.118-119, 2024</w:t>
+              <w:t xml:space="preserve">Les domus à Narbonne et en Gaule narbonnaise, Archéologie, Archéologie et Histoire Romaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 52, ed. M. Mergoil, pp.9-16, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04855306v1</w:t>
+                <w:t xml:space="preserve">halshs-04853070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le port urbain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’axe Aude-Garonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Luisa Bonsangue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Escale en Méditerranée Romaine. Les ports antiques de Narbonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.89-90, 2024</w:t>
+              <w:t xml:space="preserve">, pp.118-119, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04855297v1</w:t>
+                <w:t xml:space="preserve">hal-04855306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le port de Narbo Martius, Narbonne (Aude, France)</w:t>
+                <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">M. Urteaga; A. Pizzo. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Margaux Tillier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entre Mares. Emplazamiento, infraestructuras y organización de los puertos romanos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.281-295, 2023, Hispania Antigua. Serie Arqueológica, 15</w:t>
+              <w:t xml:space="preserve">Économie végétale des espaces portuaires en Méditerranée : alimentation, productions locales, échanges et paysages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, APA (Archéologie des plantes et des animaux), Mergoil, pp.13-14, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04817932v1</w:t>
+                <w:t xml:space="preserve">hal-04856355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuités et discontinuités à la fin du IIe siècle avant J.-C. dans le sud de la Gaule</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le port de Narbo Martius, Narbonne (Aude, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Vincent Guichard. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cavero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Duperron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Urteaga; A. Pizzo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continuités et discontinuités à la fin du IIe siècle avant notre ère dans l’espace celtique et à sa périphérie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 32, Centre archéologique européen, pp.33-68, 2023, Bibracte, 978-2-490601-13-4</w:t>
+              <w:t xml:space="preserve">Entre Mares. Emplazamiento, infraestructuras y organización de los puertos romanos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.281-295, 2023, Hispania Antigua. Serie Arqueológica, 15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04368775v1</w:t>
+                <w:t xml:space="preserve">halshs-04817932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Continuités et discontinuités à la fin du IIe siècle avant J.-C. dans le sud de la Gaule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Nin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Margaux Tillier. </w:t>
+              <w:t xml:space="preserve">Vincent Guichard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie végétale des espaces portuaires en Méditerranée : alimentation, productions locales, échanges et paysages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, APA (Archéologie des plantes et des animaux), Mergoil, pp.13-14, 2023</w:t>
+              <w:t xml:space="preserve">Continuités et discontinuités à la fin du IIe siècle avant notre ère dans l’espace celtique et à sa périphérie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 32, Centre archéologique européen, pp.33-68, 2023, Bibracte, 978-2-490601-13-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04856355v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04368775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trading networks in Transalpine Gaul before and after the conquest in 125 BCE</w:t>
               </w:r>
@@ -13400,406 +13400,406 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03455196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La céramique des entrepôts de Barzan</w:t>
+                <w:t xml:space="preserve">Le Golfe antique (Le paysage narbonnais de l’Antiquité-Regard sur le paléo-environnement et l’archéologie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Barzan IV : L'entrepôt de la Palisse à Barzan (Charente-Maritime), port des Santons, et les entrepôts urbains et périurbains dans les provinces gauloises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 57, pp.243-288, 2020, Mémoires (Ausonius Éditions)</w:t>
+              <w:t xml:space="preserve">La Robine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les carnets du parc (21), pp.9-13, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04856326v1</w:t>
+                <w:t xml:space="preserve">hal-04856330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalogue des sépultures</w:t>
-[...72 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La céramique des entrepôts de Barzan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bouet A. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L. Pernet, M. Marco (dir.) Une nécropole du Haut-Empire à Lattes, Fouilles Henri Prades Groupe Archéologique Painlevé 1968-1971, Lattara 24</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Barzan IV : L'entrepôt de la Palisse à Barzan (Charente-Maritime), port des Santons, et les entrepôts urbains et périurbains dans les provinces gauloises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 57, pp.243-288, 2020, Mémoires (Ausonius Éditions)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03351401v1</w:t>
+                <w:t xml:space="preserve">hal-04856326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Mandirac 1 Shipwreck, Narbonne, France</w:t>
-[...59 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catalogue des sépultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bailet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Christol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Gardeisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Under the Mediterranean I. Studies in Maritime Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.71-86, 2020</w:t>
+              <w:t xml:space="preserve">L. Pernet, M. Marco (dir.) Une nécropole du Haut-Empire à Lattes, Fouilles Henri Prades Groupe Archéologique Painlevé 1968-1971, Lattara 24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03100869v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Golfe antique (Le paysage narbonnais de l’Antiquité-Regard sur le paléo-environnement et l’archéologie)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Mandirac 1 Shipwreck, Narbonne, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Andersch Goodfellow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Letuppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Demesticha S.; Blue L. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Robine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Les carnets du parc (21), pp.9-13, 2020</w:t>
+              <w:t xml:space="preserve">Under the Mediterranean I. Studies in Maritime Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.71-86, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04856330v1</w:t>
+                <w:t xml:space="preserve">hal-03100869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Ancient Port of Narbonne: Five Centuries of Fluvio-Lagoonal Development</w:t>
               </w:r>
@@ -13811,51 +13811,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Jézégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cavero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Faisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13908,724 +13908,724 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02425650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’apport des études xylologiques et dendrochronologiques à l’étude des aménagements portuaires de Narbonne romaine</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">Edouard J.-L. </w:t>
+                <w:t xml:space="preserve">Geophysical investigations into the roman port system of Narbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camus Adrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cavero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faïsse Camille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. von Carnap-Bornheim, F. Daim, P. Ettel, Ur. Warnke. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards croisés et diachroniques sur les apports de la dendrochronologie et de l'archéologie à la compréhension de l'occupation humaine et de l'évolution des paysages du Néolithique à la période moderne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Harbours as object of interdisciplinary research – Archaeology + History + Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 185-193., 2018, International Conference »Harbours as objects of interdisciplinary research – Archaeology + History + Geosciences« at the Christian-Albrechts-University in Kiel, 30.9.-3.10.2015, within the framework of the Special Research Programme (DFG-SPP 1630) »Harbours from the Roman Period to the Middle Ages«</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01851019v1</w:t>
+                <w:t xml:space="preserve">halshs-01849785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temple, bâtiments, enclos et fosses : première moitié du Ier s. ap. J.-C. (période 3)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Harbour System of Narbo Martius (Narbonne / F) and its Facilities during Antiquity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Séverine Lemaître</w:t>
+                <w:t xml:space="preserve">Simon Keay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Isabelle Bertrand. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. von Carnap-Bornheim; F. Daim; P. Ettel; Ur. Warnke. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le sanctuaire du Gué-de-Sciaux à Antigny (Vienne, F)) : genèse et évolution d’un lieu de culte picton du Ier s. av. J.-C. au Ve s. ap. J.-C.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1, p. 95-301, 2018, 979-10-90534-44-5</w:t>
+              <w:t xml:space="preserve">Harbours as object of interdisciplinary research – Archaeology + History + Geosciences,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Römisch-Germanischen Zentralmuseums, pp.151-164, 2018, International Conference »Harbours as objects of interdisciplinary research – Archaeology + History + Geosciences« at the Christian-Albrechts-University in Kiel, 30.9.-3.10.2015, within the framework of the Special Research Programme (DFG-SPP 1630) »Harbours from the Roman Period to the Middle Ages«, 978-3-88467-293-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01849304v1</w:t>
+                <w:t xml:space="preserve">halshs-01849677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mobilier céramique (vaisselle et objets) de la première moitié du Ier s. ap. J.-C. du sanctuaire du Gué-de-Sciaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’apport des études xylologiques et dendrochronologiques à l’étude des aménagements portuaires de Narbonne romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Wicha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Isabelle Bertrand. </w:t>
+              <w:t xml:space="preserve">Edouard J.-L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le sanctuaire du Gué-de-Sciaux à Antigny (Vienne, F)) : genèse et évolution d’un lieu de culte picton du Ier s. av. J.-C. au Ve s. ap. J.-C.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2, p. 859-883, 2018, 979-10-90534-44-5</w:t>
+              <w:t xml:space="preserve">Regards croisés et diachroniques sur les apports de la dendrochronologie et de l'archéologie à la compréhension de l'occupation humaine et de l'évolution des paysages du Néolithique à la période moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01849302v1</w:t>
+                <w:t xml:space="preserve">hal-01851019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Harbour System of Narbo Martius (Narbonne / F) and its Facilities during Antiquity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temple, bâtiments, enclos et fosses : première moitié du Ier s. ap. J.-C. (période 3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Keay</w:t>
+                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Arnaud</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">C. von Carnap-Bornheim; F. Daim; P. Ettel; Ur. Warnke. </w:t>
+                <w:t xml:space="preserve">Maryline Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Bertrand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Harbours as object of interdisciplinary research – Archaeology + History + Geosciences,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Römisch-Germanischen Zentralmuseums, pp.151-164, 2018, International Conference »Harbours as objects of interdisciplinary research – Archaeology + History + Geosciences« at the Christian-Albrechts-University in Kiel, 30.9.-3.10.2015, within the framework of the Special Research Programme (DFG-SPP 1630) »Harbours from the Roman Period to the Middle Ages«, 978-3-88467-293-8</w:t>
+              <w:t xml:space="preserve">Le sanctuaire du Gué-de-Sciaux à Antigny (Vienne, F)) : genèse et évolution d’un lieu de culte picton du Ier s. av. J.-C. au Ve s. ap. J.-C.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, p. 95-301, 2018, 979-10-90534-44-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01849677v1</w:t>
+                <w:t xml:space="preserve">hal-01849304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geophysical investigations into the roman port system of Narbonne</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">C. von Carnap-Bornheim, F. Daim, P. Ettel, Ur. Warnke. </w:t>
+                <w:t xml:space="preserve">Le mobilier céramique (vaisselle et objets) de la première moitié du Ier s. ap. J.-C. du sanctuaire du Gué-de-Sciaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Bertrand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Harbours as object of interdisciplinary research – Archaeology + History + Geoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p. 185-193., 2018, International Conference »Harbours as objects of interdisciplinary research – Archaeology + History + Geosciences« at the Christian-Albrechts-University in Kiel, 30.9.-3.10.2015, within the framework of the Special Research Programme (DFG-SPP 1630) »Harbours from the Roman Period to the Middle Ages«</w:t>
+              <w:t xml:space="preserve">Le sanctuaire du Gué-de-Sciaux à Antigny (Vienne, F)) : genèse et évolution d’un lieu de culte picton du Ier s. av. J.-C. au Ve s. ap. J.-C.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, p. 859-883, 2018, 979-10-90534-44-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01849785v1</w:t>
+                <w:t xml:space="preserve">hal-01849302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un complejo portuario romano descubierto en las albuferas narbonenses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les entrepôts de Port-la-Nautique à Narbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ginouvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Carrato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Negueruela I, Castillo R., Recio P. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Corinne Sanchez, Marie-Pierre Jézégou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Conference on Underwater Archaeology IKUWA V (Cartagena, 15-19 de octubre 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p. 406-411, 2016</w:t>
+              <w:t xml:space="preserve">Les ports dans l’espace Méditerranéen antique. Narbonne et les systèmes portuaires fluvio-lagunaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 44, , pp.71-86, 2016, 979-10-92655-05-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01850866v1</w:t>
+                <w:t xml:space="preserve">halshs-01849805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les entrepôts de Port-la-Nautique à Narbonne</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un complejo portuario romano descubierto en las albuferas narbonenses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Corinne Sanchez, Marie-Pierre Jézégou. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Negueruela I, Castillo R., Recio P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les ports dans l’espace Méditerranéen antique. Narbonne et les systèmes portuaires fluvio-lagunaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 44, , pp.71-86, 2016, 979-10-92655-05-6</w:t>
+              <w:t xml:space="preserve">Proceedings of the International Conference on Underwater Archaeology IKUWA V (Cartagena, 15-19 de octubre 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 406-411, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01849805v1</w:t>
+                <w:t xml:space="preserve">hal-01850866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montlaurès (Narbonne, Aude) à la fin de l’âge du Fer</w:t>
               </w:r>
@@ -14691,173 +14691,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01420917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les amphores de Tarraconaise dans les contextes narbonnais</w:t>
+                <w:t xml:space="preserve">Amphores italiques des IIe-Ier s. av. J.-C. dans la région Narbonne : provenances et chronologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Martínez V. </w:t>
+              <w:t xml:space="preserve">Roure Réjane. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La difusión comercial de la ánforas vinarias de Hispania Citerior-Tarraconensis (s. I a.C. – I. d.C.), COMAMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 4, p. 165-180, 2015, Archaeopress Roman Archaeology</w:t>
+              <w:t xml:space="preserve">Hommages à M. Bats, Actes du colloque de Hyères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12, Errance, p. 443-456, 2015, Études massaliètes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01850868v1</w:t>
+                <w:t xml:space="preserve">hal-01850869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amphores italiques des IIe-Ier s. av. J.-C. dans la région Narbonne : provenances et chronologie</w:t>
+                <w:t xml:space="preserve">Les amphores de Tarraconaise dans les contextes narbonnais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Roure Réjane. </w:t>
+              <w:t xml:space="preserve">Martínez V. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hommages à M. Bats, Actes du colloque de Hyères</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 12, Errance, p. 443-456, 2015, Études massaliètes</w:t>
+              <w:t xml:space="preserve">La difusión comercial de la ánforas vinarias de Hispania Citerior-Tarraconensis (s. I a.C. – I. d.C.), COMAMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, p. 165-180, 2015, Archaeopress Roman Archaeology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01850869v1</w:t>
+                <w:t xml:space="preserve">hal-01850868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of an antique wreck by magnetic methods: from 3D mapping up to corrosion process</w:t>
               </w:r>
@@ -14981,51 +14981,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fouilles du Quai d’Alsace à Narbonne. Un quartier à vocation artisanale à la fin du Ier s. av. n. è ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rascalou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lemaître S., Batigne C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abécédaire pour un archéologue lyonnais, Mélanges offerts à A. Desbat,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 31, M. Mergoil ed., p. 183-188 2015, Archéologie et Histoire Romaine</w:t>
@@ -15067,51 +15067,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le système portuaire de Narbonne antique : approche géoarchéologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïsse Camille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Jézégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15347,103 +15347,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux établissements ruraux de la fin du Second âge du Fer sur le contournement nord de Marmande (Lot-et-Garonne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Béhague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Alcantara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gauduchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Colin; Florence Verdin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’âge du Fer en Aquitaine et sur ses marges. Mobilité des personnes, migrations des idées, circulations des biens dans l’espace européen à l’âge du Fer. Actes du 35e colloque international de l’Association française pour l’étude de l’âge du Fer (Bordeaux, 2-5 juin 2011)</w:t>
@@ -15483,918 +15483,918 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03972641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’organisation des productions céramiques sur l’arc atlantique : l’exemple de l’Aquitaine romaine</w:t>
+                <w:t xml:space="preserve">Entre littoral et arrière-pays, l'organisation des activités artisanales : le cas de Narbonne antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Batigne-Vallet, Cécile. </w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-P. Jezegou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. ESPOSITO et G. SANIDAS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les céramiques dans leur contexte régional, facies de consommation et mode d’approvisionnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 60, pp.37-70, 2012, Travaux de la Maison de l’Orient et de la Méditerranée</w:t>
+              <w:t xml:space="preserve">Quartiers" artisanaux en Grèce ancienne. Une perspective méditerranéenne. Archéologie des espaces économiques. Actes du Symposium international d'HALMA-IPEL sur La concentration spatiale des activités et la question des quartiers spécialisés (Lille 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Septentrion Presses Universitaires, Lille, pp.373-386, 2012, Collection Archaiologia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01537305v1</w:t>
+                <w:t xml:space="preserve">halshs-00870715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre littoral et arrière-pays, l'organisation des activités artisanales : le cas de Narbonne antique</w:t>
+                <w:t xml:space="preserve">L’organisation des productions céramiques sur l’arc atlantique : l’exemple de l’Aquitaine romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">A. ESPOSITO et G. SANIDAS. </w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sireix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Batigne-Vallet, Cécile. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quartiers" artisanaux en Grèce ancienne. Une perspective méditerranéenne. Archéologie des espaces économiques. Actes du Symposium international d'HALMA-IPEL sur La concentration spatiale des activités et la question des quartiers spécialisés (Lille 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Septentrion Presses Universitaires, Lille, pp.373-386, 2012, Collection Archaiologia</w:t>
+              <w:t xml:space="preserve">Les céramiques dans leur contexte régional, facies de consommation et mode d’approvisionnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 60, pp.37-70, 2012, Travaux de la Maison de l’Orient et de la Méditerranée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00870715v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01537305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le commerce avec l'Afrique : faciès de consommation des IIe/IIIe s. de n. è. de la maison au grand triclinium du Clos de la Lombarde à Narbonne</w:t>
+                <w:t xml:space="preserve">Deux établissements ruraux de la fin de l'âge du fer à Marmande (Lot-et-Garonne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Béhague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gauduchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La maison au grand triclinium à Narbonne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Monique Mergoil, p. 213-236, 2011, Archéologie et histoire romaine</w:t>
+              <w:t xml:space="preserve">Gaulois d'Aquitaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius Éditions, p. 28-31, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00741276v1</w:t>
+                <w:t xml:space="preserve">halshs-00741369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narbonne : la ville et ses ports</w:t>
+                <w:t xml:space="preserve">Les prospections sud-narbonnais et les établissements littoraux en relations avec le système portuaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">PASQUALINI, M. </w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ginouvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Kortarba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Corinne Sanchez et Marie-Pierre Jézégou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fréjus romaine, la ville et son territoire. Les agglomérations de Narbonnaise, des Alpes-Maritimes et de Cisalpine à travers la recherche archéologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, édition APDCA, Antibes,, pp.211-224, 2011</w:t>
+              <w:t xml:space="preserve">Zones portuaires et espaces littoraux de Narbonne et sa région dans l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour le Développement de l'Archéologie en Languedoc-Roussillon (ADAL), p. 41-66, 2011, Monographie d'Archéologie Méditerranéenne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00670713v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00741301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaisselle de bord et petits conteneurs, l'exemple des céramiques communes de la collection Bouscaras à Port-la-Nautique (Narbonne)</w:t>
+                <w:t xml:space="preserve">Narbonne : la ville et ses ports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Corinne Sanchez et Marie-Pierre Jézégou. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cavero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PASQUALINI, M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zones portuaires et espaces littoraux de Narbonne et sa région dans l'Antiquité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour le Développement de l'Archéologie en Languedoc-Roussillon (ADAL), p. 143-176, 2011, Monographie d'Archéologie Méditerranéenne</w:t>
+              <w:t xml:space="preserve">Fréjus romaine, la ville et son territoire. Les agglomérations de Narbonnaise, des Alpes-Maritimes et de Cisalpine à travers la recherche archéologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, édition APDCA, Antibes,, pp.211-224, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00741304v1</w:t>
+                <w:t xml:space="preserve">halshs-00670713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le commerce avec l’Afrique : faciès de consommation des IIe/IIIe s. de n. è. de la maison au grand triclinium du Clos de la Lombarde à Narbonne</w:t>
+                <w:t xml:space="preserve">Le commerce avec l'Afrique : faciès de consommation des IIe/IIIe s. de n. è. de la maison au grand triclinium du Clos de la Lombarde à Narbonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Sabrié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">R. et M. Sabrié. </w:t>
+              <w:t xml:space="preserve">Raymond Sabrié et Maryse Sabrié. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La maison au grand triclinium à Narbonne, Archéologie et histoire romaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, M. Mergoil, p. 213-236 2011</w:t>
+              <w:t xml:space="preserve">La maison au grand triclinium à Narbonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Monique Mergoil, p. 213-236, 2011, Archéologie et histoire romaine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01851003v1</w:t>
+                <w:t xml:space="preserve">halshs-00741276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site de La Maladrerie à Villefranche-de-Rouergue (Aveyron)</w:t>
+                <w:t xml:space="preserve">Vaisselle de bord et petits conteneurs, l'exemple des céramiques communes de la collection Bouscaras à Port-la-Nautique (Narbonne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Corinne Sanchez et Marie-Pierre Jézégou. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Rutènes, du peuple à la cité, De l'indépendance à l'installation dans le cadre romain, (150 av. J.-C. - 100 ap. J.-C.)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération Aquitania, p. 281-296, 2011, Aquitania, supplément 25</w:t>
+              <w:t xml:space="preserve">Zones portuaires et espaces littoraux de Narbonne et sa région dans l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour le Développement de l'Archéologie en Languedoc-Roussillon (ADAL), p. 143-176, 2011, Monographie d'Archéologie Méditerranéenne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00741385v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00741304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La céramique du secteur d'habitat à l'ouest des thermes entre 50 a.C. et le IIIe s. p.C.</w:t>
+                <w:t xml:space="preserve">Le commerce avec l’Afrique : faciès de consommation des IIe/IIIe s. de n. è. de la maison au grand triclinium du Clos de la Lombarde à Narbonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Alain Bouet. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Sabrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">R. et M. Sabrié. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Un secteur d'habitat dans le quartier du sanctuaire du Moulin du Fâ à Barzan (Charente-Maritime)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération Aquitania, p. 329-454, 2011, Aquitania, supplément 27, Memoires 26</w:t>
+              <w:t xml:space="preserve">La maison au grand triclinium à Narbonne, Archéologie et histoire romaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M. Mergoil, p. 213-236 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00741390v1</w:t>
+                <w:t xml:space="preserve">hal-01851003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les prospections sud-narbonnais et les établissements littoraux en relations avec le système portuaire</w:t>
+                <w:t xml:space="preserve">Le site de La Maladrerie à Villefranche-de-Rouergue (Aveyron)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Kortarba</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Gabriel Morasz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zones portuaires et espaces littoraux de Narbonne et sa région dans l'Antiquité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour le Développement de l'Archéologie en Languedoc-Roussillon (ADAL), p. 41-66, 2011, Monographie d'Archéologie Méditerranéenne</w:t>
+              <w:t xml:space="preserve">Les Rutènes, du peuple à la cité, De l'indépendance à l'installation dans le cadre romain, (150 av. J.-C. - 100 ap. J.-C.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération Aquitania, p. 281-296, 2011, Aquitania, supplément 25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00741301v1</w:t>
+                <w:t xml:space="preserve">halshs-00741385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deux établissements ruraux de la fin de l'âge du fer à Marmande (Lot-et-Garonne)</w:t>
+                <w:t xml:space="preserve">La céramique du secteur d'habitat à l'ouest des thermes entre 50 a.C. et le IIIe s. p.C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Bouet. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gaulois d'Aquitaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ausonius Éditions, p. 28-31, 2011</w:t>
+              <w:t xml:space="preserve">Un secteur d'habitat dans le quartier du sanctuaire du Moulin du Fâ à Barzan (Charente-Maritime)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération Aquitania, p. 329-454, 2011, Aquitania, supplément 27, Memoires 26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00741369v1</w:t>
+                <w:t xml:space="preserve">halshs-00741390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le devenir du pot à cuire</w:t>
               </w:r>
@@ -16479,51 +16479,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Olmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17162,410 +17162,410 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01851000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Cayla de Mailhac (11)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le territoire vivrier de Montlaurès (Narbonne, Aude) à l’âge du Fer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Anne de Chazelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mauné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ropiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">J.-L. Fiches. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Garcia; Florence Verdin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les agglomérations secondaires d’époque romaine en Languedoc-Roussillon, Monographies d’Archéologie Méditerranéenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, I (13), p. 208-217, 2002</w:t>
+              <w:t xml:space="preserve">Territoires celtiques : espaces ethniques et territoire des agglomérations d’Europe occidentale. Actes du XXIVe colloque international de l’Association française pour l’étude de l’âge du Fer (Martigues, 1er-4 juin 2000)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Errance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.104-107, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01850998v1</w:t>
+                <w:t xml:space="preserve">hal-01432512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La statio d’Hosuerbas (Gaujac, Lézignan-Corbières, 11)</w:t>
+                <w:t xml:space="preserve">Le Cayla de Mailhac (11)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette Taffanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Taffanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.-L. Fiches. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les agglomérations secondaires d’époque romaine en Languedoc-Roussillon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, I (13), p. 203-207, 2002, Monographies d’Archéologie Méditerranéenne</w:t>
+              <w:t xml:space="preserve">Les agglomérations secondaires d’époque romaine en Languedoc-Roussillon, Monographies d’Archéologie Méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, I (13), p. 208-217, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01850994v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattara (Lattes, 34)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La statio d’Hosuerbas (Gaujac, Lézignan-Corbières, 11)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.-L. Fiches. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les agglomérations secondaires d’époque romaine en Languedoc-Roussillon, Monographies d’Archéologie Méditerranéenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, I (13), p. 483-505, 2002</w:t>
+              <w:t xml:space="preserve">Les agglomérations secondaires d’époque romaine en Languedoc-Roussillon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, I (13), p. 203-207, 2002, Monographies d’Archéologie Méditerranéenne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01850999v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le territoire vivrier de Montlaurès (Narbonne, Aude) à l’âge du Fer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Virginie Ropiot</w:t>
+                <w:t xml:space="preserve">Lattara (Lattes, 34)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Dominique Garcia; Florence Verdin. </w:t>
+              <w:t xml:space="preserve">J.-L. Fiches. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoires celtiques : espaces ethniques et territoire des agglomérations d’Europe occidentale. Actes du XXIVe colloque international de l’Association française pour l’étude de l’âge du Fer (Martigues, 1er-4 juin 2000)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.104-107, 2002</w:t>
+              <w:t xml:space="preserve">Les agglomérations secondaires d’époque romaine en Languedoc-Roussillon, Monographies d’Archéologie Méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, I (13), p. 483-505, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01432512v1</w:t>
+                <w:t xml:space="preserve">hal-01850999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mobilier céramique de la zone portuaire de Lattara</w:t>
               </w:r>
@@ -17663,64 +17663,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrès Adroher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Raux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In : Py (M.) dir. - Recherches sur le quatrième siècle avant notre ère à Lattes. Lattes, ARALO, 1999 (Lattara ; 12), p. 287-438.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17838,264 +17838,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01850992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les céramiques d’époque romaine (Ier s. av. n. è.- IIe s. de n. è.)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les céramiques d’époque protohistorique (VIe s. av. n. è.- IIe s. av. n. è.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Py</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Maria Adroher Auroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Fiches</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Roux</w:t>
+                <w:t xml:space="preserve">Roux Jean-Claude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Py. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lattara 7, Exploration de la ville portuaire de Lattes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 333-373, 1994</w:t>
+              <w:t xml:space="preserve">, p. 205-333, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01850991v1</w:t>
+                <w:t xml:space="preserve">hal-01850989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les céramiques d’époque protohistorique (VIe s. av. n. è.- IIe s. av. n. è.)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les céramiques d’époque romaine (Ier s. av. n. è.- IIe s. de n. è.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Fiches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Maria Adroher Auroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roux Jean-Claude</w:t>
+                <w:t xml:space="preserve">Jean-Claude Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Py. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lattara 7, Exploration de la ville portuaire de Lattes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 205-333, 1994</w:t>
+              <w:t xml:space="preserve">, p. 333-373, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01850989v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -18193,51 +18193,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01499898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (21)</w:t>
+        <w:t xml:space="preserve">Rapport (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -18246,90 +18246,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Collectif de Recherche « Les ports antiques de Narbonne (Aude). Interactions entre ports, ville et territoire »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andersch Goodfellow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barat-Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cavero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Volume 1, SRA Occitanie. 2023, pp.285</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -18349,353 +18349,353 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04858529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Port-la-Nautique (Narbonne, Aude). Fouille programmée 2022</w:t>
+                <w:t xml:space="preserve">Projet Collectif de Recherche « Les ports antiques de Narbonne (Aude) » 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andersch Goodfellow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cloe Bacle</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Volumes 1 et 2, SRA Occitanie. 2022, pp.730</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Volume 1, SRA Occitanie. 2022, pp.193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04858552v1</w:t>
+                <w:t xml:space="preserve">hal-04858511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Collectif de Recherche « Les ports antiques de Narbonne (Aude) » 2022</w:t>
+                <w:t xml:space="preserve">Port-la-Nautique (Narbonne, Aude). Fouille programmée 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andersch Goodfellow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Carayon</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Arnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Autier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cloe Bacle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Volume 1, SRA Occitanie. 2022, pp.193</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Volumes 1 et 2, SRA Occitanie. 2022, pp.730</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04858511v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Collectif de Recherche « Les ports antiques de Narbonne (Aude) » 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andersch Goodfellow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cavero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Volume 1, SRA Occitanie. 2021, pp.266</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -18734,64 +18734,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Port-la-Nautique (Narbonne, Aude). Fouille programmée 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andersch Goodfellow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Le Bomin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18837,340 +18837,340 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04858556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Collectif de Recherche « Les ports antiques de Narbonne (Aude) »</w:t>
+                <w:t xml:space="preserve">Port-la-Nautique (Narbonne, Aude). Fouille programmée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andersch Goodfellow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Cavero</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Le Bomin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Cervellin</w:t>
+                <w:t xml:space="preserve">Julien Chardonneau- Henneuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Volume 1, SRA Occitanie. 2020, pp.360</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Occitanie. 2020, pp.345</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04858487v1</w:t>
+                <w:t xml:space="preserve">hal-04858573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Port-la-Nautique (Narbonne, Aude). Fouille programmée</w:t>
+                <w:t xml:space="preserve">Projet Collectif de Recherche « Les ports antiques de Narbonne (Aude) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andersch Goodfellow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fanny Bellet</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cavero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Chardonneau- Henneuse</w:t>
+                <w:t xml:space="preserve">Patrice Cervellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] SRA Occitanie. 2020, pp.345</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Volume 1, SRA Occitanie. 2020, pp.360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04858573v1</w:t>
+                <w:t xml:space="preserve">hal-04858487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Collectif de Recherche « Les ports antiques de Narbonne (Aude) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andersch Goodfellow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Le Brazidec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19222,64 +19222,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Port-la-Nautique (Narbonne, Aude). Fouille programmée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andersch Goodfellow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Le Bomin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19321,1400 +19321,1278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04858579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Collectif de Recherche « Les ports antiques de Narbonne (Aude) »</w:t>
+                <w:t xml:space="preserve">Port-La-Nautique (Narbonne, Aude). Volume 3 du PCR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Faisandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andersch Goodfellow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julien Cavero</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Volume 1, SRA Occitanie. 2018, pp.324</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Languedoc Roussillon. 2017, pp.417</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02547196v1</w:t>
+                <w:t xml:space="preserve">hal-02547389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Collectif de Recherche « Les ports antiques de Narbonne (Aude) ». Volume 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andersch Goodfellow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] SRA Languedoc Roussillon. 2017, pp.351</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02547397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Port-La-Nautique (Narbonne, Aude). Volume 3 du PCR</w:t>
+                <w:t xml:space="preserve">Sondages archéologiques à Port-La-Nautique (Narbonne, Aude)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Carrato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Andersch Goodfellow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Bertel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 3, SRA Languedoc-Roussillon. 2016, pp.417</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Faisandier</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-02547389v1</w:t>
+                <w:t xml:space="preserve">hal-02560094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sondages archéologiques à Port-La-Nautique (Narbonne, Aude)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inventaire céramique. In SANCHEZ (C.) coord. – LES FOUILLES A MANDIRAC, NARBONNE (AUDE). Les ports antiques de Narbonne, 2013, volume 3 du PCR. Lattes : CNRS (UMR 5140 de Lattes), Service Régional de l’Archéologie du Languedoc-Roussillon, 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CNRS. 2013, p.295-305</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Bertel</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-02560094v1</w:t>
+                <w:t xml:space="preserve">hal-01499895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventaire céramique. In SANCHEZ (C.) coord. – LES FOUILLES A MANDIRAC, NARBONNE (AUDE). Les ports antiques de Narbonne, 2013, volume 3 du PCR. Lattes : CNRS (UMR 5140 de Lattes), Service Régional de l’Archéologie du Languedoc-Roussillon, 2013</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Favennec</w:t>
+                <w:t xml:space="preserve">Narbonne Aude. Résidence Le Palais, boulevard du Général de Gaulle. Rapport d'opération de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Elise Gardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Modat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Moulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] CNRS. 2013, p.295-305</w:t>
+              <w:t xml:space="preserve">Amicale laïque de Carcasonne. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01499895v1</w:t>
+                <w:t xml:space="preserve">hal-03910129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narbonne Aude. Résidence Le Palais, boulevard du Général de Gaulle. Rapport d'opération de fouille</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Barzan (Charente-Maritime), Le Fâ/La Palisse, le quartier à l’ouest des thermes, les entrepôts. Fouilles programmées, rapport de Synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Larré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geneviève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie, Poitiers. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Modat</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-03910129v1</w:t>
+                <w:t xml:space="preserve">hal-01768299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barzan (Charente-Maritime), Le Fâ/La Palisse, le quartier à l’ouest des thermes, les entrepôts. Fouilles programmées, rapport de Synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Larré</w:t>
+                <w:t xml:space="preserve">Béatrice Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Robert</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Geneviève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bardot-Cambot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie, Poitiers. 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Geneviève</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-01768299v1</w:t>
+                <w:t xml:space="preserve">hal-01768292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barzan (Charente-Maritime), Le Fâ/La Palisse, le quartier à l’ouest des thermes, les entrepôts. Fouilles programmées, rapport de Synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Ephrem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Robert</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Geneviève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-            </w:r>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie, Poitiers. 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Bardot-Cambot</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-01768292v1</w:t>
+                <w:t xml:space="preserve">hal-01768286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barzan (Charente-Maritime), Le Fâ/La Palisse, le quartier à l’ouest des thermes, les entrepôts. Fouilles programmées, rapport de Synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Robert</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Geneviève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Marchet-Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie, Poitiers. 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Ephrem</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-01768286v1</w:t>
+                <w:t xml:space="preserve">hal-01768280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barzan (Charente-Maritime), Le Fâ/La Palisse, le quartier à l’ouest des thermes, les entrepôts. Fouilles programmées, rapport de Synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Robert</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Geneviève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Marchet-Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie, Poitiers. 2005</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie, Poitiers. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01768280v1</w:t>
+                <w:t xml:space="preserve">hal-01768267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barzan (Charente-Maritime), Le Fâ/La Palisse, le quartier à l’ouest des thermes, les entrepôts. Fouilles programmées, rapport de Synthèse</w:t>
+                <w:t xml:space="preserve">Barzan (Charente-Maritime), Le Fâ, le quartier à l’ouest des thermes, les entrepôts. Fouilles programmées, rapport de Synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Robert</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Geneviève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Marchet-Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie, Poitiers. 2004</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie, Poitiers. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
-              <w:r>
-[...103 lines deleted...]
-            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01768259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20724,105 +20602,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre Méditerranée et Atlantique. Dynamique d’échanges et réseaux économiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Pau et du Pays de l’Adour, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04858627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId439"/>
+      <w:footerReference w:type="default" r:id="rId438"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -20890,51 +20768,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B9DE6387"/>
+    <w:nsid w:val="D7A9243B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21038,51 +20916,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B19C062F"/>
+    <w:nsid w:val="6D43F33B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21186,51 +21064,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="E0AC645C"/>
+    <w:nsid w:val="B9DBCCE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21423,51 +21301,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://archimede.cnrs.fr/index.php/annuaire?id=222" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asm.cnrs.fr/spip.php?article39" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pan.hypotheses.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portsantiq2014.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pole-lagunes.org/actualites/infos-des-lagunes/dernieres-actus/la-maison-de-la-clape-11" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.parc-naturel-narbonnaise.fr/archives" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tvsud.fr/open" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.laregion.fr/actualite/624/44-ports-antiques-de-narbonne-de-nouvelles-decouvertes.htm" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pan.hypotheses.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853090v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gailledrat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pala" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanchez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368783v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Clavel-L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peyras" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andersch Goodfellow" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elian Gomez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.491.0201" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368778v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455503v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02880410v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Pag&#232;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leroy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-020-01083-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030098v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sciau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Gliozzo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-020-01137-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099728v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duperron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre J&#233;z&#233;gou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112365v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.461.0231" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173154v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fabre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Coadic" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labussi&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favennec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.5703" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085598v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Flaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carayon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Faisse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Guy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Salel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679492v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruniaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.03.072" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04814878v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845744v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Capelli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/antafr.587" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845850v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iouri Bermond" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Christol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feug&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pellecuer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.457" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443793v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Camus" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4732" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443814v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mathieu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431909v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Wang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Groenen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4906" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9XHJG7HN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431916v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Letuppe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443835v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Piqu&#232;s" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#249;ria Rovira" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430777v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dolez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bruneton" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Colpo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Devillers" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2015.05.002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02135447v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoanna Leon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Passelac" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sablayrolles" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4JA00367E" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431627v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maun&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431898v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Agusta-Boularot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ginouvez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Lassalle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431729v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Meirer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijin Liu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Pouyet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cotte" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741373v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire L&#233;ger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741323v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431696v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sireix" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2009.1196" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761903v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2006.1158" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787810v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431662v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselyne Guerre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lesvigne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009249v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romana Harfouche" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poupet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2005.3225" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431687v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abauzit" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Guillin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tranchon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431648v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cavalier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431636v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849310v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dellong" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guerre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Loppe" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Moulis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2000.1570" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845946v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.1999.1522" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440212v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iscia Codjo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delile" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chollet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Blichert-Toft" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04845997v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ollivier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vacassy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Bonsangue" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440214v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156357v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Terral" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira Buendia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaniewski" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837417v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517306v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benquet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850976v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Maligorne" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143108v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Wicha" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125419v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Rovira" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Tillier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050677v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camus Adrien" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739712v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Sanchez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01850903v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rascalou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#242;nica Mart&#237;nez Ferreras" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556547v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;sse Camille" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01850901v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Carrato" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bellet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01850905v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01850907v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bigot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Scrinzi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01850906v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Canut" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740374v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Corbineau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02345869v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Remazeilles" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leveque" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Minjacq" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Refait" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740382v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851017v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Doniga" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979431v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125619v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156235v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Djaoui" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537297v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berthault" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Verdin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851013v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maguer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duval" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bolle" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maniquet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741362v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741357v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanz G&#252;nter-Martin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Storch Klaus" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741352v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850974v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Druez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401568v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Baigl" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Durquety" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guitton" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gustave" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741378v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Silv&#233;r&#233;ano" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851016v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B&#233;hague" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alcantara" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boulogne" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dupont" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gauduchon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741399v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851012v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741246v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741433v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Genin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741256v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741309v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432528v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851011v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lema&#238;tre" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851009v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Garnier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chabri&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537408v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gorgues" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432523v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740846v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Sachot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Malignas" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850972v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851007v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508412v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claude Maun&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#233;r&#233;ano Sarah" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bussi&#232;re" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525940v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feugere" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851005v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432505v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Anne de Chazelles" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ropiot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851015v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouchette" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581033v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Alessandri" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pieri" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851004v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851014v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954786v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Mach" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Rolland" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Pactat" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02564656v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02122588v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Cibecchini" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos de Juan" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Djaoui" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Ream" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499879v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040100v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dillmann" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850121v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Audoly" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850114v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04835454v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beylier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mazi&#232;re" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856349v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761749v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741286v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849306v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849308v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Py" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Maria Adroher Auroux" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855289v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850109v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120xp" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850092v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04659896v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04659901v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853062v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Salvat" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855292v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05477164v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853070v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855306v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855297v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04817932v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368775v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Nin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856355v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912302v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912303v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494120v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Agusta-Boularot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03455137v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494125v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455196v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Roure" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856326v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351401v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bailet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gardeisen" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Marco" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Michel" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100869v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856330v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02425650v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851019v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849304v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Salin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849302v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01849677v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Keay" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Arnaud" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01849785v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850866v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01849805v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420917v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850868v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850869v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02546386v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01850899v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849905v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761822v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499871v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Houdusse" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972641v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aquitania.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537305v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870715v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Jezegou" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741276v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Sabri&#233;" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670713v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741304v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851003v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741385v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Morasz" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741390v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741301v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kortarba" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741369v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741265v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741427v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Olmer" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Girard" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741422v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Petitot" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741393v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849920v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851002v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767303v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouet" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Robin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Marchet-Legendre" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851006v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851000v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850998v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Taffanel" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Taffanel" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850994v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850999v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Monteil" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432512v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/node/25049" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850996v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739441v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s Adroher" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850992v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850991v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fiches" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Roux" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850989v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roux Jean-Claude" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499898v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04858529v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barat-Jamin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04858552v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Arnault" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Autier" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cloe Bacle" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04858511v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04858501v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04858556v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Le Bomin" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04858487v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cervellin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04858573v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chardonneau- Henneuse" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04858477v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Le Brazidec" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04858579v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02547196v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02547397v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02547389v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Faisandier" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02560094v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bertel" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499895v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910129v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elise Gardel" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Modat" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768299v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Larr&#233;" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Robert" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768292v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bardot-Cambot" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768286v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768280v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768267v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768259v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04858627v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://archimede.cnrs.fr/index.php/annuaire?id=222" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asm.cnrs.fr/spip.php?article39" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pan.hypotheses.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portsantiq2014.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pole-lagunes.org/actualites/infos-des-lagunes/dernieres-actus/la-maison-de-la-clape-11" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.parc-naturel-narbonnaise.fr/archives" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tvsud.fr/open" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.laregion.fr/actualite/624/44-ports-antiques-de-narbonne-de-nouvelles-decouvertes.htm" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pan.hypotheses.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368783v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Clavel-L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peyras" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanchez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andersch Goodfellow" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elian Gomez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.491.0201" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853090v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gailledrat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pala" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368778v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455503v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02880410v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Pag&#232;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leroy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-020-01083-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030098v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sciau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Gliozzo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-020-01137-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099728v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duperron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre J&#233;z&#233;gou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112365v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.461.0231" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173154v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fabre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Coadic" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labussi&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favennec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.5703" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085598v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Flaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carayon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Faisse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Guy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Salel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04814878v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679492v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruniaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.03.072" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845744v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Capelli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/antafr.587" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443835v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flaux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Piqu&#232;s" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#249;ria Rovira" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443814v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mathieu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845850v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iouri Bermond" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Christol" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feug&#232;re" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pellecuer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.457" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443793v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Camus" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4732" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431909v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Wang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Groenen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4906" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9XHJG7HN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431916v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Letuppe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431627v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maun&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430777v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dolez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bruneton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Colpo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Devillers" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2015.05.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02135447v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoanna Leon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Passelac" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sablayrolles" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4JA00367E" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431898v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Agusta-Boularot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ginouvez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Lassalle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431729v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Meirer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijin Liu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Pouyet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cotte" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741373v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire L&#233;ger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741323v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431696v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sireix" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2009.1196" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787810v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761903v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2006.1158" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431648v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselyne Guerre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cavalier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431662v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lesvigne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009249v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romana Harfouche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poupet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2005.3225" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431687v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abauzit" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Guillin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tranchon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431636v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849310v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dellong" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guerre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Loppe" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Moulis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2000.1570" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845946v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.1999.1522" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440212v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iscia Codjo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delile" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chollet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Blichert-Toft" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440214v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04845997v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ollivier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vacassy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Bonsangue" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156357v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Terral" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira Buendia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaniewski" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837417v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517306v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benquet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850976v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Maligorne" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143108v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Wicha" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050677v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camus Adrien" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125419v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Rovira" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Tillier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01850907v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bigot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Scrinzi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Carrato" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01850906v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Canut" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556547v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;sse Camille" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739712v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Sanchez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01850903v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rascalou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#242;nica Mart&#237;nez Ferreras" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01850901v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bellet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01850905v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851017v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Doniga" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02345869v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Remazeilles" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leveque" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Minjacq" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Refait" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740382v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Corbineau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740374v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156235v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Djaoui" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979431v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125619v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537297v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berthault" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Verdin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741362v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741357v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanz G&#252;nter-Martin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Storch Klaus" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851013v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maguer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duval" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bolle" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maniquet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741352v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850974v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Druez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401568v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Baigl" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Durquety" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guitton" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gustave" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741378v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Silv&#233;r&#233;ano" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741399v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851016v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B&#233;hague" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alcantara" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boulogne" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dupont" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gauduchon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741256v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741309v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741246v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851012v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741433v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Genin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432528v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851011v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lema&#238;tre" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851009v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Garnier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chabri&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537408v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gorgues" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432523v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740846v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Sachot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Malignas" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850972v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851007v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508412v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claude Maun&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#233;r&#233;ano Sarah" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bussi&#232;re" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525940v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feugere" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851005v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432505v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Anne de Chazelles" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ropiot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851014v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851015v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouchette" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581033v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Alessandri" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pieri" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851004v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954786v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Mach" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Rolland" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Pactat" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02564656v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02122588v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Cibecchini" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos de Juan" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Djaoui" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Ream" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499879v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040100v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dillmann" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850121v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Audoly" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850114v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04835454v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beylier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mazi&#232;re" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856349v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761749v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741286v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849306v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849308v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Py" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Maria Adroher Auroux" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855297v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855289v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850109v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120xp" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850092v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04659896v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04659901v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853062v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Salvat" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855292v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05477164v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853070v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855306v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856355v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04817932v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368775v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Nin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912302v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912303v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494120v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Agusta-Boularot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03455137v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494125v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455196v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Roure" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856330v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856326v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351401v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bailet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gardeisen" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Marco" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Michel" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100869v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02425650v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01849785v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01849677v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Keay" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Arnaud" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851019v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849304v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Salin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849302v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01849805v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850866v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420917v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850869v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850868v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02546386v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01850899v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849905v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761822v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499871v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Houdusse" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972641v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aquitania.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870715v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Jezegou" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537305v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741369v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741301v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kortarba" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670713v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741276v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Sabri&#233;" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741304v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851003v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741385v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Morasz" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741390v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741265v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741427v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Olmer" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Girard" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741422v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Petitot" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741393v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849920v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851002v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767303v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouet" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Robin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Marchet-Legendre" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851006v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851000v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432512v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/node/25049" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850998v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Taffanel" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Taffanel" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850994v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850999v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Monteil" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850996v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739441v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s Adroher" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850992v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850989v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roux Jean-Claude" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850991v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fiches" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Roux" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499898v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04858529v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barat-Jamin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04858511v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04858552v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Arnault" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Autier" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cloe Bacle" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04858501v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04858556v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Le Bomin" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04858573v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chardonneau- Henneuse" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04858487v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cervellin" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04858477v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Le Brazidec" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04858579v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02547389v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Faisandier" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02547397v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02560094v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bertel" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499895v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910129v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elise Gardel" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Modat" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768299v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Larr&#233;" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Robert" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768292v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bardot-Cambot" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768286v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768280v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768267v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768259v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04858627v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>