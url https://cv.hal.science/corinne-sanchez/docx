--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1071,269 +1071,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03030098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ports antiques : apport des recherches à Narbonne et perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paysages et cadastres de l’Antiquité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Clavel-Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Peyras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duperron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Jézégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 46/1, pp.252-265</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 46 (1), pp.231-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dha.461.0231⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03099728v1</w:t>
+                <w:t xml:space="preserve">hal-03112365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paysages et cadastres de l’Antiquité</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les ports antiques : apport des recherches à Narbonne et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duperron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Jézégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 46 (1), pp.231-274. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2020, 46/1, pp.252-265</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03112365v1</w:t>
+                <w:t xml:space="preserve">hal-03099728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’utilisation du bois dans les aménagements portuaires antiques de Narbonne/&amp;lt;i&amp;gt;Narbo Martius&amp;lt;/i&amp;gt; (Aude)</w:t>
               </w:r>
@@ -1673,51 +1673,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palaeoenvironmental and archaeological records for the reconstruction of the ancient landscape of the Roman harbour of Narbonne (Aude, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Faisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1892,1154 +1892,1154 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01845744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le vivier augustéen du Lac-de-Capelles à Port-la-Nautique (Narbonne)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Carayon</w:t>
+                <w:t xml:space="preserve">L'embouchure du fleuve antique dans les étangs narbonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Labussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Flaux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nùria Rovira</w:t>
+                <w:t xml:space="preserve">Véronique Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Les ports dans l’espace méditerranéen antique, Narbonne et les systèmes portuaires fluvio-lagunaires, supplément 44, pp.87-97</w:t>
+              <w:t xml:space="preserve">, 2016, Les ports dans l’espace méditerranéen antique, Narbonne et les systèmes portuaires fluvio-lagunaires, supplément 44, pp.59-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01443835v1</w:t>
+                <w:t xml:space="preserve">hal-01443814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'embouchure du fleuve antique dans les étangs narbonnais</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Marinesque (Loupian, Hérault) : un relais routier sur la voie Domitienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iouri Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Christol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pellecuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Stations routières en Gaule romaine, 73 (1), pp.41-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gallia.457⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01443814v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01845850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marinesque (Loupian, Hérault) : un relais routier sur la voie Domitienne</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Christol</w:t>
+                <w:t xml:space="preserve">Prospections géophysiques multi-méthodes de structures portuaires antiques à Narbonne (Aude, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Feugère</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adrien Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cavero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/gallia.457⟩</w:t>
+              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeosciences.4732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01845850v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01443793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospections géophysiques multi-méthodes de structures portuaires antiques à Narbonne (Aude, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vivien Mathé</w:t>
+                <w:t xml:space="preserve">Raman spectroscopy analysis of terra sigillata : the yellow pigment of marbled sigillata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tian Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sciau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Camus</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jesse Groenen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 40, </w:t>
+              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 47, pp.1522-1527 </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/archeosciences.4732⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jrs.4906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01443793v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01431909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman spectroscopy analysis of terra sigillata : the yellow pigment of marbled sigillata</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tian Wang</w:t>
+                <w:t xml:space="preserve">Underwater construction and maintenance : a wreck from Late Antiquity used to repair a breach in the bank of the Narbonne harbor channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Andersch Goodfellow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Letuppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jesse Groenen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Skyllis, Journal for Underwater Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15, pp.33-39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01431909v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01431916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underwater construction and maintenance : a wreck from Late Antiquity used to repair a breach in the bank of the Narbonne harbor channel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Andersch Goodfellow</w:t>
+                <w:t xml:space="preserve">Le vivier augustéen du Lac-de-Capelles à Port-la-Nautique (Narbonne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Flaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Letuppe</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nùria Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Skyllis, Journal for Underwater Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 15, pp.33-39</w:t>
+              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Les ports dans l’espace méditerranéen antique, Narbonne et les systèmes portuaires fluvio-lagunaires, supplément 44, pp.87-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01431916v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01443835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ports de Narbonne antique</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Holocene palaeoenvironnements of the Bages-Sigean lagoon (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Mauné</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ludovic Dolez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Salel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bruneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Colpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique/Bulletin de la SFAC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geobios</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (4), pp.297-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geobios.2015.05.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01431627v1</w:t>
+                <w:t xml:space="preserve">hal-01430777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene palaeoenvironnements of the Bages-Sigean lagoon (France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoit Devillers</w:t>
+                <w:t xml:space="preserve">Evolution of terra sigillata technolgy from Italy to Gaul through a multi-technique approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoanna Leon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sciau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Passelac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Sablayrolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geobios</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geobios.2015.05.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30, pp.658-665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4JA00367E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01430777v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02135447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of terra sigillata technolgy from Italy to Gaul through a multi-technique approach</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les ports de Narbonne antique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Duperron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mauné</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue archéologique/Bulletin de la SFAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1, pp.137-145</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02135447v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01431627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modalités du démantèlement des lieux de culte et politique de grands travaux de l’Antiquité tardive à &amp;lt;i&amp;gt;Narbo Martius&amp;lt;/i&amp;gt;</w:t>
               </w:r>
@@ -3064,51 +3064,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ginouvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambroise Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3405,51 +3405,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Jézégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cavero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Mathé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, p. 32-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3559,226 +3559,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01431696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un dispositif de cuisson original en Languedoc dans l'Antiquité : les fours à pain à cloche mobile en céramique.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Céramiques campaniennes de Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sireix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du congrès de la Société française d'étude de la céramique antique en Gaule</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquitania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, XXII, pp.309-317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/aquit.2006.1158⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00787810v1</w:t>
+                <w:t xml:space="preserve">hal-01761903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céramiques campaniennes de Bordeaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un dispositif de cuisson original en Languedoc dans l'Antiquité : les fours à pain à cloche mobile en céramique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barberan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Piquès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Raux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Sireix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquitania</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Actes du congrès de la Société française d'étude de la céramique antique en Gaule</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, p. 257-271</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01761903v1</w:t>
+                <w:t xml:space="preserve">halshs-00787810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les céramiques des sondages 2003 : étude préliminaire</w:t>
               </w:r>
@@ -4365,51 +4365,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une production de céramique à vernis noir dans la région de Béziers (Hérault) entre la fin du IIe s. et le milieu du Ier s. av. J.-C. : emprunt indigène ou présence italienne précoce ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mauné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4540,51 +4540,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janne Blichert-Toft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Flaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les 45èmes Rencontres internationales d’Histoire et d’Archéologie de Nice Côte d’Azur. Océans, littoraux, îles et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Nice, France</w:t>
@@ -4665,51 +4665,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janne Blichert-Toft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Flaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Montpellier, France</w:t>
@@ -5174,51 +5174,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture monumentale et domestique à Narbonne à l'époque tardo-républicaine : réexamen de données anciennes et apport des fouilles récentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Maligorne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5332,1541 +5332,1541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02143108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches de la paléogéographique de deux sites archéologiques en zones littorales par méthodes géophysiques : études préliminaires à l’implantation de carottages paléoenvironnementaux</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What’s new on the menu ? Plant food consumption and trade in Roman Lattara (Lattes, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camus Adrien</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Núria Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Tillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Piquès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">24th annual meeting of the EAA « Reflecting futures »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03050677v1</w:t>
+                <w:t xml:space="preserve">halshs-02125419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What’s new on the menu ? Plant food consumption and trade in Roman Lattara (Lattes, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Núria Rovira</w:t>
+                <w:t xml:space="preserve">Approches de la paléogéographique de deux sites archéologiques en zones littorales par méthodes géophysiques : études préliminaires à l’implantation de carottages paléoenvironnementaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Faisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Tillier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Camus Adrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Flaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th annual meeting of the EAA « Reflecting futures »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">26e Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02125419v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03050677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premières données sur le faciès tibérien de l’établissement littoral de Saint-Martin à Gruissan (Aude)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Duperron</w:t>
+                <w:t xml:space="preserve">Prospections géophysiques multi-méthodes et multi-échelles pour la description des milieux littoraux : études préliminaires à l’implantation de carottages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camus Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Bigot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Carrato</w:t>
+                <w:t xml:space="preserve">Faïsse Camille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Flaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFECAG, Actes du congrès de Narbonne du 25 au 28 mai</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Narbonne, France. p. 51-72</w:t>
+              <w:t xml:space="preserve">21ème colloque international du GMPCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GMPCA, UMR 6566 CReAAH, Apr 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01850907v1</w:t>
+                <w:t xml:space="preserve">hal-01556547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un contexte urbain de la fin du Ier s. apr. J.-C. et du début du IIe s. siècle : le site de la rue de Catalogne à Narbonne (Aude)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Faciès céramiques dans le couloir Aude-Garonne (IIe s. av.-Ve s. apr. J.-C.). SFECAG, Actes du Congrès de Narbonne, 2017, p. 177-214.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Passelac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barberan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du congrès de Narbonne du 25 au 28 mai</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Narbonne, France. p. 13-34</w:t>
+              <w:t xml:space="preserve">Congrès de Narbonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01850906v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01739712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospections géophysiques multi-méthodes et multi-échelles pour la description des milieux littoraux : études préliminaires à l’implantation de carottages</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vaisselle et amphores dans les remblais pré-augustéens de 14 quai d’Alsace à Narbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rascalou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verònica Martínez Ferreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ginouvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème colloque international du GMPCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GMPCA, UMR 6566 CReAAH, Apr 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">SFECAG Actes du congrès du 25 au 28 mai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Narbonne, France. p. 73-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01556547v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01850903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faciès céramiques dans le couloir Aude-Garonne (IIe s. av.-Ve s. apr. J.-C.). SFECAG, Actes du Congrès de Narbonne, 2017, p. 177-214.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une stratigraphie du Ier s. av. n. è. sur un relais routier au bord de la voie Domitienne (Marinesque, Loupian, Hérault)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iouri Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de Narbonne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Narbonne, France</w:t>
+              <w:t xml:space="preserve"> Actes du congrès de Narbonne du 25 au 28 mai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Narbonne, France. p. 375-383</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01739712v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01850905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaisselle et amphores dans les remblais pré-augustéens de 14 quai d’Alsace à Narbonne</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Note sur la production de terres cuites décoratives et architecturales de l’atelier de Port-la-Nautique à Narbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Carrato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Andersch Goodfellow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFECAG Actes du congrès du 25 au 28 mai</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Narbonne, France. p. 73-88</w:t>
+              <w:t xml:space="preserve">SFECAG, Actes du congrès de Narbonne du 25 au 28 mai </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Narbonne, France. p. 451-455</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01850903v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01850901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note sur la production de terres cuites décoratives et architecturales de l’atelier de Port-la-Nautique à Narbonne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Premières données sur le faciès tibérien de l’établissement littoral de Saint-Martin à Gruissan (Aude)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Duperron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Scrinzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Carrato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFECAG, Actes du congrès de Narbonne du 25 au 28 mai </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Narbonne, France. p. 451-455</w:t>
+              <w:t xml:space="preserve">SFECAG, Actes du congrès de Narbonne du 25 au 28 mai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Narbonne, France. p. 51-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01850901v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01850907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une stratigraphie du Ier s. av. n. è. sur un relais routier au bord de la voie Domitienne (Marinesque, Loupian, Hérault)</w:t>
+                <w:t xml:space="preserve">Un contexte urbain de la fin du Ier s. apr. J.-C. et du début du IIe s. siècle : le site de la rue de Catalogne à Narbonne (Aude)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Iouri Bermond</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Canut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Actes du congrès de Narbonne du 25 au 28 mai</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Narbonne, France. p. 375-383</w:t>
+              <w:t xml:space="preserve">Actes du congrès de Narbonne du 25 au 28 mai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Narbonne, France. p. 13-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01850905v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01850906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une stratigraphie des Ier et IIe siècles après J.-C. dans l'établissement littoral de Saint-Martin à Gruissan (Aude)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterisation of iron (II) sulfides in wet archaeological woods: the wreck of Mandirac (IV th century, antique ports of Narbonne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Doniga</w:t>
+                <w:t xml:space="preserve">Céline Remazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Leveque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Minjacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Refait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFECAG, Actes du congrès d’Autun</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Autun, France</w:t>
+              <w:t xml:space="preserve">WOAM 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01851017v1</w:t>
+                <w:t xml:space="preserve">hal-02345869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of iron (II) sulfides in wet archaeological woods: the wreck of Mandirac (IV th century, antique ports of Narbonne, France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maylis Minjacq</w:t>
+                <w:t xml:space="preserve">Économie végétale et paysages antiques des étangs narbonnais (Aude, France) : analyses archéobotaniques pluridisciplinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Tillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Wicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Refait</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corinne Sanchez</w:t>
+                <w:t xml:space="preserve">Rémi Corbineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Dolez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WOAM 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Florence, Italy</w:t>
+              <w:t xml:space="preserve">Forum de la Méditerranée du MuCEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02345869v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01740382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Économie végétale et paysages antiques des étangs narbonnais (Aude, France) : analyses archéobotaniques pluridisciplinaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Économie végétale et paysages en Narbonnais d’après l’analyse archéobotanique multiproxies du vivier antique de Capelles (Aude, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Wicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Dolez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum de la Méditerranée du MuCEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">Économie végétale et paysages en Narbonnais d’après l’analyse archéobotanique multiproxies du vivier antique de Capelles (Aude, France). 11èmes Rencontres d’archéobotanique “Agriculture et exploitation des ressources végétales de la Préhistoire à aujourd’hui”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Borg, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01740382v1</w:t>
+                <w:t xml:space="preserve">halshs-01740374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Économie végétale et paysages en Narbonnais d’après l’analyse archéobotanique multiproxies du vivier antique de Capelles (Aude, France)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une stratigraphie des Ier et IIe siècles après J.-C. dans l'établissement littoral de Saint-Martin à Gruissan (Aude)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Duperron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Doniga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie végétale et paysages en Narbonnais d’après l’analyse archéobotanique multiproxies du vivier antique de Capelles (Aude, France). 11èmes Rencontres d’archéobotanique “Agriculture et exploitation des ressources végétales de la Préhistoire à aujourd’hui”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Borg, Allemagne</w:t>
+              <w:t xml:space="preserve">SFECAG, Actes du congrès d’Autun</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Autun, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01740374v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sauces and salted-fishes for sailors. Palaeocontent analysis of Latium jars from Gallia Narbonensis’ ports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Djaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6917,77 +6917,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geophysical investigations into the Roman Port System of Narbonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camus Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cavero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7042,90 +7042,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economie végétale et paysages en Narbonnais d’après l’analyse archéobotanique multiproxis du vivier antique de Capelles (Aude)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Wicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Dolez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7724,51 +7724,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Druez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanz Günter-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IKUWA 3 : Third International Congress on Underwater Archaeology = IKUWA3: Troisième Congrès international sur l'archéologie subaquatique, London, 9-12/07-2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, London, United Kingdom. pp.299-307</w:t>
@@ -7948,51 +7948,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Carrato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8270,588 +8270,588 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01851016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherches géophysiques de structures portuaires : application aux sites du Fâ (17), de Brion (33) et de Mandirac (11)</w:t>
+                <w:t xml:space="preserve">Les ports antiques de Narbonne : approche méthodologique et premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Jézégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cavero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanz Günter-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les structures portuaires de l'arc atlantique dans l'Antiquité, bilan et perspectives de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2008, La Rochelle, France. p. 95-103</w:t>
+              <w:t xml:space="preserve">, Jan 2008, La Rochelle, France. p. 121-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00741256v1</w:t>
+                <w:t xml:space="preserve">halshs-00741246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'apport de nouvelles recherches pluridisciplinaires à la compréhension des aménagements portuaires de Narbonne antique (11)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recherches géophysiques de structures portuaires : application aux sites du Fâ (17), de Brion (33) et de Mandirac (11)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Druez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie des rivages méditerranées : 50 ans de recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Arles, France. p. 99-106</w:t>
+              <w:t xml:space="preserve">Les structures portuaires de l’arc atlantique dans l’Antiquité, Bilan et perspectives de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Bordeaux, France. p. 95-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00741309v1</w:t>
+                <w:t xml:space="preserve">hal-01851012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ports antiques de Narbonne : approche méthodologique et premiers résultats</w:t>
+                <w:t xml:space="preserve">Faciès d'époque augustéenne sur l'axe aquitain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sireix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Genin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les structures portuaires de l'arc atlantique dans l'Antiquité, bilan et perspectives de recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, La Rochelle, France. p. 121-147</w:t>
+              <w:t xml:space="preserve">S.F.E.C.A.G., congrès Chelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Chelles, France. p. 39-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00741246v1</w:t>
+                <w:t xml:space="preserve">halshs-00741433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches géophysiques de structures portuaires : application aux sites du Fâ (17), de Brion (33) et de Mandirac (11)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Druez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les structures portuaires de l’arc atlantique dans l’Antiquité, Bilan et perspectives de recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Bordeaux, France. p. 95-103</w:t>
+              <w:t xml:space="preserve">Les structures portuaires de l'arc atlantique dans l'Antiquité, bilan et perspectives de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, La Rochelle, France. p. 95-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851012v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00741256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faciès d'époque augustéenne sur l'axe aquitain</w:t>
+                <w:t xml:space="preserve">L'apport de nouvelles recherches pluridisciplinaires à la compréhension des aménagements portuaires de Narbonne antique (11)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cavero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Druez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">S.F.E.C.A.G., congrès Chelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Chelles, France. p. 39-72</w:t>
+              <w:t xml:space="preserve">Archéologie des rivages méditerranées : 50 ans de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Arles, France. p. 99-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00741433v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00741309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production et Consommation des céramiques communes de la colonie romaine de Narbonne (IIe s. av. / IIIe s. ap. J.-C.)</w:t>
               </w:r>
@@ -9558,51 +9558,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Claude Mauné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvéréano Sarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9776,571 +9776,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude sur la romanisation, l’exemple de deux sites méditerranéens, Lattes et Narbonne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Autour des oppida de Montlaurès (Narbonne, Aude) et de Saint-Siméon (Pézénas, Hérault) : méthodes et résultats d'une recherche sur le territoire vivrier de deux agglomérations protohistoriques (VIe et Ve s. av. n. è.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Anne de Chazelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mauné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ropiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La céramique en Gaule et Bretagne romaines : commerce, contacts, interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Arras, France. p. 257-266</w:t>
+              <w:t xml:space="preserve">Actes de la table ronde d'Ullastret, Territori politic i territori rural durant l'edad del ferro a la Mediterrania Occidental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2000, Ullastret, Espagne. pp.115-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01851005v1</w:t>
+                <w:t xml:space="preserve">hal-01432505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autour des oppida de Montlaurès (Narbonne, Aude) et de Saint-Siméon (Pézénas, Hérault) : méthodes et résultats d'une recherche sur le territoire vivrier de deux agglomérations protohistoriques (VIe et Ve s. av. n. è.)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude sur la romanisation, l’exemple de deux sites méditerranéens, Lattes et Narbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la table ronde d'Ullastret, Territori politic i territori rural durant l'edad del ferro a la Mediterrania Occidental</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2000, Ullastret, Espagne. pp.115-144</w:t>
+              <w:t xml:space="preserve">La céramique en Gaule et Bretagne romaines : commerce, contacts, interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Arras, France. p. 257-266</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432505v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des tuyaux estampillés récemment découverts à Puisserguier (Hérault)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ginouvez</w:t>
+                <w:t xml:space="preserve">L’établissement rural des Jurièires Basses à Puissalicon (Hérault) Ier s.-VIème s. ap. J.-C. : contribution à l’histoire des campagnes de la cité de Béziers dans l'Antiquité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mauné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bouchette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFECAG, Actes du congrès d’Istres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Istres, France. p. 247-250</w:t>
+              <w:t xml:space="preserve">Actes du deuxième colloque européen de Béziers : Cité et territoire, 24-26 octobre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Paris, France. p. 73-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01851014v1</w:t>
+                <w:t xml:space="preserve">hal-01851015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’établissement rural des Jurièires Basses à Puissalicon (Hérault) Ier s.-VIème s. ap. J.-C. : contribution à l’histoire des campagnes de la cité de Béziers dans l'Antiquité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mauné</w:t>
+                <w:t xml:space="preserve">Note sur un lot d'amphores du Ve siècle de notre ère à Narbonne (Aude).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Alessandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Bouchette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du deuxième colloque européen de Béziers : Cité et territoire, 24-26 octobre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, Paris, France. p. 73-121</w:t>
+              <w:t xml:space="preserve">Remarques sur un lot d'amphores du Ve siècle de notre ère à Narbonne (Aude)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Istres, France. pp.117-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851015v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00581033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note sur un lot d'amphores du Ve siècle de notre ère à Narbonne (Aude).</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptation des systèmes d’enregistrement à une étude régionale des céramiques gallo-romaines, l’exemple de Narbonne et du Narbonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remarques sur un lot d'amphores du Ve siècle de notre ère à Narbonne (Aude)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Istres, France. pp.117-122</w:t>
+              <w:t xml:space="preserve">La quantification des céramiques, conditions et protocole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Glux-en-Glenne, France. p. 59-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00581033v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation des systèmes d’enregistrement à une étude régionale des céramiques gallo-romaines, l’exemple de Narbonne et du Narbonnais</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des tuyaux estampillés récemment découverts à Puisserguier (Hérault)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ginouvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La quantification des céramiques, conditions et protocole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Glux-en-Glenne, France. p. 59-63</w:t>
+              <w:t xml:space="preserve">SFECAG, Actes du congrès d’Istres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Istres, France. p. 247-250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01851004v1</w:t>
+                <w:t xml:space="preserve">hal-01851014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10496,51 +10496,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleoenvironmental and archaeological records for ancient landscape reconstruction: the ancient roman harbour of Narbonne (Aude, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Faisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cavero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10608,51 +10608,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New data about sauces and salted-fishes from the analysis of the paléocontent of Roman jars and amphorae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Cibecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11585,406 +11585,436 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le port urbain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ports et sites littoraux à l’époque romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cavero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Escale en Méditerranée Romaine. Les ports antiques de Narbonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.89-90, 2024</w:t>
+              <w:t xml:space="preserve">, Actes Sud; Errance &amp; Picard, pp.80-84, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04855297v1</w:t>
+                <w:t xml:space="preserve">hal-04855289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ports et sites littoraux à l’époque romaine</w:t>
+                <w:t xml:space="preserve">Port-la-Nautique (Narbonne, France) : une villa maritime en contexte portuaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cavero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Andersch Goodfellow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Mathé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Escale en Méditerranée Romaine. Les ports antiques de Narbonne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Villae maritimae del Mediterraneo occidentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de l’École française de Rome, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/120xp⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04855289v1</w:t>
+                <w:t xml:space="preserve">hal-04850109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Port-la-Nautique (Narbonne, France) : une villa maritime en contexte portuaire</w:t>
+                <w:t xml:space="preserve">Las vias fluviales de la Galia y el comercio de las cerámicas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vivien Mathé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Villae maritimae del Mediterraneo occidentale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Los cursos fluviales en Hispania, vías de comercio cerámico, VI congreso internacional de la SECAH, Zaragoza, 30 mars-2 avril 2022, Monografías EX OFFICINA HISPANIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, VI, p. 297-309, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/120xp⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04850109v1</w:t>
+                <w:t xml:space="preserve">hal-04850092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Las vias fluviales de la Galia y el comercio de las cerámicas</w:t>
+                <w:t xml:space="preserve">L’épave Cap Béar 3 (Port-Vendres) et les premières importations d'amphores d’Hispanie citérieure-Tarraconaise vers la Gaule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verònica Martínez Ferreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Salvat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">E. Botte, S. Fontaine, C. Rousse. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Los cursos fluviales en Hispania, vías de comercio cerámico, VI congreso internacional de la SECAH, Zaragoza, 30 mars-2 avril 2022, Monografías EX OFFICINA HISPANIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, VI, p. 297-309, 2024</w:t>
+              <w:t xml:space="preserve">Par-delà les mers de Gaule et d'Italie : mélanges en l'honneur de Marie-Brigitte Carre. Archaeonautica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 22, pp.329-342, 2024, 9782271153098</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04850092v1</w:t>
+                <w:t xml:space="preserve">halshs-04853062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Mandirac / Castélou : l'embouchure antique de l'Aude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11993,106 +12023,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Labussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Mathé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Escale en Méditerranée romaine. Les ports de Narbonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Actes sud; Errance &amp; Picard, pp.80-84, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04659896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'épave 1 de Mandirac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12121,238 +12151,212 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Escale en Méditerranée romaine. Les ports de Narbonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Actes sud; Errance &amp; Picard, pp.184-185, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04659901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’épave Cap Béar 3 (Port-Vendres) et les premières importations d'amphores d’Hispanie citérieure-Tarraconaise vers la Gaule</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les fragments d’architecture découverts à Mandirac et leur apport à la connaissance de la ville du Haut-Empire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Maligorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">E. Botte, S. Fontaine, C. Rousse. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Corinne Sanchez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Par-delà les mers de Gaule et d'Italie : mélanges en l'honneur de Marie-Brigitte Carre. Archaeonautica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 22, pp.329-342, 2024, 9782271153098</w:t>
+              <w:t xml:space="preserve">Escale en Méditerranée romaine. Les ports antiques de Narbonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Actes Sud, pp.182-184, 2024, 9782330191894</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04853062v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05477164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre ville et étang : le cours de l’Aude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cavero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Flaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12384,113 +12388,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04855292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fragments d’architecture découverts à Mandirac et leur apport à la connaissance de la ville du Haut-Empire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’axe Aude-Garonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Luisa Bonsangue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Escale en Méditerranée romaine. Les ports antiques de Narbonne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Actes Sud, pp.182-184, 2024, 9782330191894</w:t>
+              <w:t xml:space="preserve">Escale en Méditerranée Romaine. Les ports antiques de Narbonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.118-119, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05477164v1</w:t>
+                <w:t xml:space="preserve">hal-04855306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les domus à Narbonne et en Gaule narbonnaise. Introduction à la journée d’étude en l’honneur de R. Sabrié</w:t>
               </w:r>
@@ -12552,397 +12552,397 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04853070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’axe Aude-Garonne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le port urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ginouvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Luisa Bonsangue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Escale en Méditerranée Romaine. Les ports antiques de Narbonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.118-119, 2024</w:t>
+              <w:t xml:space="preserve">, pp.89-90, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04855306v1</w:t>
+                <w:t xml:space="preserve">hal-04855297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préface</w:t>
+                <w:t xml:space="preserve">Le port de Narbo Martius, Narbonne (Aude, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Margaux Tillier. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cavero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Duperron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Urteaga; A. Pizzo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie végétale des espaces portuaires en Méditerranée : alimentation, productions locales, échanges et paysages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, APA (Archéologie des plantes et des animaux), Mergoil, pp.13-14, 2023</w:t>
+              <w:t xml:space="preserve">Entre Mares. Emplazamiento, infraestructuras y organización de los puertos romanos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.281-295, 2023, Hispania Antigua. Serie Arqueológica, 15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04856355v1</w:t>
+                <w:t xml:space="preserve">halshs-04817932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le port de Narbo Martius, Narbonne (Aude, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Continuités et discontinuités à la fin du IIe siècle avant J.-C. dans le sud de la Gaule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Nin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">M. Urteaga; A. Pizzo. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Guichard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entre Mares. Emplazamiento, infraestructuras y organización de los puertos romanos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.281-295, 2023, Hispania Antigua. Serie Arqueológica, 15</w:t>
+              <w:t xml:space="preserve">Continuités et discontinuités à la fin du IIe siècle avant notre ère dans l’espace celtique et à sa périphérie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 32, Centre archéologique européen, pp.33-68, 2023, Bibracte, 978-2-490601-13-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04817932v1</w:t>
+                <w:t xml:space="preserve">hal-04368775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuités et discontinuités à la fin du IIe siècle avant J.-C. dans le sud de la Gaule</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Vincent Guichard. </w:t>
+              <w:t xml:space="preserve">Margaux Tillier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continuités et discontinuités à la fin du IIe siècle avant notre ère dans l’espace celtique et à sa périphérie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 32, Centre archéologique européen, pp.33-68, 2023, Bibracte, 978-2-490601-13-4</w:t>
+              <w:t xml:space="preserve">Économie végétale des espaces portuaires en Méditerranée : alimentation, productions locales, échanges et paysages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, APA (Archéologie des plantes et des animaux), Mergoil, pp.13-14, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04368775v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trading networks in Transalpine Gaul before and after the conquest in 125 BCE</w:t>
               </w:r>
@@ -13400,406 +13400,406 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03455196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Golfe antique (Le paysage narbonnais de l’Antiquité-Regard sur le paléo-environnement et l’archéologie)</w:t>
+                <w:t xml:space="preserve">La céramique des entrepôts de Barzan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bouet A. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Robine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Les carnets du parc (21), pp.9-13, 2020</w:t>
+              <w:t xml:space="preserve">Barzan IV : L'entrepôt de la Palisse à Barzan (Charente-Maritime), port des Santons, et les entrepôts urbains et périurbains dans les provinces gauloises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 57, pp.243-288, 2020, Mémoires (Ausonius Éditions)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04856330v1</w:t>
+                <w:t xml:space="preserve">hal-04856326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La céramique des entrepôts de Barzan</w:t>
-[...20 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catalogue des sépultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bailet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Christol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Gardeisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Barzan IV : L'entrepôt de la Palisse à Barzan (Charente-Maritime), port des Santons, et les entrepôts urbains et périurbains dans les provinces gauloises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 57, pp.243-288, 2020, Mémoires (Ausonius Éditions)</w:t>
+              <w:t xml:space="preserve">L. Pernet, M. Marco (dir.) Une nécropole du Haut-Empire à Lattes, Fouilles Henri Prades Groupe Archéologique Painlevé 1968-1971, Lattara 24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04856326v1</w:t>
+                <w:t xml:space="preserve">hal-03351401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalogue des sépultures</w:t>
-[...72 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Mandirac 1 Shipwreck, Narbonne, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Andersch Goodfellow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Letuppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Demesticha S.; Blue L. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L. Pernet, M. Marco (dir.) Une nécropole du Haut-Empire à Lattes, Fouilles Henri Prades Groupe Archéologique Painlevé 1968-1971, Lattara 24</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Under the Mediterranean I. Studies in Maritime Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.71-86, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03351401v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03100869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Mandirac 1 Shipwreck, Narbonne, France</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le Golfe antique (Le paysage narbonnais de l’Antiquité-Regard sur le paléo-environnement et l’archéologie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Under the Mediterranean I. Studies in Maritime Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.71-86, 2020</w:t>
+              <w:t xml:space="preserve">La Robine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les carnets du parc (21), pp.9-13, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03100869v1</w:t>
+                <w:t xml:space="preserve">hal-04856330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Ancient Port of Narbonne: Five Centuries of Fluvio-Lagoonal Development</w:t>
               </w:r>
@@ -13837,51 +13837,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cavero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Faisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Foucher M.; Dumont A.; Werther L.; Wollenberg D. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inland harbours in Central Nodes: Junctions between Northern Europe and the Mediterranean Sea</w:t>
@@ -13908,582 +13908,582 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02425650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geophysical investigations into the roman port system of Narbonne</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">C. von Carnap-Bornheim, F. Daim, P. Ettel, Ur. Warnke. </w:t>
+                <w:t xml:space="preserve">L’apport des études xylologiques et dendrochronologiques à l’étude des aménagements portuaires de Narbonne romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Wicha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Edouard J.-L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Harbours as object of interdisciplinary research – Archaeology + History + Geoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p. 185-193., 2018, International Conference »Harbours as objects of interdisciplinary research – Archaeology + History + Geosciences« at the Christian-Albrechts-University in Kiel, 30.9.-3.10.2015, within the framework of the Special Research Programme (DFG-SPP 1630) »Harbours from the Roman Period to the Middle Ages«</w:t>
+              <w:t xml:space="preserve">Regards croisés et diachroniques sur les apports de la dendrochronologie et de l'archéologie à la compréhension de l'occupation humaine et de l'évolution des paysages du Néolithique à la période moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01849785v1</w:t>
+                <w:t xml:space="preserve">hal-01851019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Harbour System of Narbo Martius (Narbonne / F) and its Facilities during Antiquity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temple, bâtiments, enclos et fosses : première moitié du Ier s. ap. J.-C. (période 3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Keay</w:t>
+                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Arnaud</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">C. von Carnap-Bornheim; F. Daim; P. Ettel; Ur. Warnke. </w:t>
+                <w:t xml:space="preserve">Maryline Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Bertrand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Harbours as object of interdisciplinary research – Archaeology + History + Geosciences,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Römisch-Germanischen Zentralmuseums, pp.151-164, 2018, International Conference »Harbours as objects of interdisciplinary research – Archaeology + History + Geosciences« at the Christian-Albrechts-University in Kiel, 30.9.-3.10.2015, within the framework of the Special Research Programme (DFG-SPP 1630) »Harbours from the Roman Period to the Middle Ages«, 978-3-88467-293-8</w:t>
+              <w:t xml:space="preserve">Le sanctuaire du Gué-de-Sciaux à Antigny (Vienne, F)) : genèse et évolution d’un lieu de culte picton du Ier s. av. J.-C. au Ve s. ap. J.-C.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, p. 95-301, 2018, 979-10-90534-44-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01849677v1</w:t>
+                <w:t xml:space="preserve">hal-01849304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’apport des études xylologiques et dendrochronologiques à l’étude des aménagements portuaires de Narbonne romaine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le mobilier céramique (vaisselle et objets) de la première moitié du Ier s. ap. J.-C. du sanctuaire du Gué-de-Sciaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Edouard J.-L. </w:t>
+              <w:t xml:space="preserve">Isabelle Bertrand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards croisés et diachroniques sur les apports de la dendrochronologie et de l'archéologie à la compréhension de l'occupation humaine et de l'évolution des paysages du Néolithique à la période moderne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Le sanctuaire du Gué-de-Sciaux à Antigny (Vienne, F)) : genèse et évolution d’un lieu de culte picton du Ier s. av. J.-C. au Ve s. ap. J.-C.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, p. 859-883, 2018, 979-10-90534-44-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01851019v1</w:t>
+                <w:t xml:space="preserve">hal-01849302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temple, bâtiments, enclos et fosses : première moitié du Ier s. ap. J.-C. (période 3)</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">Isabelle Bertrand. </w:t>
+                <w:t xml:space="preserve">Geophysical investigations into the roman port system of Narbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camus Adrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cavero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faïsse Camille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. von Carnap-Bornheim, F. Daim, P. Ettel, Ur. Warnke. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le sanctuaire du Gué-de-Sciaux à Antigny (Vienne, F)) : genèse et évolution d’un lieu de culte picton du Ier s. av. J.-C. au Ve s. ap. J.-C.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1, p. 95-301, 2018, 979-10-90534-44-5</w:t>
+              <w:t xml:space="preserve">Harbours as object of interdisciplinary research – Archaeology + History + Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 185-193., 2018, International Conference »Harbours as objects of interdisciplinary research – Archaeology + History + Geosciences« at the Christian-Albrechts-University in Kiel, 30.9.-3.10.2015, within the framework of the Special Research Programme (DFG-SPP 1630) »Harbours from the Roman Period to the Middle Ages«</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01849304v1</w:t>
+                <w:t xml:space="preserve">halshs-01849785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mobilier céramique (vaisselle et objets) de la première moitié du Ier s. ap. J.-C. du sanctuaire du Gué-de-Sciaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Harbour System of Narbo Martius (Narbonne / F) and its Facilities during Antiquity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Keay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Isabelle Bertrand. </w:t>
+              <w:t xml:space="preserve">C. von Carnap-Bornheim; F. Daim; P. Ettel; Ur. Warnke. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le sanctuaire du Gué-de-Sciaux à Antigny (Vienne, F)) : genèse et évolution d’un lieu de culte picton du Ier s. av. J.-C. au Ve s. ap. J.-C.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2, p. 859-883, 2018, 979-10-90534-44-5</w:t>
+              <w:t xml:space="preserve">Harbours as object of interdisciplinary research – Archaeology + History + Geosciences,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Römisch-Germanischen Zentralmuseums, pp.151-164, 2018, International Conference »Harbours as objects of interdisciplinary research – Archaeology + History + Geosciences« at the Christian-Albrechts-University in Kiel, 30.9.-3.10.2015, within the framework of the Special Research Programme (DFG-SPP 1630) »Harbours from the Roman Period to the Middle Ages«, 978-3-88467-293-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01849302v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01849677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les entrepôts de Port-la-Nautique à Narbonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ginouvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Carrato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14611,51 +14611,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montlaurès (Narbonne, Aude) à la fin de l’âge du Fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Anne de Chazelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14843,90 +14843,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of an antique wreck by magnetic methods: from 3D mapping up to corrosion process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Leveque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Remazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Minjacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14981,51 +14981,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fouilles du Quai d’Alsace à Narbonne. Un quartier à vocation artisanale à la fin du Ier s. av. n. è ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rascalou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lemaître S., Batigne C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abécédaire pour un archéologue lyonnais, Mélanges offerts à A. Desbat,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 31, M. Mergoil ed., p. 183-188 2015, Archéologie et Histoire Romaine</w:t>
@@ -15067,77 +15067,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le système portuaire de Narbonne antique : approche géoarchéologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïsse Camille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Jézégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Mathé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mercuri L., Gonsalez Villaescusa R., Bertoncello F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Implantations humaines en milieu littoral Méditerranéen : facteurs d’installation et processus d’appropriation de l’espace (Préhistoire, Antiquité, Moyen Âge). Actes des XXXIVe Rencontres internationales d’Antibes.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, APDCA, p. 125-136, 2014</w:t>
@@ -15483,918 +15483,918 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03972641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre littoral et arrière-pays, l'organisation des activités artisanales : le cas de Narbonne antique</w:t>
+                <w:t xml:space="preserve">L’organisation des productions céramiques sur l’arc atlantique : l’exemple de l’Aquitaine romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">A. ESPOSITO et G. SANIDAS. </w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sireix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Batigne-Vallet, Cécile. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quartiers" artisanaux en Grèce ancienne. Une perspective méditerranéenne. Archéologie des espaces économiques. Actes du Symposium international d'HALMA-IPEL sur La concentration spatiale des activités et la question des quartiers spécialisés (Lille 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Septentrion Presses Universitaires, Lille, pp.373-386, 2012, Collection Archaiologia</w:t>
+              <w:t xml:space="preserve">Les céramiques dans leur contexte régional, facies de consommation et mode d’approvisionnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 60, pp.37-70, 2012, Travaux de la Maison de l’Orient et de la Méditerranée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00870715v1</w:t>
+                <w:t xml:space="preserve">hal-01537305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’organisation des productions céramiques sur l’arc atlantique : l’exemple de l’Aquitaine romaine</w:t>
+                <w:t xml:space="preserve">Entre littoral et arrière-pays, l'organisation des activités artisanales : le cas de Narbonne antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Batigne-Vallet, Cécile. </w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-P. Jezegou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. ESPOSITO et G. SANIDAS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les céramiques dans leur contexte régional, facies de consommation et mode d’approvisionnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 60, pp.37-70, 2012, Travaux de la Maison de l’Orient et de la Méditerranée</w:t>
+              <w:t xml:space="preserve">Quartiers" artisanaux en Grèce ancienne. Une perspective méditerranéenne. Archéologie des espaces économiques. Actes du Symposium international d'HALMA-IPEL sur La concentration spatiale des activités et la question des quartiers spécialisés (Lille 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Septentrion Presses Universitaires, Lille, pp.373-386, 2012, Collection Archaiologia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01537305v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00870715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deux établissements ruraux de la fin de l'âge du fer à Marmande (Lot-et-Garonne)</w:t>
+                <w:t xml:space="preserve">Narbonne : la ville et ses ports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...23 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cavero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PASQUALINI, M. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gaulois d'Aquitaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ausonius Éditions, p. 28-31, 2011</w:t>
+              <w:t xml:space="preserve">Fréjus romaine, la ville et son territoire. Les agglomérations de Narbonnaise, des Alpes-Maritimes et de Cisalpine à travers la recherche archéologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, édition APDCA, Antibes,, pp.211-224, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00741369v1</w:t>
+                <w:t xml:space="preserve">halshs-00670713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les prospections sud-narbonnais et les établissements littoraux en relations avec le système portuaire</w:t>
+                <w:t xml:space="preserve">Le commerce avec l'Afrique : faciès de consommation des IIe/IIIe s. de n. è. de la maison au grand triclinium du Clos de la Lombarde à Narbonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Kortarba</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Corinne Sanchez et Marie-Pierre Jézégou. </w:t>
+                <w:t xml:space="preserve">Raymond Sabrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Raymond Sabrié et Maryse Sabrié. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zones portuaires et espaces littoraux de Narbonne et sa région dans l'Antiquité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour le Développement de l'Archéologie en Languedoc-Roussillon (ADAL), p. 41-66, 2011, Monographie d'Archéologie Méditerranéenne</w:t>
+              <w:t xml:space="preserve">La maison au grand triclinium à Narbonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Monique Mergoil, p. 213-236, 2011, Archéologie et histoire romaine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00741301v1</w:t>
+                <w:t xml:space="preserve">halshs-00741276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narbonne : la ville et ses ports</w:t>
+                <w:t xml:space="preserve">Vaisselle de bord et petits conteneurs, l'exemple des céramiques communes de la collection Bouscaras à Port-la-Nautique (Narbonne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">PASQUALINI, M. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Corinne Sanchez et Marie-Pierre Jézégou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fréjus romaine, la ville et son territoire. Les agglomérations de Narbonnaise, des Alpes-Maritimes et de Cisalpine à travers la recherche archéologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, édition APDCA, Antibes,, pp.211-224, 2011</w:t>
+              <w:t xml:space="preserve">Zones portuaires et espaces littoraux de Narbonne et sa région dans l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour le Développement de l'Archéologie en Languedoc-Roussillon (ADAL), p. 143-176, 2011, Monographie d'Archéologie Méditerranéenne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00670713v1</w:t>
+                <w:t xml:space="preserve">halshs-00741304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le commerce avec l'Afrique : faciès de consommation des IIe/IIIe s. de n. è. de la maison au grand triclinium du Clos de la Lombarde à Narbonne</w:t>
+                <w:t xml:space="preserve">Le commerce avec l’Afrique : faciès de consommation des IIe/IIIe s. de n. è. de la maison au grand triclinium du Clos de la Lombarde à Narbonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Sabrié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Raymond Sabrié et Maryse Sabrié. </w:t>
+              <w:t xml:space="preserve">R. et M. Sabrié. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La maison au grand triclinium à Narbonne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Monique Mergoil, p. 213-236, 2011, Archéologie et histoire romaine</w:t>
+              <w:t xml:space="preserve">La maison au grand triclinium à Narbonne, Archéologie et histoire romaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M. Mergoil, p. 213-236 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00741276v1</w:t>
+                <w:t xml:space="preserve">hal-01851003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaisselle de bord et petits conteneurs, l'exemple des céramiques communes de la collection Bouscaras à Port-la-Nautique (Narbonne)</w:t>
+                <w:t xml:space="preserve">Le site de La Maladrerie à Villefranche-de-Rouergue (Aveyron)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Gabriel Morasz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zones portuaires et espaces littoraux de Narbonne et sa région dans l'Antiquité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour le Développement de l'Archéologie en Languedoc-Roussillon (ADAL), p. 143-176, 2011, Monographie d'Archéologie Méditerranéenne</w:t>
+              <w:t xml:space="preserve">Les Rutènes, du peuple à la cité, De l'indépendance à l'installation dans le cadre romain, (150 av. J.-C. - 100 ap. J.-C.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération Aquitania, p. 281-296, 2011, Aquitania, supplément 25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00741304v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00741385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le commerce avec l’Afrique : faciès de consommation des IIe/IIIe s. de n. è. de la maison au grand triclinium du Clos de la Lombarde à Narbonne</w:t>
+                <w:t xml:space="preserve">La céramique du secteur d'habitat à l'ouest des thermes entre 50 a.C. et le IIIe s. p.C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">R. et M. Sabrié. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Bouet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La maison au grand triclinium à Narbonne, Archéologie et histoire romaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, M. Mergoil, p. 213-236 2011</w:t>
+              <w:t xml:space="preserve">Un secteur d'habitat dans le quartier du sanctuaire du Moulin du Fâ à Barzan (Charente-Maritime)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération Aquitania, p. 329-454, 2011, Aquitania, supplément 27, Memoires 26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01851003v1</w:t>
+                <w:t xml:space="preserve">halshs-00741390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site de La Maladrerie à Villefranche-de-Rouergue (Aveyron)</w:t>
+                <w:t xml:space="preserve">Deux établissements ruraux de la fin de l'âge du fer à Marmande (Lot-et-Garonne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Gabriel Morasz</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Béhague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gauduchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Rutènes, du peuple à la cité, De l'indépendance à l'installation dans le cadre romain, (150 av. J.-C. - 100 ap. J.-C.)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération Aquitania, p. 281-296, 2011, Aquitania, supplément 25</w:t>
+              <w:t xml:space="preserve">Gaulois d'Aquitaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius Éditions, p. 28-31, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00741385v1</w:t>
+                <w:t xml:space="preserve">halshs-00741369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La céramique du secteur d'habitat à l'ouest des thermes entre 50 a.C. et le IIIe s. p.C.</w:t>
+                <w:t xml:space="preserve">Les prospections sud-narbonnais et les établissements littoraux en relations avec le système portuaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Alain Bouet. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ginouvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Kortarba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Corinne Sanchez et Marie-Pierre Jézégou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Un secteur d'habitat dans le quartier du sanctuaire du Moulin du Fâ à Barzan (Charente-Maritime)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération Aquitania, p. 329-454, 2011, Aquitania, supplément 27, Memoires 26</w:t>
+              <w:t xml:space="preserve">Zones portuaires et espaces littoraux de Narbonne et sa région dans l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour le Développement de l'Archéologie en Languedoc-Roussillon (ADAL), p. 41-66, 2011, Monographie d'Archéologie Méditerranéenne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00741390v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00741301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le devenir du pot à cuire</w:t>
               </w:r>
@@ -16479,51 +16479,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Olmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17168,77 +17168,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le territoire vivrier de Montlaurès (Narbonne, Aude) à l’âge du Fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Anne de Chazelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mauné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ropiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17663,51 +17663,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrès Adroher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Raux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18349,271 +18349,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04858529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Collectif de Recherche « Les ports antiques de Narbonne (Aude) » 2022</w:t>
+                <w:t xml:space="preserve">Port-la-Nautique (Narbonne, Aude). Fouille programmée 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andersch Goodfellow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Carayon</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Arnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Autier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cloe Bacle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Volume 1, SRA Occitanie. 2022, pp.193</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Volumes 1 et 2, SRA Occitanie. 2022, pp.730</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04858511v1</w:t>
+                <w:t xml:space="preserve">hal-04858552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Port-la-Nautique (Narbonne, Aude). Fouille programmée 2022</w:t>
+                <w:t xml:space="preserve">Projet Collectif de Recherche « Les ports antiques de Narbonne (Aude) » 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andersch Goodfellow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Volume 1, SRA Occitanie. 2022, pp.193</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloe Bacle</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-04858552v1</w:t>
+                <w:t xml:space="preserve">hal-04858511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Collectif de Recherche « Les ports antiques de Narbonne (Aude) » 2021</w:t>
               </w:r>
@@ -18747,51 +18747,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andersch Goodfellow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Le Bomin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18837,271 +18837,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04858556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Port-la-Nautique (Narbonne, Aude). Fouille programmée</w:t>
+                <w:t xml:space="preserve">Projet Collectif de Recherche « Les ports antiques de Narbonne (Aude) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andersch Goodfellow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fanny Bellet</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cavero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Chardonneau- Henneuse</w:t>
+                <w:t xml:space="preserve">Patrice Cervellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] SRA Occitanie. 2020, pp.345</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Volume 1, SRA Occitanie. 2020, pp.360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04858573v1</w:t>
+                <w:t xml:space="preserve">hal-04858487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Collectif de Recherche « Les ports antiques de Narbonne (Aude) »</w:t>
+                <w:t xml:space="preserve">Port-la-Nautique (Narbonne, Aude). Fouille programmée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andersch Goodfellow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Cavero</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Le Bomin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Cervellin</w:t>
+                <w:t xml:space="preserve">Julien Chardonneau- Henneuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Volume 1, SRA Occitanie. 2020, pp.360</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Occitanie. 2020, pp.345</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04858487v1</w:t>
+                <w:t xml:space="preserve">hal-04858573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Collectif de Recherche « Les ports antiques de Narbonne (Aude) »</w:t>
               </w:r>
@@ -19235,51 +19235,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andersch Goodfellow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Le Bomin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19379,51 +19379,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Faisandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andersch Goodfellow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] SRA Languedoc Roussillon. 2017, pp.417</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -19488,51 +19488,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andersch Goodfellow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19584,77 +19584,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondages archéologiques à Port-La-Nautique (Narbonne, Aude)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Carrato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andersch Goodfellow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Bertel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20768,51 +20768,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D7A9243B"/>
+    <w:nsid w:val="3AF2A8FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20916,51 +20916,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6D43F33B"/>
+    <w:nsid w:val="E93AFBF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21064,51 +21064,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="B9DBCCE4"/>
+    <w:nsid w:val="83C1C566"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21301,51 +21301,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://archimede.cnrs.fr/index.php/annuaire?id=222" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asm.cnrs.fr/spip.php?article39" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pan.hypotheses.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portsantiq2014.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pole-lagunes.org/actualites/infos-des-lagunes/dernieres-actus/la-maison-de-la-clape-11" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.parc-naturel-narbonnaise.fr/archives" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tvsud.fr/open" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.laregion.fr/actualite/624/44-ports-antiques-de-narbonne-de-nouvelles-decouvertes.htm" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pan.hypotheses.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368783v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Clavel-L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peyras" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanchez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andersch Goodfellow" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elian Gomez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.491.0201" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853090v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gailledrat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pala" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368778v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455503v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02880410v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Pag&#232;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leroy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-020-01083-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030098v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sciau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Gliozzo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-020-01137-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099728v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duperron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre J&#233;z&#233;gou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112365v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.461.0231" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173154v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fabre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Coadic" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labussi&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favennec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.5703" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085598v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Flaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carayon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Faisse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Guy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Salel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04814878v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679492v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruniaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.03.072" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845744v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Capelli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/antafr.587" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443835v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flaux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Piqu&#232;s" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#249;ria Rovira" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443814v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mathieu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845850v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iouri Bermond" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Christol" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feug&#232;re" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pellecuer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.457" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443793v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Camus" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4732" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431909v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Wang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Groenen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4906" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9XHJG7HN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431916v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Letuppe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431627v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maun&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430777v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dolez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bruneton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Colpo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Devillers" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2015.05.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02135447v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoanna Leon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Passelac" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sablayrolles" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4JA00367E" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431898v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Agusta-Boularot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ginouvez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Lassalle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431729v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Meirer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijin Liu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Pouyet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cotte" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741373v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire L&#233;ger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741323v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431696v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sireix" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2009.1196" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787810v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761903v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2006.1158" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431648v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselyne Guerre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cavalier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431662v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lesvigne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009249v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romana Harfouche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poupet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2005.3225" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431687v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abauzit" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Guillin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tranchon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431636v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849310v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dellong" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guerre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Loppe" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Moulis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2000.1570" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845946v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.1999.1522" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440212v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iscia Codjo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delile" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chollet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Blichert-Toft" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440214v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04845997v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ollivier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vacassy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Bonsangue" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156357v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Terral" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira Buendia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaniewski" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837417v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517306v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benquet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850976v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Maligorne" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143108v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Wicha" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050677v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camus Adrien" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125419v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Rovira" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Tillier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01850907v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bigot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Scrinzi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Carrato" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01850906v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Canut" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556547v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;sse Camille" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739712v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Sanchez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01850903v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rascalou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#242;nica Mart&#237;nez Ferreras" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01850901v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bellet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01850905v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851017v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Doniga" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02345869v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Remazeilles" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leveque" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Minjacq" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Refait" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740382v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Corbineau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740374v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156235v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Djaoui" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979431v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125619v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537297v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berthault" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Verdin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741362v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741357v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanz G&#252;nter-Martin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Storch Klaus" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851013v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maguer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duval" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bolle" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maniquet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741352v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850974v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Druez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401568v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Baigl" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Durquety" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guitton" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gustave" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741378v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Silv&#233;r&#233;ano" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741399v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851016v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B&#233;hague" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alcantara" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boulogne" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dupont" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gauduchon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741256v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741309v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741246v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851012v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741433v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Genin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432528v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851011v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lema&#238;tre" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851009v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Garnier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chabri&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537408v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gorgues" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432523v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740846v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Sachot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Malignas" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850972v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851007v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508412v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claude Maun&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#233;r&#233;ano Sarah" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bussi&#232;re" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525940v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feugere" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851005v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432505v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Anne de Chazelles" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ropiot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851014v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851015v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouchette" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581033v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Alessandri" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pieri" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851004v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954786v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Mach" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Rolland" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Pactat" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02564656v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02122588v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Cibecchini" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos de Juan" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Djaoui" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Ream" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499879v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040100v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dillmann" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850121v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Audoly" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850114v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04835454v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beylier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mazi&#232;re" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856349v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761749v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741286v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849306v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849308v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Py" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Maria Adroher Auroux" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855297v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855289v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850109v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120xp" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850092v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04659896v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04659901v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853062v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Salvat" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855292v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05477164v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853070v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855306v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856355v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04817932v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368775v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Nin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912302v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912303v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494120v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Agusta-Boularot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03455137v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494125v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455196v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Roure" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856330v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856326v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351401v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bailet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gardeisen" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Marco" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Michel" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100869v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02425650v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01849785v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01849677v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Keay" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Arnaud" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851019v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849304v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Salin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849302v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01849805v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850866v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420917v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850869v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850868v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02546386v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01850899v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849905v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761822v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499871v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Houdusse" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972641v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aquitania.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870715v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Jezegou" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537305v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741369v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741301v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kortarba" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670713v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741276v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Sabri&#233;" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741304v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851003v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741385v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Morasz" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741390v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741265v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741427v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Olmer" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Girard" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741422v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Petitot" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741393v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849920v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851002v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767303v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouet" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Robin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Marchet-Legendre" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851006v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851000v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432512v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/node/25049" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850998v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Taffanel" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Taffanel" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850994v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850999v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Monteil" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850996v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739441v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s Adroher" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850992v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850989v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roux Jean-Claude" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850991v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fiches" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Roux" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499898v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04858529v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barat-Jamin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04858511v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04858552v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Arnault" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Autier" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cloe Bacle" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04858501v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04858556v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Le Bomin" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04858573v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chardonneau- Henneuse" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04858487v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cervellin" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04858477v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Le Brazidec" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04858579v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02547389v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Faisandier" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02547397v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02560094v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bertel" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499895v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910129v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elise Gardel" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Modat" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768299v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Larr&#233;" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Robert" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768292v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bardot-Cambot" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768286v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768280v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768267v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768259v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04858627v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://archimede.cnrs.fr/index.php/annuaire?id=222" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asm.cnrs.fr/spip.php?article39" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pan.hypotheses.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portsantiq2014.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pole-lagunes.org/actualites/infos-des-lagunes/dernieres-actus/la-maison-de-la-clape-11" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.parc-naturel-narbonnaise.fr/archives" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tvsud.fr/open" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.laregion.fr/actualite/624/44-ports-antiques-de-narbonne-de-nouvelles-decouvertes.htm" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pan.hypotheses.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368783v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Clavel-L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peyras" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanchez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andersch Goodfellow" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elian Gomez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.491.0201" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853090v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gailledrat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pala" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368778v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455503v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02880410v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Pag&#232;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leroy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-020-01083-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030098v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sciau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Gliozzo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-020-01137-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112365v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duperron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre J&#233;z&#233;gou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.461.0231" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099728v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173154v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fabre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Coadic" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labussi&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favennec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.5703" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085598v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Flaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carayon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Faisse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Guy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Salel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04814878v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679492v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruniaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.03.072" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845744v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Capelli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/antafr.587" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443814v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mathieu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845850v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iouri Bermond" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Christol" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feug&#232;re" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pellecuer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.457" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443793v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Camus" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4732" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431909v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Wang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Groenen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4906" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9XHJG7HN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431916v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Letuppe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443835v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Piqu&#232;s" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#249;ria Rovira" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430777v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dolez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bruneton" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Colpo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Devillers" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2015.05.002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02135447v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoanna Leon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Passelac" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sablayrolles" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4JA00367E" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431627v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maun&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431898v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Agusta-Boularot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ginouvez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Lassalle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431729v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Meirer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijin Liu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Pouyet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cotte" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741373v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire L&#233;ger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741323v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431696v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sireix" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2009.1196" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761903v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2006.1158" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787810v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431648v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselyne Guerre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cavalier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431662v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lesvigne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009249v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romana Harfouche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poupet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2005.3225" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431687v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abauzit" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Guillin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tranchon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431636v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849310v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dellong" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guerre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Loppe" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Moulis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2000.1570" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845946v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.1999.1522" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440212v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iscia Codjo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delile" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chollet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Blichert-Toft" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440214v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04845997v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ollivier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vacassy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Bonsangue" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156357v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Terral" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira Buendia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaniewski" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837417v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517306v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benquet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850976v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Maligorne" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143108v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Wicha" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125419v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Rovira" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Tillier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050677v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camus Adrien" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556547v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;sse Camille" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739712v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Sanchez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01850903v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rascalou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#242;nica Mart&#237;nez Ferreras" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01850905v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01850901v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Carrato" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bellet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01850907v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bigot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Scrinzi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01850906v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Canut" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02345869v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Remazeilles" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leveque" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Minjacq" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Refait" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740382v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Corbineau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740374v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851017v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Doniga" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156235v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Djaoui" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979431v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125619v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537297v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berthault" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Verdin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741362v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741357v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanz G&#252;nter-Martin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Storch Klaus" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851013v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maguer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duval" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bolle" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maniquet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741352v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850974v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Druez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401568v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Baigl" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Durquety" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guitton" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gustave" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741378v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Silv&#233;r&#233;ano" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741399v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851016v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B&#233;hague" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alcantara" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boulogne" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dupont" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gauduchon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741246v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851012v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741433v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Genin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741256v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741309v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432528v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851011v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lema&#238;tre" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851009v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Garnier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chabri&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537408v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gorgues" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432523v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740846v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Sachot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Malignas" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850972v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851007v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508412v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claude Maun&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#233;r&#233;ano Sarah" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bussi&#232;re" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525940v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feugere" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432505v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Anne de Chazelles" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ropiot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851005v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851015v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouchette" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581033v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Alessandri" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pieri" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851004v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851014v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954786v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Mach" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Rolland" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Pactat" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02564656v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02122588v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Cibecchini" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos de Juan" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Djaoui" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Ream" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499879v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040100v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dillmann" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850121v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Audoly" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850114v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04835454v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beylier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mazi&#232;re" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856349v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761749v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741286v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849306v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849308v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Py" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Maria Adroher Auroux" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855289v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850109v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120xp" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850092v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853062v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Salvat" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04659896v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04659901v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05477164v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855292v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855306v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853070v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855297v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04817932v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368775v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Nin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856355v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912302v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912303v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494120v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Agusta-Boularot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03455137v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494125v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455196v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Roure" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856326v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351401v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bailet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gardeisen" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Marco" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Michel" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100869v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856330v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02425650v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851019v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849304v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Salin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849302v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01849785v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01849677v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Keay" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Arnaud" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01849805v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850866v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420917v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850869v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850868v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02546386v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01850899v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849905v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761822v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499871v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Houdusse" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972641v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aquitania.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537305v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870715v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Jezegou" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670713v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741276v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Sabri&#233;" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741304v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851003v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741385v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Morasz" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741390v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741369v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741301v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kortarba" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741265v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741427v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Olmer" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Girard" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741422v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Petitot" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741393v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849920v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851002v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767303v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouet" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Robin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Marchet-Legendre" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851006v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851000v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432512v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/node/25049" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850998v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Taffanel" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Taffanel" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850994v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850999v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Monteil" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850996v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739441v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s Adroher" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850992v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850989v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roux Jean-Claude" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850991v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fiches" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Roux" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499898v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04858529v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barat-Jamin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04858552v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Arnault" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Autier" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cloe Bacle" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04858511v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04858501v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04858556v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Le Bomin" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04858487v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cervellin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04858573v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chardonneau- Henneuse" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04858477v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Le Brazidec" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04858579v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02547389v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Faisandier" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02547397v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02560094v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bertel" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499895v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910129v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elise Gardel" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Modat" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768299v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Larr&#233;" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Robert" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768292v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bardot-Cambot" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768286v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768280v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768267v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768259v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04858627v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>