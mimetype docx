--- v0 (2026-03-17)
+++ v1 (2026-04-11)
@@ -904,429 +904,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03654991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The horizontal transfer of Pseudomonas aeruginosa PA14 ICE PAPI-1 is controlled by a transcriptional triad between TprA, NdpA2 and MvaT</w:t>
+                <w:t xml:space="preserve">Glutamate optimizes enzymatic activity under high hydrostatic pressure in Desulfovibrio species: effects on the ubiquitous thioredoxin system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gauthier Dangla Pélissier</w:t>
+                <w:t xml:space="preserve">H. Gaussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Roux</w:t>
+                <w:t xml:space="preserve">M. Nouailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Schmidt</w:t>
+                <w:t xml:space="preserve">E. Champaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Chambonnier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Moly Ba</w:t>
+                <w:t xml:space="preserve">E. Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sebban-Kreuzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkab827⟩</w:t>
+              <w:t xml:space="preserve">Extremophiles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (4), pp.385-392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00792-021-01236-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03557636v1</w:t>
+                <w:t xml:space="preserve">ird-03690700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glutamate optimizes enzymatic activity under high hydrostatic pressure in Desulfovibrio species: effects on the ubiquitous thioredoxin system</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The horizontal transfer of Pseudomonas aeruginosa PA14 ICE PAPI-1 is controlled by a transcriptional triad between TprA, NdpA2 and MvaT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Nouailler</w:t>
+                <w:t xml:space="preserve">Gauthier Dangla Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Champaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edwige Garcin</w:t>
+                <w:t xml:space="preserve">Nicolas Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebban -Kreuzer</w:t>
+                <w:t xml:space="preserve">Victoria Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Chambonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moly Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extremophiles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00792-021-01236-x⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49 (19), pp.10956-10974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkab827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03272295v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03557636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glutamate optimizes enzymatic activity under high hydrostatic pressure in Desulfovibrio species: effects on the ubiquitous thioredoxin system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gaussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nouailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Garcin</w:t>
+                <w:t xml:space="preserve">Edouard Champaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Sebban-Kreuzer</w:t>
+                <w:t xml:space="preserve">Sebban -Kreuzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extremophiles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 25 (4), pp.385-392. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+              <w:t xml:space="preserve">, 2021, 25, pp.385-392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00792-021-01236-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-03690700v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and functional insights into the periplasmic detector domain of the GacS histidine kinase controlling biofilm formation in Pseudomonas aeruginosa</w:t>
               </w:r>
@@ -1364,51 +1364,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sebban-Kreuzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moly Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Dangla Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7, pp.11262. </w:t>
@@ -1967,441 +1967,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01356877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1H, 13C and 15N backbone and side-chain chemical shift assignments for reduced unusual thioredoxin Patrx2 of Pseudomonas aeruginosa.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of a Src kinase SH3 binding site in the C-terminal domain of the human ErbB2 receptor tyrosine kinase.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latifa El Antak</w:t>
+                <w:t xml:space="preserve">Matthieu Nouailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Nouailler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francoise Guerlesquin</w:t>
+                <w:t xml:space="preserve">Michaël Feracci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sebban-Kreuzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Byrne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomol NMR Assign</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 588 (12), pp.2031--6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.febslet.2014.04.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12104-013-9493-3⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01458208v1</w:t>
+                <w:t xml:space="preserve">hal-01458194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a Src kinase SH3 binding site in the C-terminal domain of the human ErbB2 receptor tyrosine kinase.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural and Functional Characterization of the Clostridium perfringens N-Acetylmannosamine-6-phosphate 2-Epimerase Essential for the Sialic Acid Salvage Pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Feracci</w:t>
+                <w:t xml:space="preserve">Marie-Cécile Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sebban-Kreuzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Deborah Byrne</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guerlesquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James A Brannigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bourne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.febslet.2014.04.029⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 289 (51), pp.35215 - 35224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.m114.604272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01458194v1</w:t>
+                <w:t xml:space="preserve">hal-03209608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and Functional Characterization of the Clostridium perfringens N-Acetylmannosamine-6-phosphate 2-Epimerase Essential for the Sialic Acid Salvage Pathway</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corinne Sebban-Kreuzer</w:t>
+                <w:t xml:space="preserve">1H, 13C and 15N backbone and side-chain chemical shift assignments for reduced unusual thioredoxin Patrx2 of Pseudomonas aeruginosa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige B Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Guerlesquin</w:t>
+                <w:t xml:space="preserve">Latifa El Antak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Nouailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James A Brannigan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Bourne</w:t>
+                <w:t xml:space="preserve">Francoise Guerlesquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 289 (51), pp.35215 - 35224. </w:t>
+              <w:t xml:space="preserve">Biomol NMR Assign</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (2), pp.247--50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.m114.604272⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12104-013-9493-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03209608v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and Mechanistic Insights into Unusual Thiol Disulfide Oxidoreductase</w:t>
               </w:r>
@@ -2560,51 +2560,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stocker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Vinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Nouailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2694,51 +2694,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Pieulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guerlesquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sebban-Kreuzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2824,51 +2824,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Pieulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guerlesquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sebban-Kreuzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3423,302 +3423,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00473886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pancreatic lipase and pancreatic lipase-related protein 2, but not pancreatic lipase-related protein 1, hydrolyze retinyl palmitate in physiological conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-level expression of nonglycosylated human pancreatic lipase-related protein 2 in Pichia pastoris.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sebban-Kreuzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amélie Berton</w:t>
+                <w:t xml:space="preserve">Paule Deprez-Beauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Moussa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corinne Sebban-Kreuzer</w:t>
+                <w:t xml:space="preserve">Amelie Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Crenon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta Molecular and Cell Biology of Lipids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 1761, pp.4-10. </w:t>
+              <w:t xml:space="preserve">Protein Expression and Purification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 49 (2), pp.284-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbalip.2005.12.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pep.2006.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02655671v1</w:t>
+                <w:t xml:space="preserve">hal-00475663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-level expression of nonglycosylated human pancreatic lipase-related protein 2 in Pichia pastoris.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pancreatic lipase and pancreatic lipase-related protein 2, but not pancreatic lipase-related protein 1, hydrolyze retinyl palmitate in physiological conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sebban-Kreuzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Crenon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protein Expression and Purification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 49 (2), pp.284-91. </w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta Molecular and Cell Biology of Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1761, pp.4-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pep.2006.06.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbalip.2005.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00475663v1</w:t>
+                <w:t xml:space="preserve">hal-02655671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibitory effect of the pancreatic lipase C-terminal domain on intestinal lipolysis in rats fed a high-fat diet: chronic study</w:t>
               </w:r>
@@ -3864,51 +3864,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sebban-Kreuzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guerlesquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 253 (3), pp.645-652. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4262,51 +4262,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guerlesquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 37 (23), pp.8331-8340. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4625,51 +4625,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458419v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M Grandjean" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James N Sturgis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige B Garcin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moly Ba" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bornet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2026.104010" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379725v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grandjean" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Duneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Garcin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Houot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.70226" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789686v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Attia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia My" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Castaing" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dinet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Guenno" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adn2789" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701562v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Touarin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Serrano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Courbois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Chen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2024.114541" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04234743v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Taillefer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Herrou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donovan Robert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam Mignot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.4706" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03654991v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Vincent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Comas Hervada" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sebban-Kreuzer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;al&#232;ne Chabalier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001443" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03557636v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Dangla P&#233;lissier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Schmidt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Chambonnier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab827" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272295v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gaussier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nouailler" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Champaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebban -Kreuzer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-021-01236-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03690700v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gaussier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Champaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garcin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sebban-Kreuzer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281300v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ali-Ahmad" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Fadel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-11361-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770251v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bourne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vincent" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-016-9714-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018118v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bonzi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Betzi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian T Kasper" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara K Mahal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7194" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018172v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Halimi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rigato" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Byrne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferracci" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01356877v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Halimi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annafrancesca Rigato" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Byrne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Ferracci" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0111836" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458208v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa El Antak" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Nouailler" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Guerlesquin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-013-9493-3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458194v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Feracci" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2014.04.029" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DFKTP74-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209608v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile P&#233;lissier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Guerlesquin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A Brannigan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m114.604272" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018153v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Elantak" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vita" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pieulle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m111.288316" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460337v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Stocker" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vinay" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.197988" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458276v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-011-9294-5" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473694v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-010-9226-9" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547016v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zorah Dermoun" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Foulon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell Miller" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Harrington" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Deacon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2010.05.014" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547040v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva Zakian" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lafitte" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Vergnes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pimentel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2010.07611.x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473735v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Berton" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rouvellac" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crenon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.200800563" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-31W24Z78-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473886v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2007.06123.x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655671v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reboul" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moussa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2005.12.013" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KP4FVPC8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475663v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Deprez-Beauclair" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Berton" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pep.2006.06.001" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QL97XR62-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506847v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sebban-Kreuzer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ayvazian" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Juhel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Salles" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chapus" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ijo.0802245" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506832v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dolla" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1327.1998.2530645.x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506824v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Blanchard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Bersch" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Blackledge" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marion" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1327.1998.2510787.x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506840v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dominguez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Kerfelec" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chapus" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(00)02034-2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506829v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi980142u" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-WT5GSCND-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546997v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sebban" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bruschi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.1995.tb07875.x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458419v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M Grandjean" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James N Sturgis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige B Garcin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moly Ba" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bornet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2026.104010" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379725v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grandjean" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Duneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Garcin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Houot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.70226" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789686v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Attia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia My" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Castaing" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dinet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Guenno" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adn2789" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701562v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Touarin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Serrano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Courbois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Chen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2024.114541" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04234743v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Taillefer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Herrou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donovan Robert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam Mignot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.4706" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03654991v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Vincent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Comas Hervada" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sebban-Kreuzer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;al&#232;ne Chabalier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001443" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03690700v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gaussier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nouailler" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Champaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garcin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sebban-Kreuzer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-021-01236-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03557636v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Dangla P&#233;lissier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Schmidt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Chambonnier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab827" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272295v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gaussier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Champaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebban -Kreuzer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281300v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ali-Ahmad" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Fadel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-11361-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770251v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bourne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vincent" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-016-9714-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018118v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bonzi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Betzi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian T Kasper" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara K Mahal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7194" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018172v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Halimi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rigato" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Byrne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferracci" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01356877v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Halimi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annafrancesca Rigato" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Byrne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Ferracci" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0111836" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458194v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Nouailler" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Feracci" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2014.04.029" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DFKTP74-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209608v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile P&#233;lissier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Guerlesquin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A Brannigan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m114.604272" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458208v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa El Antak" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Guerlesquin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-013-9493-3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018153v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Elantak" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vita" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pieulle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m111.288316" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460337v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Stocker" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vinay" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.197988" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458276v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-011-9294-5" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473694v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-010-9226-9" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547016v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zorah Dermoun" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Foulon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell Miller" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Harrington" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Deacon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2010.05.014" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547040v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva Zakian" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lafitte" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Vergnes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pimentel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2010.07611.x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473735v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Berton" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rouvellac" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crenon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.200800563" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-31W24Z78-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473886v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2007.06123.x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475663v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Deprez-Beauclair" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Berton" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pep.2006.06.001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QL97XR62-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655671v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reboul" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moussa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2005.12.013" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KP4FVPC8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506847v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sebban-Kreuzer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ayvazian" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Juhel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Salles" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chapus" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ijo.0802245" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506832v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dolla" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1327.1998.2530645.x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506824v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Blanchard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Bersch" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Blackledge" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marion" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1327.1998.2510787.x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506840v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dominguez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Kerfelec" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chapus" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(00)02034-2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506829v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi980142u" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-WT5GSCND-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546997v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sebban" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bruschi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.1995.tb07875.x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>