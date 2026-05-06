--- v1 (2026-04-11)
+++ v2 (2026-05-06)
@@ -1720,688 +1720,688 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glycan Dependence of Galectin-3 Self-Association Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Halimi</w:t>
+                <w:t xml:space="preserve">Hubert Halimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rigato</w:t>
+                <w:t xml:space="preserve">Annafrancesca Rigato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Byrne</w:t>
+                <w:t xml:space="preserve">Deborah Byrne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Ferracci</w:t>
+                <w:t xml:space="preserve">Géraldine Ferracci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sebban-Kreuzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 9</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 9 (11), pp.e111836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0111836⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018172v1</w:t>
+                <w:t xml:space="preserve">inserm-01356877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glycan Dependence of Galectin-3 Self-Association Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annafrancesca Rigato</w:t>
+                <w:t xml:space="preserve">H Halimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deborah Byrne</w:t>
+                <w:t xml:space="preserve">A. Rigato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Ferracci</w:t>
+                <w:t xml:space="preserve">D. Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ferracci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sebban-Kreuzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 9 (11), pp.e111836. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2014, 9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01356877v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a Src kinase SH3 binding site in the C-terminal domain of the human ErbB2 receptor tyrosine kinase.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural and Functional Characterization of the Clostridium perfringens N-Acetylmannosamine-6-phosphate 2-Epimerase Essential for the Sialic Acid Salvage Pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Nouailler</w:t>
+                <w:t xml:space="preserve">Marie-Cécile Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sebban-Kreuzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Feracci</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Deborah Byrne</w:t>
+                <w:t xml:space="preserve">Françoise Guerlesquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James A Brannigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bourne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.febslet.2014.04.029⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 289 (51), pp.35215 - 35224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.m114.604272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01458194v1</w:t>
+                <w:t xml:space="preserve">hal-03209608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and Functional Characterization of the Clostridium perfringens N-Acetylmannosamine-6-phosphate 2-Epimerase Essential for the Sialic Acid Salvage Pathway</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">1H, 13C and 15N backbone and side-chain chemical shift assignments for reduced unusual thioredoxin Patrx2 of Pseudomonas aeruginosa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige B Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Cécile Pélissier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corinne Sebban-Kreuzer</w:t>
+                <w:t xml:space="preserve">Latifa El Antak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Guerlesquin</w:t>
+                <w:t xml:space="preserve">Matthieu Nouailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James A Brannigan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Bourne</w:t>
+                <w:t xml:space="preserve">Francoise Guerlesquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 289 (51), pp.35215 - 35224. </w:t>
+              <w:t xml:space="preserve">Biomol NMR Assign</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (2), pp.247--50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.m114.604272⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12104-013-9493-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03209608v1</w:t>
+                <w:t xml:space="preserve">hal-01458208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1H, 13C and 15N backbone and side-chain chemical shift assignments for reduced unusual thioredoxin Patrx2 of Pseudomonas aeruginosa.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of a Src kinase SH3 binding site in the C-terminal domain of the human ErbB2 receptor tyrosine kinase.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Nouailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latifa El Antak</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francoise Guerlesquin</w:t>
+                <w:t xml:space="preserve">Michaël Feracci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sebban-Kreuzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Byrne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomol NMR Assign</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 588 (12), pp.2031--6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.febslet.2014.04.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12104-013-9493-3⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01458208v1</w:t>
+                <w:t xml:space="preserve">hal-01458194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and Mechanistic Insights into Unusual Thiol Disulfide Oxidoreductase</w:t>
               </w:r>
@@ -2560,51 +2560,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stocker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Vinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Nouailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2694,51 +2694,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Pieulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guerlesquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sebban-Kreuzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2824,51 +2824,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Pieulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guerlesquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sebban-Kreuzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3864,51 +3864,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sebban-Kreuzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guerlesquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 253 (3), pp.645-652. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4262,51 +4262,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guerlesquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 37 (23), pp.8331-8340. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4625,51 +4625,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458419v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M Grandjean" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James N Sturgis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige B Garcin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moly Ba" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bornet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2026.104010" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379725v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grandjean" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Duneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Garcin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Houot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.70226" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789686v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Attia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia My" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Castaing" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dinet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Guenno" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adn2789" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701562v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Touarin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Serrano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Courbois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Chen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2024.114541" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04234743v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Taillefer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Herrou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donovan Robert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam Mignot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.4706" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03654991v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Vincent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Comas Hervada" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sebban-Kreuzer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;al&#232;ne Chabalier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001443" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03690700v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gaussier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nouailler" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Champaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garcin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sebban-Kreuzer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-021-01236-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03557636v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Dangla P&#233;lissier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Schmidt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Chambonnier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab827" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272295v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gaussier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Champaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebban -Kreuzer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281300v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ali-Ahmad" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Fadel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-11361-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770251v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bourne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vincent" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-016-9714-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018118v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bonzi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Betzi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian T Kasper" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara K Mahal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7194" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018172v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Halimi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rigato" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Byrne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferracci" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01356877v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Halimi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annafrancesca Rigato" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Byrne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Ferracci" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0111836" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458194v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Nouailler" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Feracci" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2014.04.029" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DFKTP74-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209608v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile P&#233;lissier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Guerlesquin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A Brannigan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m114.604272" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458208v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa El Antak" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Guerlesquin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-013-9493-3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018153v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Elantak" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vita" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pieulle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m111.288316" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460337v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Stocker" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vinay" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.197988" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458276v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-011-9294-5" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473694v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-010-9226-9" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547016v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zorah Dermoun" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Foulon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell Miller" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Harrington" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Deacon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2010.05.014" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547040v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva Zakian" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lafitte" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Vergnes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pimentel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2010.07611.x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473735v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Berton" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rouvellac" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crenon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.200800563" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-31W24Z78-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473886v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2007.06123.x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475663v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Deprez-Beauclair" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Berton" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pep.2006.06.001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QL97XR62-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655671v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reboul" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moussa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2005.12.013" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KP4FVPC8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506847v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sebban-Kreuzer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ayvazian" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Juhel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Salles" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chapus" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ijo.0802245" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506832v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dolla" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1327.1998.2530645.x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506824v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Blanchard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Bersch" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Blackledge" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marion" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1327.1998.2510787.x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506840v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dominguez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Kerfelec" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chapus" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(00)02034-2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506829v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi980142u" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-WT5GSCND-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546997v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sebban" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bruschi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.1995.tb07875.x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458419v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M Grandjean" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James N Sturgis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige B Garcin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moly Ba" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bornet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2026.104010" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379725v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grandjean" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Duneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Garcin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Houot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.70226" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789686v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Attia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia My" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Castaing" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dinet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Guenno" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adn2789" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701562v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Touarin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Serrano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Courbois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Chen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2024.114541" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04234743v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Taillefer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Herrou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donovan Robert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam Mignot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.4706" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03654991v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Vincent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Comas Hervada" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sebban-Kreuzer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;al&#232;ne Chabalier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001443" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03690700v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gaussier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nouailler" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Champaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garcin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sebban-Kreuzer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-021-01236-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03557636v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Dangla P&#233;lissier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Schmidt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Chambonnier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab827" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272295v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gaussier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Champaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebban -Kreuzer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281300v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ali-Ahmad" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Fadel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-11361-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770251v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bourne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vincent" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-016-9714-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018118v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bonzi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Betzi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian T Kasper" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara K Mahal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7194" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01356877v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Halimi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annafrancesca Rigato" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Byrne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Ferracci" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0111836" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018172v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Halimi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rigato" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Byrne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferracci" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209608v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile P&#233;lissier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Guerlesquin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A Brannigan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m114.604272" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458208v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa El Antak" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Nouailler" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Guerlesquin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-013-9493-3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458194v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Feracci" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2014.04.029" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DFKTP74-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018153v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Elantak" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vita" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pieulle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m111.288316" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460337v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Stocker" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vinay" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.197988" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458276v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-011-9294-5" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473694v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-010-9226-9" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547016v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zorah Dermoun" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Foulon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell Miller" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Harrington" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Deacon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2010.05.014" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547040v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva Zakian" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lafitte" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Vergnes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pimentel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2010.07611.x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473735v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Berton" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rouvellac" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crenon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.200800563" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-31W24Z78-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473886v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2007.06123.x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475663v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Deprez-Beauclair" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Berton" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pep.2006.06.001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QL97XR62-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655671v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reboul" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moussa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2005.12.013" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KP4FVPC8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506847v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sebban-Kreuzer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ayvazian" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Juhel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Salles" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chapus" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ijo.0802245" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506832v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dolla" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1327.1998.2530645.x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506824v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Blanchard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Bersch" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Blackledge" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marion" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1327.1998.2510787.x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506840v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dominguez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Kerfelec" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chapus" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(00)02034-2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506829v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi980142u" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-WT5GSCND-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546997v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sebban" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bruschi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.1995.tb07875.x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>