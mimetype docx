--- v0 (2026-03-15)
+++ v1 (2026-04-11)
@@ -2125,220 +2125,220 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les tiers lieux peuvent -ils jouer un rôle pour une mobilité décarbonée ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudia Ximena Lopez</w:t>
+                <w:t xml:space="preserve">La vulnérabilité dans tous ses états. Parcours de vie et inégalités sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Siino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Presses de l’INU Champollion, 28 p., 2024, 978-2-36170-277-9</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Troupel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions matériologiques, 252 p., 2024, Épistémologie de la médecine et du soin, 978-2-37361-459-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04590664v1</w:t>
+                <w:t xml:space="preserve">hal-04879731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vulnérabilité dans tous ses états. Parcours de vie et inégalités sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anastasia Meidani</w:t>
+                <w:t xml:space="preserve">Les tiers lieux peuvent -ils jouer un rôle pour une mobilité décarbonée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Ximena Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Siino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l’INU Champollion, 28 p., 2024, 978-2-36170-277-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Troupel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04879731v1</w:t>
+                <w:t xml:space="preserve">hal-04590664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toulouse : Embracing the knowledge economy. Pathways to creative and knowledge-based regions</w:t>
               </w:r>
@@ -2861,275 +2861,354 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01897524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (2)</w:t>
+        <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire Tiers-Lieux : Quels enseignements de l’évènement?</w:t>
+                <w:t xml:space="preserve">Décarboner les mobilités domicile-travail : le rôle du télétravail à domicile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Siino</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Master 2 APTER (2024-2025), Université Toulouse 2 Jean Jaurès. 2025, 24 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">VILAGIL. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04956613v2</w:t>
+                <w:t xml:space="preserve">hal-05579666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Faire Tiers-Lieux : Quels enseignements de l’évènement?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Siino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Master Apter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master 2 APTER (2024-2025), Université Toulouse 2 Jean Jaurès. 2025, 24 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04956613v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les activités économiques entre contrainte et valorisation pour des espaces périurbains durables. Une comparaison Montréal Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Siino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Rochman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Zuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dugot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane-Gabrielle Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00781947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId74"/>
+      <w:footerReference w:type="default" r:id="rId75"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3197,51 +3276,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D02BE897"/>
+    <w:nsid w:val="EE6E538F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3428,51 +3507,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-siino" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1810-4321" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/082561052" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:corinne.siino@univ-tlse2.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521529v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Siino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17141/mundosplurales.2.2024.6047" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158879v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ximena Lopez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vidal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04067644v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interventionseconomiques.19833" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02089957v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Laumi&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sibertin-Blanc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.2018.3281" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908186v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giband" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.694.0644" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915589v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1023177ar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189220v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Bernardy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grossetti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838902v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838929v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Youssef" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839185v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005356v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Arnaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lourau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01025603v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01025589v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rochman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165443v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Joffrion" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165575v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Serrano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165610v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Petitgas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165115v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Kerlau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160060v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Samba Gueye" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine R&#233;gis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590664v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879731v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Meidani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Troupel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578854v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Zuliani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Azam" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Coll" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04837199v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988280v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Bank" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Fortaillier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749832v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897524v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lacoste" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956613v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Master Apter" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781947v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dugot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane-Gabrielle Tremblay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-siino" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1810-4321" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/082561052" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:corinne.siino@univ-tlse2.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521529v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Siino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17141/mundosplurales.2.2024.6047" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158879v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ximena Lopez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vidal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04067644v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interventionseconomiques.19833" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02089957v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Laumi&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sibertin-Blanc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.2018.3281" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908186v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giband" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.694.0644" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915589v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1023177ar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189220v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Bernardy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grossetti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838902v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838929v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Youssef" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839185v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005356v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Arnaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lourau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01025603v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01025589v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rochman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165443v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Joffrion" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165575v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Serrano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165610v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Petitgas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165115v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Kerlau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160060v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Samba Gueye" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine R&#233;gis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879731v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Meidani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Troupel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590664v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578854v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Zuliani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Azam" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Coll" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04837199v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988280v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Bank" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Fortaillier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749832v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897524v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lacoste" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579666v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956613v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Master Apter" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781947v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dugot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane-Gabrielle Tremblay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>