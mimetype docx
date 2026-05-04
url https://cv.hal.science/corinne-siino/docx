--- v1 (2026-04-11)
+++ v2 (2026-05-04)
@@ -909,217 +909,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel rôle des tiers lieux dans la mobilité décarbonée et la re-caractérisation des territoires ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudia Ximena Lopez</w:t>
+                <w:t xml:space="preserve">Les tiers lieux, atouts pour les territoires ? (table-ronde)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Siino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobilités, Gouvernances et Transitions socio-écologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rencontres du réseau international de recherche Habiter les Villes du Futur REHVIF 2024, Oct 2024, Grand-Bassam, Côte d’Ivoire</w:t>
+              <w:t xml:space="preserve">Le Salon des solutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Rosée, ANCT Tour Occitanie, Jun 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04838902v1</w:t>
+                <w:t xml:space="preserve">hal-04838929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les tiers lieux, atouts pour les territoires ? (table-ronde)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charbel Youssef</w:t>
+                <w:t xml:space="preserve">Quel rôle des tiers lieux dans la mobilité décarbonée et la re-caractérisation des territoires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Ximena Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Siino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vidal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne Siino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Salon des solutions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La Rosée, ANCT Tour Occitanie, Jun 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Mobilités, Gouvernances et Transitions socio-écologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rencontres du réseau international de recherche Habiter les Villes du Futur REHVIF 2024, Oct 2024, Grand-Bassam, Côte d’Ivoire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04838929v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Tiers-Lieux : outils d’animation des territoires au service d’une réduction des inégalités ?</w:t>
               </w:r>
@@ -2125,220 +2125,220 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vulnérabilité dans tous ses états. Parcours de vie et inégalités sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anastasia Meidani</w:t>
+                <w:t xml:space="preserve">Les tiers lieux peuvent -ils jouer un rôle pour une mobilité décarbonée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Ximena Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Siino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Éditions matériologiques, 252 p., 2024, Épistémologie de la médecine et du soin, 978-2-37361-459-6</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l’INU Champollion, 28 p., 2024, 978-2-36170-277-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04879731v1</w:t>
+                <w:t xml:space="preserve">hal-04590664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les tiers lieux peuvent -ils jouer un rôle pour une mobilité décarbonée ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudia Ximena Lopez</w:t>
+                <w:t xml:space="preserve">La vulnérabilité dans tous ses états. Parcours de vie et inégalités sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Siino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Presses de l’INU Champollion, 28 p., 2024, 978-2-36170-277-9</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Troupel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions matériologiques, 252 p., 2024, Épistémologie de la médecine et du soin, 978-2-37361-459-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04590664v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toulouse : Embracing the knowledge economy. Pathways to creative and knowledge-based regions</w:t>
               </w:r>
@@ -2895,198 +2895,198 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décarboner les mobilités domicile-travail : le rôle du télétravail à domicile</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Faire Tiers-Lieux : Quels enseignements de l’évènement?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Siino</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">VILAGIL. 2025</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Master Apter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master 2 APTER (2024-2025), Université Toulouse 2 Jean Jaurès. 2025, 24 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05579666v1</w:t>
+                <w:t xml:space="preserve">hal-04956613v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire Tiers-Lieux : Quels enseignements de l’évènement?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Décarboner les mobilités domicile-travail : le rôle du télétravail à domicile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Siino</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">VILAGIL. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Master Apter</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-04956613v2</w:t>
+                <w:t xml:space="preserve">hal-05579666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les activités économiques entre contrainte et valorisation pour des espaces périurbains durables. Une comparaison Montréal Toulouse</w:t>
               </w:r>
@@ -3276,51 +3276,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EE6E538F"/>
+    <w:nsid w:val="498F0638"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3507,51 +3507,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-siino" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1810-4321" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/082561052" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:corinne.siino@univ-tlse2.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521529v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Siino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17141/mundosplurales.2.2024.6047" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158879v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ximena Lopez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vidal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04067644v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interventionseconomiques.19833" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02089957v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Laumi&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sibertin-Blanc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.2018.3281" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908186v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giband" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.694.0644" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915589v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1023177ar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189220v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Bernardy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grossetti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838902v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838929v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Youssef" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839185v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005356v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Arnaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lourau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01025603v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01025589v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rochman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165443v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Joffrion" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165575v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Serrano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165610v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Petitgas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165115v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Kerlau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160060v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Samba Gueye" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine R&#233;gis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879731v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Meidani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Troupel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590664v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578854v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Zuliani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Azam" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Coll" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04837199v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988280v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Bank" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Fortaillier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749832v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897524v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lacoste" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579666v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956613v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Master Apter" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781947v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dugot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane-Gabrielle Tremblay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-siino" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1810-4321" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/082561052" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:corinne.siino@univ-tlse2.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521529v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Siino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17141/mundosplurales.2.2024.6047" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158879v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ximena Lopez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vidal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04067644v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interventionseconomiques.19833" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02089957v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Laumi&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sibertin-Blanc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.2018.3281" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908186v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giband" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.694.0644" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915589v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1023177ar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189220v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Bernardy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grossetti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838929v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Youssef" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838902v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839185v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005356v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Arnaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lourau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01025603v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01025589v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rochman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165443v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Joffrion" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165575v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Serrano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165610v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Petitgas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165115v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Kerlau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160060v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Samba Gueye" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine R&#233;gis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590664v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879731v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Meidani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Troupel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578854v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Zuliani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Azam" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Coll" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04837199v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988280v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Bank" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Fortaillier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749832v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897524v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lacoste" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956613v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Master Apter" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579666v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781947v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dugot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane-Gabrielle Tremblay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>